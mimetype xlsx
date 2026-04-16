--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,233 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Нічники оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:10</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Нічник плоский скляний хлопчик і дві ракети 8 см</t>
   </si>
   <si>
     <t>23-5229</t>
   </si>
   <si>
     <t>1000000052299</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>129,48</t>
   </si>
   <si>
     <t>Нічник плоский скляний Багато планет 8 см</t>
   </si>
   <si>
     <t>23-5220</t>
   </si>
   <si>
     <t>1000000052206</t>
   </si>
   <si>
-    <t>Нічник плоский скляний Кит 8 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Нічник плоский скляний хлопчик на ракеті 8 см</t>
   </si>
   <si>
     <t>23-5218</t>
   </si>
   <si>
     <t>1000000052183</t>
   </si>
   <si>
     <t>Нічник плоский скляний Хлопчик серед планет 8</t>
   </si>
   <si>
     <t>23-5222</t>
   </si>
   <si>
     <t>1000000052220</t>
   </si>
   <si>
     <t>Нічник плоский скляний Дельфін 8 см</t>
   </si>
   <si>
     <t>23-5223</t>
   </si>
   <si>
     <t>1000000052237</t>
   </si>
   <si>
     <t>Нічник плоский скляний Галактика 8 см</t>
   </si>
   <si>
     <t>23-5216</t>
   </si>
   <si>
     <t>1000000052169</t>
   </si>
   <si>
     <t>Нічник плоский скляний Космос з планетами 8 см</t>
   </si>
   <si>
     <t>23-5227</t>
   </si>
   <si>
     <t>1000000052275</t>
   </si>
   <si>
-    <t>Нічник плоский скляний Два Дельфіни 8 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Нічник скляна куля Капібари 8 см</t>
   </si>
   <si>
     <t>23-5230</t>
   </si>
   <si>
     <t>1000000052305</t>
   </si>
   <si>
     <t>235,64</t>
   </si>
   <si>
     <t>Куля Тесла 10 см</t>
   </si>
   <si>
     <t>23-1641</t>
   </si>
   <si>
     <t>1000000016413</t>
   </si>
   <si>
     <t>405,26</t>
   </si>
   <si>
     <t>Нічник скляна куля Вухань 8 см</t>
   </si>
   <si>
     <t>23-1800</t>
   </si>
   <si>
     <t>1000000018004</t>
   </si>
   <si>
     <t>155,78</t>
-  </si>
-[...16 lines deleted...]
-    <t>1000000052176</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -306,51 +270,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381ed23080e20fd8410aaee2f85c291.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735eb5826cc1448971c2881ff48fa02.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952920ab782a2f682a326074ee3135b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53b8aed8b6ffd0092aad103591ae24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6629807fb9f9c9a11194cd4d80e575.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e382208a49311d0da5b5cfd6915ad956.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e6db49fb59859d278a92e8d3369627.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d576337bc1fd936a57e239de8111fa58.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e87db0ad3512a3cb67e0b17a3f60f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f6129fc818e78faca16bbe2b529b510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088197cb21398219ef93b76046035c011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef1bf292195b87ba981c596fdf69812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c992c26703bb4fe2244bc30b0a3ab913.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdad92ec6d5c1efd4c2db6974d91cd14.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0e754ce98af39670c4f00f201b301.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91f51a020624fbc6a9211073915322.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3310ead55bf7ae70ea9975d468343.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154144f6e1d45e35a4e33a75c09ca8064.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78625848d2f529e1ebdb7cf9ae2905.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6006c9169d9c3d31bd0e3144536c2426.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc7060828afbbf259ee6632252e3c37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64989858abe80d960e2041d63bd958.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cd5cde08a1d3f35340c86a986175a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525e9505194f6c39775c218ac5305b710.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -598,170 +562,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1028,51 +872,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/9/nichniki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1287,159 +1131,87 @@
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="C17" t="s">
         <v>48</v>
-      </c>
-[...61 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 