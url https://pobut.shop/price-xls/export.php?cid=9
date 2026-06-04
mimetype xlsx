--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,197 +14,290 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Нічники оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:10</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Лава лампа 35W 41 см</t>
+  </si>
+  <si>
+    <t>23-319</t>
+  </si>
+  <si>
+    <t>1000000004151</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>493,51</t>
+  </si>
+  <si>
+    <t>Лава лампа 30W 34,5 см uk</t>
+  </si>
+  <si>
+    <t>23-318</t>
+  </si>
+  <si>
+    <t>1000000004144</t>
+  </si>
+  <si>
+    <t>415,59</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Дельфін 8 см</t>
+  </si>
+  <si>
+    <t>23-1524</t>
+  </si>
+  <si>
+    <t>1000000015249</t>
+  </si>
+  <si>
+    <t>164,16</t>
+  </si>
+  <si>
     <t>Нічник плоский скляний хлопчик і дві ракети 8 см</t>
   </si>
   <si>
     <t>23-5229</t>
   </si>
   <si>
     <t>1000000052299</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>129,48</t>
   </si>
   <si>
     <t>Нічник плоский скляний Багато планет 8 см</t>
   </si>
   <si>
     <t>23-5220</t>
   </si>
   <si>
     <t>1000000052206</t>
   </si>
   <si>
     <t>Нічник плоский скляний хлопчик на ракеті 8 см</t>
   </si>
   <si>
     <t>23-5218</t>
   </si>
   <si>
     <t>1000000052183</t>
   </si>
   <si>
     <t>Нічник плоский скляний Хлопчик серед планет 8</t>
   </si>
   <si>
     <t>23-5222</t>
   </si>
   <si>
     <t>1000000052220</t>
   </si>
   <si>
-    <t>Нічник плоский скляний Дельфін 8 см</t>
-[...37 lines deleted...]
-  <si>
     <t>Куля Тесла 10 см</t>
   </si>
   <si>
     <t>23-1641</t>
   </si>
   <si>
     <t>1000000016413</t>
   </si>
   <si>
     <t>405,26</t>
   </si>
   <si>
     <t>Нічник скляна куля Вухань 8 см</t>
   </si>
   <si>
     <t>23-1800</t>
   </si>
   <si>
     <t>1000000018004</t>
   </si>
   <si>
+    <t>167,79</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля з дельфінами 8 см</t>
+  </si>
+  <si>
     <t>155,78</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Космонавт у Космосі 8 см</t>
+  </si>
+  <si>
+    <t>23-1521</t>
+  </si>
+  <si>
+    <t>1000000015218</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Сонячна Система 8 см</t>
+  </si>
+  <si>
+    <t>23-1517</t>
+  </si>
+  <si>
+    <t>1000000015171</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Сузір'я 8 см</t>
+  </si>
+  <si>
+    <t>23-1526</t>
+  </si>
+  <si>
+    <t>1000000015263</t>
+  </si>
+  <si>
+    <t>Світиться світильник Пензлики</t>
+  </si>
+  <si>
+    <t>23-142</t>
+  </si>
+  <si>
+    <t>1000000001426</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>394,73</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля М'яч Футбольний 8 см</t>
+  </si>
+  <si>
+    <t>23-1527</t>
+  </si>
+  <si>
+    <t>1000000015270</t>
+  </si>
+  <si>
+    <t>232,73</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Земля та Космонавт 8 см</t>
+  </si>
+  <si>
+    <t>23-1522</t>
+  </si>
+  <si>
+    <t>1000000015225</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Планета 8 см</t>
+  </si>
+  <si>
+    <t>23-1520</t>
+  </si>
+  <si>
+    <t>1000000015201</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Космонавт з Квіткою 8 см</t>
+  </si>
+  <si>
+    <t>23-1529</t>
+  </si>
+  <si>
+    <t>1000000015294</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Планети 8 см</t>
+  </si>
+  <si>
+    <t>23-1516</t>
+  </si>
+  <si>
+    <t>1000000015164</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -270,51 +363,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0e754ce98af39670c4f00f201b301.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c91f51a020624fbc6a9211073915322.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3310ead55bf7ae70ea9975d468343.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154144f6e1d45e35a4e33a75c09ca8064.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad78625848d2f529e1ebdb7cf9ae2905.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6006c9169d9c3d31bd0e3144536c2426.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc7060828afbbf259ee6632252e3c37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64989858abe80d960e2041d63bd958.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cd5cde08a1d3f35340c86a986175a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525e9505194f6c39775c218ac5305b710.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef35e8679bad3d96a2136625ac969c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d9ecdcd877b6d620dd2d25fe498d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49189fb31321c909d1db3bb6877a34a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa28a13123091e156e951b29c69912b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e469db38d6d58cf137f925b6c51355.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f84c5621837f4aef5884b9cc3157c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab9f3ffed672d99f2089f933f60a87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d5f3a1cd9496e64ab4d4a1d5eb1448.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbe5929e50afd3893f61b56774b9869.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5393417a49c1d6ad517b0a0d7ebd10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a82074f3c5e0fe30595f02b738696211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b69a6e746ee9e95e186234d9124212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2bd148a3b36a86e8ea8c6f374d1c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9e1071836b1f67e3cef3469a92bd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb12e23032294801dea02860827d4515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2e947d27a6c635b0d3e252ad3d8316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c289600128b50b01e0631834a66e17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145ee56e4ccd02a852e42a1235320f18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f691c206c13a1754bc4590e53c4f1419.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -562,50 +655,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -872,51 +1235,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/9/nichniki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1023,195 +1386,357 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" t="s">
+        <v>66</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 