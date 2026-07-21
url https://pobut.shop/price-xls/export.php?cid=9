--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,290 +14,266 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Нічники оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Лава лампа 35W 41 см</t>
   </si>
   <si>
     <t>23-319</t>
   </si>
   <si>
     <t>1000000004151</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>493,51</t>
   </si>
   <si>
     <t>Лава лампа 30W 34,5 см uk</t>
   </si>
   <si>
     <t>23-318</t>
   </si>
   <si>
     <t>1000000004144</t>
   </si>
   <si>
     <t>415,59</t>
   </si>
   <si>
-    <t>Нічник скляна куля Дельфін 8 см</t>
+    <t>Нічник плоский скляний хлопчик і дві ракети 8 см</t>
+  </si>
+  <si>
+    <t>23-5229</t>
+  </si>
+  <si>
+    <t>1000000052299</t>
+  </si>
+  <si>
+    <t>129,48</t>
+  </si>
+  <si>
+    <t>Нічник плоский скляний Багато планет 8 см</t>
+  </si>
+  <si>
+    <t>23-5220</t>
+  </si>
+  <si>
+    <t>1000000052206</t>
+  </si>
+  <si>
+    <t>Нічник плоский скляний хлопчик на ракеті 8 см</t>
+  </si>
+  <si>
+    <t>23-5218</t>
+  </si>
+  <si>
+    <t>1000000052183</t>
+  </si>
+  <si>
+    <t>Нічник плоский скляний Хлопчик серед планет 8</t>
+  </si>
+  <si>
+    <t>23-5222</t>
+  </si>
+  <si>
+    <t>1000000052220</t>
+  </si>
+  <si>
+    <t>Куля Тесла 10 см</t>
+  </si>
+  <si>
+    <t>23-1641</t>
+  </si>
+  <si>
+    <t>1000000016413</t>
+  </si>
+  <si>
+    <t>405,26</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Вухань 8 см</t>
+  </si>
+  <si>
+    <t>23-1800</t>
+  </si>
+  <si>
+    <t>1000000018004</t>
+  </si>
+  <si>
+    <t>167,79</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Космонавт з Квіткою 8 см</t>
+  </si>
+  <si>
+    <t>23-1529</t>
+  </si>
+  <si>
+    <t>1000000015294</t>
+  </si>
+  <si>
+    <t>164,16</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля Планети 8 см</t>
+  </si>
+  <si>
+    <t>23-1516</t>
+  </si>
+  <si>
+    <t>1000000015164</t>
+  </si>
+  <si>
+    <t>Нічник скляна куля з дельфінами 8 см</t>
   </si>
   <si>
     <t>23-1524</t>
   </si>
   <si>
     <t>1000000015249</t>
   </si>
   <si>
-    <t>164,16</t>
-[...67 lines deleted...]
-  <si>
     <t>155,78</t>
   </si>
   <si>
+    <t>Нічник скляна куля Земля та Космонавт 8 см</t>
+  </si>
+  <si>
+    <t>23-1522</t>
+  </si>
+  <si>
+    <t>1000000015225</t>
+  </si>
+  <si>
     <t>Нічник скляна куля Космонавт у Космосі 8 см</t>
   </si>
   <si>
     <t>23-1521</t>
   </si>
   <si>
     <t>1000000015218</t>
   </si>
   <si>
-    <t>Нічник скляна куля Сонячна Система 8 см</t>
-[...29 lines deleted...]
-    <t>394,73</t>
+    <t>Нічник скляна куля Капібари 8 см</t>
+  </si>
+  <si>
+    <t>23-5230</t>
+  </si>
+  <si>
+    <t>1000000052305</t>
+  </si>
+  <si>
+    <t>235,64</t>
   </si>
   <si>
     <t>Нічник скляна куля М'яч Футбольний 8 см</t>
   </si>
   <si>
     <t>23-1527</t>
   </si>
   <si>
     <t>1000000015270</t>
   </si>
   <si>
     <t>232,73</t>
   </si>
   <si>
-    <t>Нічник скляна куля Земля та Космонавт 8 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Нічник скляна куля Планета 8 см</t>
   </si>
   <si>
     <t>23-1520</t>
   </si>
   <si>
     <t>1000000015201</t>
-  </si>
-[...16 lines deleted...]
-    <t>1000000015164</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -363,51 +339,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef35e8679bad3d96a2136625ac969c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d9ecdcd877b6d620dd2d25fe498d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49189fb31321c909d1db3bb6877a34a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa28a13123091e156e951b29c69912b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e469db38d6d58cf137f925b6c51355.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f84c5621837f4aef5884b9cc3157c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab9f3ffed672d99f2089f933f60a87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d5f3a1cd9496e64ab4d4a1d5eb1448.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbe5929e50afd3893f61b56774b9869.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5393417a49c1d6ad517b0a0d7ebd10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a82074f3c5e0fe30595f02b738696211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3b69a6e746ee9e95e186234d9124212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba2bd148a3b36a86e8ea8c6f374d1c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9e1071836b1f67e3cef3469a92bd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb12e23032294801dea02860827d4515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2e947d27a6c635b0d3e252ad3d8316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c289600128b50b01e0631834a66e17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145ee56e4ccd02a852e42a1235320f18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f691c206c13a1754bc4590e53c4f1419.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcda33ca5946856c7dac329b9b2371.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549eecf7432ca0ec5781559ea031a6c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b47b9d8ab580be7cbff1236df38e33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f5457b7cf2558a2816ca885b62db24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5543f236055b0e8393c70670830185.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194db8e5769f118246a5d3c2153caf6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a538a65fdb2d15f4a67e73d71c987.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6731344187ffe6190b095311e71c18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340e244043b8c031298ca58719bc019.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b51dbfca5039ae9efd5c661e9149210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ae21159110db4c40643ccb15e8a311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33917d0ccc72d4acf18ad907f3d9d5012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c08f90877a81743c83aca61468852a13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb79c1e4a7b40910c25122899878f514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a769261698363f0b3657a7ac3779f815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687e4ff0cf6cffe4f3013a7644f153216.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -848,140 +824,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1235,51 +1121,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/9/nichniki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1422,321 +1308,267 @@
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
-[...53 lines deleted...]
-        <v>26</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 