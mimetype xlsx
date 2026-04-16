--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,154 +14,106 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі силіконові іграшки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:03</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Світлові силіконові їжачки Слимаки 14 см</t>
-[...5 lines deleted...]
-    <t>1000000051575</t>
+    <t>Їжачок, що світиться Каракатиця 18 см</t>
+  </si>
+  <si>
+    <t>23-4418</t>
+  </si>
+  <si>
+    <t>1000000044188</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
-    <t>404,80</t>
-[...46 lines deleted...]
-  <si>
     <t>405,95</t>
   </si>
   <si>
     <t>Їжачок, що світиться Ведмедик-восьминіг 8 см</t>
   </si>
   <si>
     <t>23-4413</t>
   </si>
   <si>
     <t>1000000044133</t>
   </si>
   <si>
     <t>353,62</t>
   </si>
   <si>
     <t>Сяючий їжачок  Аніме 7 см</t>
   </si>
   <si>
     <t>23-1988</t>
   </si>
   <si>
     <t>1000000019889</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
@@ -184,309 +136,285 @@
   <si>
     <t>Їжачки, що світяться Сови 7,5 см</t>
   </si>
   <si>
     <t>23-1990</t>
   </si>
   <si>
     <t>1000000019902</t>
   </si>
   <si>
     <t>365,42</t>
   </si>
   <si>
     <t>Їжачок, що світиться Курчата 11,5 см</t>
   </si>
   <si>
     <t>23-1987</t>
   </si>
   <si>
     <t>1000000019872</t>
   </si>
   <si>
     <t>382,95</t>
   </si>
   <si>
-    <t>Їжачок, що світиться Серце 10 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Їжачок Монстрік, що світиться 9,5 см</t>
   </si>
   <si>
     <t>23-1983</t>
   </si>
   <si>
     <t>1000000019834</t>
   </si>
   <si>
     <t>394,68</t>
   </si>
   <si>
-    <t>Силіконові міньйони їжачки 10 см, що світяться</t>
-[...8 lines deleted...]
-    <t>316,02</t>
+    <t>Сяючі силіконові їжачки Вушки 10,5 см</t>
+  </si>
+  <si>
+    <t>23-1956</t>
+  </si>
+  <si>
+    <t>1000000019568</t>
+  </si>
+  <si>
+    <t>411,24</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Кішечки 10 см</t>
+  </si>
+  <si>
+    <t>23-1954</t>
+  </si>
+  <si>
+    <t>1000000019544</t>
+  </si>
+  <si>
+    <t>470,86</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Зайчики 12 см</t>
+  </si>
+  <si>
+    <t>23-1958</t>
+  </si>
+  <si>
+    <t>1000000019582</t>
+  </si>
+  <si>
+    <t>381,43</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки  Блискавка 10 см</t>
+  </si>
+  <si>
+    <t>23-1955</t>
+  </si>
+  <si>
+    <t>1000000019551</t>
+  </si>
+  <si>
+    <t>387,37</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Вухань 9 см</t>
+  </si>
+  <si>
+    <t>23-1495</t>
+  </si>
+  <si>
+    <t>1000000019520</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Слоники 10 см</t>
+  </si>
+  <si>
+    <t>23-1799</t>
+  </si>
+  <si>
+    <t>1000000019926</t>
+  </si>
+  <si>
+    <t>393,44</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Собачки 9 см</t>
+  </si>
+  <si>
+    <t>23-1798</t>
+  </si>
+  <si>
+    <t>1000000017984</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Гусениця 20 см</t>
+  </si>
+  <si>
+    <t>23-1953</t>
+  </si>
+  <si>
+    <t>1000000019537</t>
+  </si>
+  <si>
+    <t>417,17</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Собачка 12 см</t>
+  </si>
+  <si>
+    <t>23-1509</t>
+  </si>
+  <si>
+    <t>1000000019858</t>
+  </si>
+  <si>
+    <t>452,92</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Курка 12 см</t>
+  </si>
+  <si>
+    <t>23-1511</t>
+  </si>
+  <si>
+    <t>1000000015119</t>
+  </si>
+  <si>
+    <t>417,45</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок  9 см</t>
+  </si>
+  <si>
+    <t>23-376</t>
+  </si>
+  <si>
+    <t>1000000003765</t>
+  </si>
+  <si>
+    <t>322,92</t>
+  </si>
+  <si>
+    <t>Сяючий Їжачок силікон 8 см</t>
+  </si>
+  <si>
+    <t>23-612</t>
+  </si>
+  <si>
+    <t>1000000006124</t>
+  </si>
+  <si>
+    <t>Сяючі Божі Корівки їжачки 10 см</t>
+  </si>
+  <si>
+    <t>23-230</t>
+  </si>
+  <si>
+    <t>1000000002300</t>
+  </si>
+  <si>
+    <t>382,40</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Аніме 7 см</t>
+  </si>
+  <si>
+    <t>23-1512</t>
+  </si>
+  <si>
+    <t>496,52</t>
+  </si>
+  <si>
+    <t>М'ячики їжачки маленькі, що світяться</t>
+  </si>
+  <si>
+    <t>23-396</t>
+  </si>
+  <si>
+    <t>1000000003963</t>
+  </si>
+  <si>
+    <t>453,19</t>
+  </si>
+  <si>
+    <t>М'ячики їжачки, що світяться</t>
+  </si>
+  <si>
+    <t>23-395</t>
+  </si>
+  <si>
+    <t>1000000003956</t>
+  </si>
+  <si>
+    <t>304,98</t>
+  </si>
+  <si>
+    <t>Іграшки їжачки світяться</t>
+  </si>
+  <si>
+    <t>23-378</t>
+  </si>
+  <si>
+    <t>1000000003789</t>
+  </si>
+  <si>
+    <t>375,50</t>
   </si>
   <si>
     <t>Силіконові світяться Ведмедики їжачки</t>
   </si>
   <si>
     <t>23-71</t>
   </si>
   <si>
     <t>1000000000719</t>
   </si>
   <si>
     <t>351,62</t>
   </si>
   <si>
-    <t>Іграшки їжачки світяться</t>
-[...155 lines deleted...]
-    <t>1000000006124</t>
+    <t>Сяючі Мішки їжачки 9 см</t>
+  </si>
+  <si>
+    <t>23-369</t>
+  </si>
+  <si>
+    <t>1000000003697</t>
+  </si>
+  <si>
+    <t>375,64</t>
   </si>
   <si>
     <t>Сяючі Пікачу Їжачки 10 см</t>
   </si>
   <si>
     <t>23-375</t>
   </si>
   <si>
     <t>1000000003758</t>
-  </si>
-[...43 lines deleted...]
-    <t>375,64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -552,51 +480,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f767f9fec2cbc8eef74804c2d23391.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42a4297909c1522d4b54f66bce69c62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb86e6a1eddf3c1a01dfaf33764ef03.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810fd3d7a41cde2652e89c067698ae34.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a41d0e90754aed4bfcb5eec8aa3725.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3596da6ce5c000198c499a338c6b86.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e39e68f12c395299a1917859e4d47.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82cd4c3a7de7f86be2307e7f93a8638.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44111b98c953590374060f3f61357e519.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5fe0a7520219fa001aa4eb31f3c0d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50460832432bf4063e9e846ce9497e8a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ce70d0446a5c5faec57a9e2fbd3c12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8455bc71fc8c012852507ebe9c504713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1343676a638ba693f7f795c0c4ffe14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0c90f6d8c8d3271c26fe0be7f13b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49109348e4b6f8368d4e40bf711ef1216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d1c72426e42aabe3db6fdadc604ef17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c19b9869240a5bbc936c1a8009a918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ae9b2a8e57c0ad0f1581d614700c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1f0ad32a439391f2b9a90d4f359420.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4a9cd1d8adde442877f2f89615a5b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739983b3001c23c9e7fd9f3b93266d2822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1399af4966c33faf6bbca7ab709c523.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc0343aaf36be330af1083a31351524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409513fb34d0f908f8a44c3fa856dcd25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614018a957bc51c3f5fbade0a053b2d026.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874bc3c912663f528a44f872b24f9d727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552889f3c3589f66d00b299e2da148128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f73ee419f810bdd110c83d0d38c05229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb84f236f71faa9745e0facc99c3530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e668ece22d96a4c8137f560e300d29831.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ddc936490d8ba6929b5852f825ca32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527520c80f8ba71fb3bd48210dc3f44033.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2830b1eab8ed52706ae369c461ff1d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867caea6eb540b0613cb695563bf3742.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f39b0ee4dfc91bf92a7b921ec786c3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ee5bda8254a51f0f677e233122cc4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e76fa993225ea16989b4c22dd7cf5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c958efa68505e6ef047b506dbfc0bb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154767a39dfccc925e39c63855715e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a5fd71d0b2f49e27c90d812005878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e756dc02e0c58ff0b916447e5739e969.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f570ace2ac430fe25d4bd4ca30748410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc679dda67b373d48996ece57ad4a611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85500d80f241d66bfa4b57f6ef75ce512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69877bb102186c5ab14c4a226195ff313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdd68e1d8f299668cce1b84db1dc8614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49b467490ba9b04177ecc5c6892e815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f822f977b07ce2c93260b4773ba816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e71edcd78397ce2429ceeb9e4e3817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ed62c90c1f158e758a39e95d0b0118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea54eb9a18257cfadc4dde1edbb3f4e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c940be7b34c2b3fbbfb5f495753f3320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185ddee277fd38c6af25f779e3efff21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a2fe1c46b76af41e2e0ff3883f45c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c30a36a3a743dfc9ed24eaef5066c23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a0ae0542587f4adeda583fe699bd24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12775ac01c78bb6e265b7776b0f2225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ac26504395e1d1271078eb072dc726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa252a305c5e0a3258a9abf7e4203327.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1354,230 +1282,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1844,51 +1592,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/8/syayuchi-silikonovi-igrashki/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K39"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2010,123 +1758,123 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
@@ -2175,429 +1923,321 @@
       <c r="D17" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" t="s">
         <v>64</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>65</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
         <v>68</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>69</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s">
         <v>72</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" t="s">
         <v>80</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" t="s">
         <v>84</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" t="s">
         <v>88</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F28" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>100</v>
+      </c>
+      <c r="C29" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
         <v>106</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
         <v>110</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" t="s">
         <v>114</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C33" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" t="s">
         <v>118</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>121</v>
-[...107 lines deleted...]
-        <v>142</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 