--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,407 +14,422 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі силіконові іграшки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:03</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Їжачок, що світиться Пушок кольоровий 7,5 см</t>
+  </si>
+  <si>
+    <t>23-6114</t>
+  </si>
+  <si>
+    <t>1000000061147</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>467,54</t>
+  </si>
+  <si>
+    <t>Їжачок, що світиться Лисичка 9 см</t>
+  </si>
+  <si>
+    <t>23-6113</t>
+  </si>
+  <si>
+    <t>1000000061130</t>
+  </si>
+  <si>
+    <t>392,73</t>
+  </si>
+  <si>
+    <t>Їжачок, що світиться Пушок 7,5 см</t>
+  </si>
+  <si>
+    <t>23-6115</t>
+  </si>
+  <si>
+    <t>1000000061154</t>
+  </si>
+  <si>
+    <t>367,79</t>
+  </si>
+  <si>
+    <t>М'ячик стрибунець капібара 6 см</t>
+  </si>
+  <si>
+    <t>23-5861</t>
+  </si>
+  <si>
+    <t>1000000058611</t>
+  </si>
+  <si>
+    <t>243,67</t>
+  </si>
+  <si>
+    <t>Їжачок, що світиться Чудик 10 см</t>
+  </si>
+  <si>
+    <t>23-5864</t>
+  </si>
+  <si>
+    <t>1000000058642</t>
+  </si>
+  <si>
+    <t>412,36</t>
+  </si>
+  <si>
     <t>Їжачок, що світиться Каракатиця 18 см</t>
   </si>
   <si>
     <t>23-4418</t>
   </si>
   <si>
     <t>1000000044188</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>405,95</t>
   </si>
   <si>
     <t>Їжачок, що світиться Ведмедик-восьминіг 8 см</t>
   </si>
   <si>
     <t>23-4413</t>
   </si>
   <si>
     <t>1000000044133</t>
   </si>
   <si>
     <t>353,62</t>
   </si>
   <si>
-    <t>Сяючий їжачок  Аніме 7 см</t>
-[...2 lines deleted...]
-    <t>23-1988</t>
+    <t>Їжачки, що світяться Сови 7,5 см</t>
+  </si>
+  <si>
+    <t>23-1990</t>
+  </si>
+  <si>
+    <t>1000000019902</t>
+  </si>
+  <si>
+    <t>365,42</t>
+  </si>
+  <si>
+    <t>Їжачок, що світиться Курчата 11,5 см</t>
+  </si>
+  <si>
+    <t>23-1987</t>
+  </si>
+  <si>
+    <t>1000000019872</t>
+  </si>
+  <si>
+    <t>382,95</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Вушки 10,5 см</t>
+  </si>
+  <si>
+    <t>23-1956</t>
+  </si>
+  <si>
+    <t>1000000019568</t>
+  </si>
+  <si>
+    <t>411,24</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Кішечки 10 см</t>
+  </si>
+  <si>
+    <t>23-1954</t>
+  </si>
+  <si>
+    <t>1000000019544</t>
+  </si>
+  <si>
+    <t>470,86</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Зайчики 12 см</t>
+  </si>
+  <si>
+    <t>23-1958</t>
+  </si>
+  <si>
+    <t>1000000019582</t>
+  </si>
+  <si>
+    <t>381,43</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки  Блискавка 10 см</t>
+  </si>
+  <si>
+    <t>23-1955</t>
+  </si>
+  <si>
+    <t>1000000019551</t>
+  </si>
+  <si>
+    <t>387,37</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Вухань 9 см</t>
+  </si>
+  <si>
+    <t>23-1495</t>
+  </si>
+  <si>
+    <t>1000000019520</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Слоники 10 см</t>
+  </si>
+  <si>
+    <t>23-1799</t>
+  </si>
+  <si>
+    <t>1000000019926</t>
+  </si>
+  <si>
+    <t>393,44</t>
+  </si>
+  <si>
+    <t>Сяючі силіконові їжачки Собачки 9 см</t>
+  </si>
+  <si>
+    <t>23-1798</t>
+  </si>
+  <si>
+    <t>1000000017984</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Гусениця 20 см</t>
+  </si>
+  <si>
+    <t>23-1953</t>
+  </si>
+  <si>
+    <t>1000000019537</t>
+  </si>
+  <si>
+    <t>417,17</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Собачка 12 см</t>
+  </si>
+  <si>
+    <t>23-1509</t>
+  </si>
+  <si>
+    <t>1000000019858</t>
+  </si>
+  <si>
+    <t>452,92</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Курка 12 см</t>
+  </si>
+  <si>
+    <t>23-1511</t>
+  </si>
+  <si>
+    <t>1000000015119</t>
+  </si>
+  <si>
+    <t>417,45</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок  9 см</t>
+  </si>
+  <si>
+    <t>23-376</t>
+  </si>
+  <si>
+    <t>1000000003765</t>
+  </si>
+  <si>
+    <t>322,92</t>
+  </si>
+  <si>
+    <t>Сяючий Їжачок силікон 8 см</t>
+  </si>
+  <si>
+    <t>23-612</t>
+  </si>
+  <si>
+    <t>1000000006124</t>
+  </si>
+  <si>
+    <t>Сяючі Зайчики з троянд 11 см</t>
+  </si>
+  <si>
+    <t>23-1159</t>
+  </si>
+  <si>
+    <t>1000000061161</t>
+  </si>
+  <si>
+    <t>378,81</t>
+  </si>
+  <si>
+    <t>Сяючий їжачок Аніме 7 см</t>
+  </si>
+  <si>
+    <t>23-1512</t>
   </si>
   <si>
     <t>1000000019889</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
-    <t>483,00</t>
-[...182 lines deleted...]
-    <t>1000000006124</t>
+    <t>496,52</t>
+  </si>
+  <si>
+    <t>Іграшки їжачки світяться</t>
+  </si>
+  <si>
+    <t>23-378</t>
+  </si>
+  <si>
+    <t>1000000003789</t>
+  </si>
+  <si>
+    <t>375,50</t>
+  </si>
+  <si>
+    <t>Сяючі Мішки їжачки 9 см</t>
+  </si>
+  <si>
+    <t>23-369</t>
+  </si>
+  <si>
+    <t>1000000003697</t>
+  </si>
+  <si>
+    <t>375,64</t>
+  </si>
+  <si>
+    <t>Силіконові світяться Ведмедики їжачки</t>
+  </si>
+  <si>
+    <t>23-71</t>
+  </si>
+  <si>
+    <t>1000000000719</t>
+  </si>
+  <si>
+    <t>351,62</t>
+  </si>
+  <si>
+    <t>Сяючі Пікачу Їжачки 10 см</t>
+  </si>
+  <si>
+    <t>23-375</t>
+  </si>
+  <si>
+    <t>1000000003758</t>
   </si>
   <si>
     <t>Сяючі Божі Корівки їжачки 10 см</t>
   </si>
   <si>
     <t>23-230</t>
   </si>
   <si>
     <t>1000000002300</t>
   </si>
   <si>
     <t>382,40</t>
-  </si>
-[...76 lines deleted...]
-    <t>1000000003758</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -480,51 +495,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2830b1eab8ed52706ae369c461ff1d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867caea6eb540b0613cb695563bf3742.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f39b0ee4dfc91bf92a7b921ec786c3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ee5bda8254a51f0f677e233122cc4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e76fa993225ea16989b4c22dd7cf5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c958efa68505e6ef047b506dbfc0bb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154767a39dfccc925e39c63855715e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a5fd71d0b2f49e27c90d812005878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e756dc02e0c58ff0b916447e5739e969.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f570ace2ac430fe25d4bd4ca30748410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc679dda67b373d48996ece57ad4a611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85500d80f241d66bfa4b57f6ef75ce512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69877bb102186c5ab14c4a226195ff313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdd68e1d8f299668cce1b84db1dc8614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49b467490ba9b04177ecc5c6892e815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f822f977b07ce2c93260b4773ba816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e71edcd78397ce2429ceeb9e4e3817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ed62c90c1f158e758a39e95d0b0118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea54eb9a18257cfadc4dde1edbb3f4e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c940be7b34c2b3fbbfb5f495753f3320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01185ddee277fd38c6af25f779e3efff21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a2fe1c46b76af41e2e0ff3883f45c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c30a36a3a743dfc9ed24eaef5066c23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a0ae0542587f4adeda583fe699bd24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12775ac01c78bb6e265b7776b0f2225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ac26504395e1d1271078eb072dc726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa252a305c5e0a3258a9abf7e4203327.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297097f55a7d7ba86d706f1828fba441.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbf5eec95b47614ceaebdd0e06e662.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6cf06430ea567d17034e9dbe40533.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6882bd63534c6c53b8e21e2aa9f1c04.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871246ca62e7c82bba6566993dc4bd95.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff05b734de6bc9858320659ffa0b16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c63e36b6316d5e7f3a3ae20d5c217.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cb3879c4e56c50cb734ca392ddd68.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae10a0ec1c9e84cebad025213578b8a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160a4c111658a6a038a55c9c794f3110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b2273e4a9977e333fc35e1a40d97311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd4b1be5b15a5b78c5f7cda84b78c12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99812cb1937f4a71a424444b8ede12813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5206242ce32af8095502d84384e02614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e23d1e90ef3b092c6fd9e4df0fffd15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1cf845c4bd7c590b62d8d566cf7ce16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56fa7c8f6b3d90261142e3c9c46e6817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20729923ab27b91e8892bb275a28bee18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfd76fce78151b87a49e2238e648019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578322d7629e22a114011a495cdc7120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd9d03e3f8a21af60f79fb75c298321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b2c47f737ef2371f8e167b839b4e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250287d82ebfa8327e49368177f43c4323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd5b6f24db4150c234774b1ae141624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1afdb5cb21bb8dcc9b5c8c377b2825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b6c9c703cb4f3dcc1ff52526b8d626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21ed6c621ee1866d8c5b483416f1427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187203912a3df8047b4f4c7ba6efdb8428.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1282,50 +1297,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1592,51 +1637,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/8/syayuchi-silikonovi-igrashki/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1758,486 +1803,504 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
         <v>40</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>45</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
         <v>48</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>49</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
         <v>52</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>53</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
         <v>56</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>57</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" t="s">
         <v>60</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>61</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>79</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
         <v>82</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>83</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" t="s">
         <v>86</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>87</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>85</v>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" t="s">
+        <v>122</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 