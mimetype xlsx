--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,181 +14,133 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі силіконові іграшки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Їжачок, що світиться Пушок кольоровий 7,5 см</t>
-[...5 lines deleted...]
-    <t>1000000061147</t>
+    <t>Їжачок, що світиться Лисичка 9 см</t>
+  </si>
+  <si>
+    <t>23-6113</t>
+  </si>
+  <si>
+    <t>1000000061130</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
-    <t>467,54</t>
-[...10 lines deleted...]
-  <si>
     <t>392,73</t>
   </si>
   <si>
-    <t>Їжачок, що світиться Пушок 7,5 см</t>
-[...22 lines deleted...]
-  <si>
     <t>Їжачок, що світиться Чудик 10 см</t>
   </si>
   <si>
     <t>23-5864</t>
   </si>
   <si>
     <t>1000000058642</t>
   </si>
   <si>
     <t>412,36</t>
   </si>
   <si>
     <t>Їжачок, що світиться Каракатиця 18 см</t>
   </si>
   <si>
     <t>23-4418</t>
   </si>
   <si>
     <t>1000000044188</t>
   </si>
   <si>
     <t>405,95</t>
   </si>
   <si>
-    <t>Їжачок, що світиться Ведмедик-восьминіг 8 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Їжачки, що світяться Сови 7,5 см</t>
   </si>
   <si>
     <t>23-1990</t>
   </si>
   <si>
     <t>1000000019902</t>
   </si>
   <si>
     <t>365,42</t>
   </si>
   <si>
     <t>Їжачок, що світиться Курчата 11,5 см</t>
   </si>
   <si>
     <t>23-1987</t>
   </si>
   <si>
     <t>1000000019872</t>
   </si>
   <si>
     <t>382,95</t>
   </si>
   <si>
     <t>Сяючі силіконові їжачки Вушки 10,5 см</t>
@@ -283,153 +235,99 @@
   <si>
     <t>Сяючий їжачок Собачка 12 см</t>
   </si>
   <si>
     <t>23-1509</t>
   </si>
   <si>
     <t>1000000019858</t>
   </si>
   <si>
     <t>452,92</t>
   </si>
   <si>
     <t>Сяючий їжачок Курка 12 см</t>
   </si>
   <si>
     <t>23-1511</t>
   </si>
   <si>
     <t>1000000015119</t>
   </si>
   <si>
     <t>417,45</t>
   </si>
   <si>
-    <t>Сяючий їжачок  9 см</t>
-[...5 lines deleted...]
-    <t>1000000003765</t>
+    <t>Сяючі Пікачу Їжачки 10 см</t>
+  </si>
+  <si>
+    <t>23-375</t>
+  </si>
+  <si>
+    <t>1000000003758</t>
   </si>
   <si>
     <t>322,92</t>
   </si>
   <si>
-    <t>Сяючий Їжачок силікон 8 см</t>
-[...19 lines deleted...]
-  <si>
     <t>Сяючий їжачок Аніме 7 см</t>
   </si>
   <si>
     <t>23-1512</t>
   </si>
   <si>
     <t>1000000019889</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>496,52</t>
   </si>
   <si>
-    <t>Іграшки їжачки світяться</t>
-[...8 lines deleted...]
-    <t>375,50</t>
+    <t>Силіконові світяться Ведмедики їжачки</t>
+  </si>
+  <si>
+    <t>23-71</t>
+  </si>
+  <si>
+    <t>1000000000719</t>
+  </si>
+  <si>
+    <t>351,62</t>
   </si>
   <si>
     <t>Сяючі Мішки їжачки 9 см</t>
   </si>
   <si>
     <t>23-369</t>
   </si>
   <si>
     <t>1000000003697</t>
   </si>
   <si>
     <t>375,64</t>
-  </si>
-[...31 lines deleted...]
-    <t>382,40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -495,51 +393,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297097f55a7d7ba86d706f1828fba441.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbf5eec95b47614ceaebdd0e06e662.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a6cf06430ea567d17034e9dbe40533.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6882bd63534c6c53b8e21e2aa9f1c04.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871246ca62e7c82bba6566993dc4bd95.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff05b734de6bc9858320659ffa0b16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c63e36b6316d5e7f3a3ae20d5c217.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cb3879c4e56c50cb734ca392ddd68.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae10a0ec1c9e84cebad025213578b8a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1160a4c111658a6a038a55c9c794f3110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b2273e4a9977e333fc35e1a40d97311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd4b1be5b15a5b78c5f7cda84b78c12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99812cb1937f4a71a424444b8ede12813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5206242ce32af8095502d84384e02614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e23d1e90ef3b092c6fd9e4df0fffd15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1cf845c4bd7c590b62d8d566cf7ce16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56fa7c8f6b3d90261142e3c9c46e6817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20729923ab27b91e8892bb275a28bee18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfd76fce78151b87a49e2238e648019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578322d7629e22a114011a495cdc7120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd9d03e3f8a21af60f79fb75c298321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b2c47f737ef2371f8e167b839b4e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250287d82ebfa8327e49368177f43c4323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd5b6f24db4150c234774b1ae141624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1afdb5cb21bb8dcc9b5c8c377b2825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b6c9c703cb4f3dcc1ff52526b8d626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21ed6c621ee1866d8c5b483416f1427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187203912a3df8047b4f4c7ba6efdb8428.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94096d9e140df94eb5cad6720e98eca1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b151fa37cdcddec520a02494897bfd2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e46aa3aa9fd28dfc8edd2b18d0ffd3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb62a0bea54561bcfae2905b33b2fc44.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0dc89b531ded876f22379e7d1e4c15.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cba43f0a3e8def37a3689ef3be0a96.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc1736907e6cfced36b6f78d6c7f0e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6ca84b6b904ba10ca598c345ed2bf8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a2054319355518dc8e589389644379.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6e17e3decf1e7dec68ef8d8b1406110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f08f1611372b74f345ec351699cf311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec31a38010a690b5a244304b88bb22e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe1a8b4b692fbe9b6bd302ce71df813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9262f760e9374297a331040fac81414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e42fd3930a8dcba7f36ff5a94cbc7815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4fc1d4022e868e60bfdd20014372216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96c7199e907216c4dfa0202a08e8cf17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75105e0d80dbd3766a1974cb2f4d090818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e564a5e54e0fe9a1fb8f1317e2f52f19.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1070,320 +968,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...268 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1637,51 +1265,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/8/syayuchi-silikonovi-igrashki/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K34"/>
+  <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1932,375 +1560,213 @@
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
         <v>55</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
         <v>59</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="B26" t="s">
         <v>89</v>
-      </c>
-[...154 lines deleted...]
-        <v>123</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 