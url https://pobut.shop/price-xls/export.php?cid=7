--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,998 +14,1079 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мʼякі іграшки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:03</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>М'які іграшки Зайці 17 см</t>
-[...5 lines deleted...]
-    <t>1000000052541</t>
+    <t>М'яка іграшка Собачки Патруль 23 см</t>
+  </si>
+  <si>
+    <t>23-391</t>
+  </si>
+  <si>
+    <t>1000000003918</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>830,61</t>
+  </si>
+  <si>
+    <t>М'які іграшки Italian Brainrot 25 см</t>
+  </si>
+  <si>
+    <t>23-5388</t>
+  </si>
+  <si>
+    <t>1000000053883</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
+    <t>164,40</t>
+  </si>
+  <si>
+    <t>М'яка іграшка ведмежав одязі  50 см в асортименті</t>
+  </si>
+  <si>
+    <t>24-7-59</t>
+  </si>
+  <si>
+    <t>531,05</t>
+  </si>
+  <si>
+    <t>М'яка іграшка ведмежав одязі  44 см в асортименті</t>
+  </si>
+  <si>
+    <t>24-7-57</t>
+  </si>
+  <si>
+    <t>447,20</t>
+  </si>
+  <si>
+    <t>М'яка іграшка ведмежа в одязі плюшевий 32 см</t>
+  </si>
+  <si>
+    <t>24-7-56</t>
+  </si>
+  <si>
+    <t>223,60</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Сер Белч 23 см</t>
+  </si>
+  <si>
+    <t>23-5389</t>
+  </si>
+  <si>
+    <t>1000000053890</t>
+  </si>
+  <si>
+    <t>239,21</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Сквідж 23 см</t>
+  </si>
+  <si>
+    <t>100000053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Тріска МакГу 23 см</t>
+  </si>
+  <si>
+    <t>10053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Шалений кролик 23 см</t>
+  </si>
+  <si>
+    <t>10000053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Сасквуш 23 см</t>
+  </si>
+  <si>
+    <t>1000053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Нерішучий монстр 23 см</t>
+  </si>
+  <si>
+    <t>100053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка із пледом «Монстрик» (40 см) Синя</t>
+  </si>
+  <si>
+    <t>25-150m</t>
+  </si>
+  <si>
+    <t>559,00</t>
+  </si>
+  <si>
+    <t>М'яка плюшева іграшка Вухань, 100 см</t>
+  </si>
+  <si>
+    <t>25-1092-3</t>
+  </si>
+  <si>
+    <t>1677,00</t>
+  </si>
+  <si>
+    <t>М'які іграшки на руку Чудики 9 см</t>
+  </si>
+  <si>
+    <t>23-5295</t>
+  </si>
+  <si>
+    <t>1000000052954</t>
+  </si>
+  <si>
+    <t>106,17</t>
+  </si>
+  <si>
+    <t>М'які іграшки Горили 20 см</t>
+  </si>
+  <si>
+    <t>23-5347</t>
+  </si>
+  <si>
+    <t>1000000053470</t>
+  </si>
+  <si>
+    <t>136,29</t>
+  </si>
+  <si>
+    <t>М'які іграшки Качки 40 см</t>
+  </si>
+  <si>
+    <t>23-5345</t>
+  </si>
+  <si>
+    <t>1000000053456</t>
+  </si>
+  <si>
+    <t>М'яка іграшка на руку Капібара рожева 13 см</t>
+  </si>
+  <si>
+    <t>23-2165</t>
+  </si>
+  <si>
+    <t>1000000021653</t>
+  </si>
+  <si>
+    <t>133,34</t>
+  </si>
+  <si>
+    <t>М'які іграшки Ведмедики у шарфиках 20 см</t>
+  </si>
+  <si>
+    <t>23-5350</t>
+  </si>
+  <si>
+    <t>1000000053500</t>
+  </si>
+  <si>
+    <t>200,53</t>
+  </si>
+  <si>
+    <t>М'які іграшки Ведмедики у светрах 20 см</t>
+  </si>
+  <si>
+    <t>23-5349</t>
+  </si>
+  <si>
+    <t>1000000053494</t>
+  </si>
+  <si>
+    <t>232,69</t>
+  </si>
+  <si>
+    <t>М'які іграшки Ведмедики з трояндою 20 см</t>
+  </si>
+  <si>
+    <t>23-5348</t>
+  </si>
+  <si>
+    <t>1000000053487</t>
+  </si>
+  <si>
+    <t>М'які іграшки ляльки рукавички №1, 25 см</t>
+  </si>
+  <si>
+    <t>23-5387</t>
+  </si>
+  <si>
+    <t>1000000053876</t>
+  </si>
+  <si>
+    <t>М'які іграшки ляльки рукавички №2, 25 см</t>
+  </si>
+  <si>
+    <t>100000053876</t>
+  </si>
+  <si>
+    <t>М'які іграшки ляльки рукавички №3, 25 см</t>
+  </si>
+  <si>
+    <t>10000053876</t>
+  </si>
+  <si>
+    <t>М'які іграшки Зайчики 22 см</t>
+  </si>
+  <si>
+    <t>23-5333</t>
+  </si>
+  <si>
+    <t>1000000053333</t>
+  </si>
+  <si>
+    <t>134,37</t>
+  </si>
+  <si>
+    <t>М'які іграшки Дельфін із м'ячиком 30 см</t>
+  </si>
+  <si>
+    <t>23-5261</t>
+  </si>
+  <si>
+    <t>1000000052619</t>
+  </si>
+  <si>
     <t>85,82</t>
   </si>
   <si>
-    <t>М'які іграшки на руку Чудики 9 см</t>
-[...37 lines deleted...]
-  <si>
     <t>Підголовник із ефектом пам'яті Чудики 37 см</t>
   </si>
   <si>
     <t>23-5317</t>
   </si>
   <si>
     <t>1000000053173</t>
   </si>
   <si>
     <t>186,03</t>
   </si>
   <si>
-    <t>М'які іграшки Курча 23 см</t>
-[...19 lines deleted...]
-  <si>
     <t>М'яка іграшка-брелок Блискавка з морозивом 13 см</t>
   </si>
   <si>
     <t>23-5323</t>
   </si>
   <si>
     <t>1000000053234</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 6 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>626,98</t>
   </si>
   <si>
     <t>М'які іграшки Конячки з сідлом 20 см</t>
   </si>
   <si>
     <t>23-5247</t>
   </si>
   <si>
     <t>1000000052473</t>
   </si>
   <si>
     <t>М'які іграшки Жеребці 25 см</t>
   </si>
   <si>
     <t>23-5246</t>
   </si>
   <si>
     <t>1000000052466</t>
   </si>
   <si>
     <t>150,82</t>
   </si>
   <si>
     <t>М'яка іграшка-брелок Конячки в жилеті 10 см</t>
   </si>
   <si>
     <t>23-5243</t>
   </si>
   <si>
     <t>1000000052435</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>636,98</t>
   </si>
   <si>
-    <t>М'яка іграшка із пледом «Монстрик» (40 см) Синя</t>
-[...43 lines deleted...]
-  <si>
     <t>М'яка іграшка-брелок котики із соком 11 см</t>
   </si>
   <si>
     <t>23-5187</t>
   </si>
   <si>
     <t>1003840442886</t>
   </si>
   <si>
     <t>86,82</t>
   </si>
   <si>
     <t>М'яка іграшка підвіска милі Собачки 13 см</t>
   </si>
   <si>
     <t>23-2145</t>
   </si>
   <si>
     <t>1000000021455</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>М'які іграшки Няшки 20 см</t>
-[...5 lines deleted...]
-    <t>1000000013542</t>
+    <t>М'яка іграшка на руку Аніме 18 см</t>
+  </si>
+  <si>
+    <t>23-2168</t>
+  </si>
+  <si>
+    <t>1000000021684</t>
+  </si>
+  <si>
+    <t>126,10</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Людина-Павук 30 см</t>
+  </si>
+  <si>
+    <t>23-1580</t>
+  </si>
+  <si>
+    <t>1000000015805</t>
+  </si>
+  <si>
+    <t>127,07</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Крихітки 15 см</t>
+  </si>
+  <si>
+    <t>23-1830</t>
+  </si>
+  <si>
+    <t>1000000018301</t>
+  </si>
+  <si>
+    <t>579,60</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Кішка 25 см</t>
+  </si>
+  <si>
+    <t>23-2147</t>
+  </si>
+  <si>
+    <t>1000000021479</t>
+  </si>
+  <si>
+    <t>172,50</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Аніме 25 см</t>
+  </si>
+  <si>
+    <t>23-2148</t>
+  </si>
+  <si>
+    <t>1000000021486</t>
+  </si>
+  <si>
+    <t>Подушка на шию Звірята 29 см</t>
+  </si>
+  <si>
+    <t>23-4435</t>
+  </si>
+  <si>
+    <t>1000000044355</t>
+  </si>
+  <si>
+    <t>204,12</t>
+  </si>
+  <si>
+    <t>Подушка на шию з ефектом пам'яті Їжачок 29 см</t>
+  </si>
+  <si>
+    <t>23-4431</t>
+  </si>
+  <si>
+    <t>1000000044317</t>
+  </si>
+  <si>
+    <t>216,20</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Аніме 15 см</t>
+  </si>
+  <si>
+    <t>23-4284</t>
+  </si>
+  <si>
+    <t>1000000042849</t>
+  </si>
+  <si>
+    <t>522,10</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок перекрут Панда 14 см</t>
+  </si>
+  <si>
+    <t>23-4278</t>
+  </si>
+  <si>
+    <t>1000000042788</t>
+  </si>
+  <si>
+    <t>600,30</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Авокадо 13 см</t>
+  </si>
+  <si>
+    <t>23-4283</t>
+  </si>
+  <si>
+    <t>1000000042832</t>
+  </si>
+  <si>
+    <t>394,45</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Кіт 12 см</t>
+  </si>
+  <si>
+    <t>23-4289</t>
+  </si>
+  <si>
+    <t>1000000042894</t>
+  </si>
+  <si>
+    <t>487,60</t>
+  </si>
+  <si>
+    <t>Мишки милашки м'яка іграшка 20 см</t>
+  </si>
+  <si>
+    <t>23-4275</t>
+  </si>
+  <si>
+    <t>1000000042757</t>
+  </si>
+  <si>
+    <t>190,90</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Кішечка Кіті 25 см</t>
+  </si>
+  <si>
+    <t>23-2141</t>
+  </si>
+  <si>
+    <t>1000000021417</t>
+  </si>
+  <si>
+    <t>150,65</t>
+  </si>
+  <si>
+    <t>М'яка іграшка  Аніме 25 см</t>
+  </si>
+  <si>
+    <t>23-2142</t>
+  </si>
+  <si>
+    <t>1000000021424</t>
+  </si>
+  <si>
+    <t>166,75</t>
+  </si>
+  <si>
+    <t>М'яка іграшка сумка Лапка 25 см</t>
+  </si>
+  <si>
+    <t>23-4386</t>
+  </si>
+  <si>
+    <t>1000000043860</t>
+  </si>
+  <si>
+    <t>147,20</t>
+  </si>
+  <si>
+    <t>М'яка іграшка кіт Басик 25 см</t>
+  </si>
+  <si>
+    <t>23-4277</t>
+  </si>
+  <si>
+    <t>1000000042771</t>
+  </si>
+  <si>
+    <t>265,65</t>
+  </si>
+  <si>
+    <t>М'яка іграшка М'яч 20 см</t>
+  </si>
+  <si>
+    <t>23-4274</t>
+  </si>
+  <si>
+    <t>1000000042740</t>
+  </si>
+  <si>
+    <t>М'які іграшки Пінгвін-Авокадо 35 см</t>
+  </si>
+  <si>
+    <t>23-4444</t>
+  </si>
+  <si>
+    <t>1000000044447</t>
   </si>
   <si>
     <t>193,20</t>
   </si>
   <si>
-    <t>М'яка іграшка на руку Аніме 18 см</t>
-[...227 lines deleted...]
-    <t>166,75</t>
+    <t>М'яка іграшка-брелок Кітті  13 см</t>
+  </si>
+  <si>
+    <t>23-4285</t>
+  </si>
+  <si>
+    <t>1000000042856</t>
+  </si>
+  <si>
+    <t>495,65</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок  Аніме 13 см</t>
+  </si>
+  <si>
+    <t>23-4286</t>
+  </si>
+  <si>
+    <t>1000000042863</t>
+  </si>
+  <si>
+    <t>466,90</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок  Блискавка 15 см</t>
+  </si>
+  <si>
+    <t>23-4288</t>
+  </si>
+  <si>
+    <t>1000000042887</t>
+  </si>
+  <si>
+    <t>423,20</t>
+  </si>
+  <si>
+    <t>Пупс музичний English Baby 45 см</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>1000000018387</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1 шт..</t>
+  </si>
+  <si>
+    <t>201,02</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Мері 20 см</t>
+  </si>
+  <si>
+    <t>23-891</t>
+  </si>
+  <si>
+    <t>1000000008913</t>
+  </si>
+  <si>
+    <t>175,60</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Герої 19 см</t>
+  </si>
+  <si>
+    <t>23-887</t>
+  </si>
+  <si>
+    <t>1000000008876</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 7 шт..</t>
+  </si>
+  <si>
+    <t>679,82</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Залізна Людина 40 см</t>
+  </si>
+  <si>
+    <t>23-241</t>
+  </si>
+  <si>
+    <t>0002416</t>
+  </si>
+  <si>
+    <t>154,79</t>
+  </si>
+  <si>
+    <t>М'які іграшки із Геншин Імпакт 23 см</t>
+  </si>
+  <si>
+    <t>23-242</t>
+  </si>
+  <si>
+    <t>1000000002423</t>
+  </si>
+  <si>
+    <t>190,55</t>
+  </si>
+  <si>
+    <t>М'які іграшки Райдужні друзі мікс видів 1</t>
+  </si>
+  <si>
+    <t>F50</t>
+  </si>
+  <si>
+    <t>1008098299053</t>
+  </si>
+  <si>
+    <t>128,34</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Подушка обіймашка Аніме 55 см</t>
+  </si>
+  <si>
+    <t>23-1401</t>
+  </si>
+  <si>
+    <t>1000000016956</t>
+  </si>
+  <si>
+    <t>290,83</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Подушка з Пледом Зайчик 70 см</t>
+  </si>
+  <si>
+    <t>23-628</t>
+  </si>
+  <si>
+    <t>000000006285</t>
+  </si>
+  <si>
+    <t>660,79</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Подушка обіймашка Cinnamoroll 55 см</t>
+  </si>
+  <si>
+    <t>000000014013</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Кішечка Кіті 35 см</t>
+  </si>
+  <si>
+    <t>23-1405</t>
+  </si>
+  <si>
+    <t>1000000014051</t>
+  </si>
+  <si>
+    <t>384,56</t>
+  </si>
+  <si>
+    <t>М'яка іграшка  Аніме 35 см</t>
+  </si>
+  <si>
+    <t>23-1776</t>
+  </si>
+  <si>
+    <t>1000000017762</t>
+  </si>
+  <si>
+    <t>384,79</t>
+  </si>
+  <si>
+    <t>Головоломка 2 м'яка іграшка 28 см</t>
+  </si>
+  <si>
+    <t>23-1597</t>
+  </si>
+  <si>
+    <t>1000000015973</t>
+  </si>
+  <si>
+    <t>186,87</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Улибаки 30 см</t>
+  </si>
+  <si>
+    <t>23-1593</t>
+  </si>
+  <si>
+    <t>1000000015935</t>
+  </si>
+  <si>
+    <t>183,87</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Собачки 12 см</t>
+  </si>
+  <si>
+    <t>23-1622</t>
+  </si>
+  <si>
+    <t>1000000016222</t>
+  </si>
+  <si>
+    <t>595,47</t>
+  </si>
+  <si>
+    <t>Подушка Лапка 3 кольори 50*35 см</t>
+  </si>
+  <si>
+    <t>23-1791</t>
+  </si>
+  <si>
+    <t>1000000017915</t>
+  </si>
+  <si>
+    <t>389,04</t>
+  </si>
+  <si>
+    <t>М'які іграшки обіймашки Коти 50 см</t>
+  </si>
+  <si>
+    <t>22-1699</t>
+  </si>
+  <si>
+    <t>1000000016994</t>
+  </si>
+  <si>
+    <t>251,62</t>
+  </si>
+  <si>
+    <t>М'які іграшки Ведмедики милашки 24 см</t>
+  </si>
+  <si>
+    <t>22-1785</t>
+  </si>
+  <si>
+    <t>1000000017854</t>
+  </si>
+  <si>
+    <t>275,77</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Аніме  35 см</t>
+  </si>
+  <si>
+    <t>22-1777</t>
+  </si>
+  <si>
+    <t>1000000017779</t>
+  </si>
+  <si>
+    <t>446,43</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Супер Герої 19 см</t>
+  </si>
+  <si>
+    <t>718,06</t>
+  </si>
+  <si>
+    <t>М'яка іграшка малюк Чорна Пантера 22 см</t>
+  </si>
+  <si>
+    <t>23-392</t>
+  </si>
+  <si>
+    <t>1001170052966</t>
+  </si>
+  <si>
+    <t>140,30</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Блискавка 25 см</t>
+  </si>
+  <si>
+    <t>23-305</t>
+  </si>
+  <si>
+    <t>1000000003055</t>
+  </si>
+  <si>
+    <t>136,70</t>
+  </si>
+  <si>
+    <t>Пупс музичний English Baby 38 см</t>
+  </si>
+  <si>
+    <t>1835</t>
+  </si>
+  <si>
+    <t>1000000018356</t>
+  </si>
+  <si>
+    <t>154,27</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Капібара з рюкзаком 11 см</t>
+  </si>
+  <si>
+    <t>23-4279</t>
+  </si>
+  <si>
+    <t>1000000042795</t>
+  </si>
+  <si>
+    <t>421,66</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Подушка обіймашка Melody 55 см</t>
+  </si>
+  <si>
+    <t>0000014013</t>
   </si>
   <si>
     <t>М'яка іграшка подушка Лапка 30 см</t>
   </si>
   <si>
     <t>3-4312</t>
   </si>
   <si>
     <t>1000000043121</t>
   </si>
   <si>
     <t>129,95</t>
   </si>
   <si>
-    <t>М'яка іграшка сумка Лапка 25 см</t>
-[...29 lines deleted...]
-    <t>1000000042740</t>
+    <t>М'які іграшки Капібара з метеликом 20 см</t>
+  </si>
+  <si>
+    <t>23-5340</t>
+  </si>
+  <si>
+    <t>1000000053401</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Вухань 20 см</t>
+  </si>
+  <si>
+    <t>23-4290</t>
+  </si>
+  <si>
+    <t>1000000055740</t>
+  </si>
+  <si>
+    <t>84,82</t>
+  </si>
+  <si>
+    <t>Глазастики Собачки м'які іграшки цуценята 20 см</t>
+  </si>
+  <si>
+    <t>23-348</t>
+  </si>
+  <si>
+    <t>1000000003482</t>
+  </si>
+  <si>
+    <t>1000,50</t>
+  </si>
+  <si>
+    <t>М'яка іграшка-брелок Вухань 12 см</t>
+  </si>
+  <si>
+    <t>23-4287</t>
+  </si>
+  <si>
+    <t>1000000042870</t>
+  </si>
+  <si>
+    <t>372,55</t>
+  </si>
+  <si>
+    <t>М'які іграшки Котики фрукти 26 см</t>
+  </si>
+  <si>
+    <t>23-4443</t>
+  </si>
+  <si>
+    <t>1000000044430</t>
+  </si>
+  <si>
+    <t>209,68</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Подушка обіймашка Кішечка кітті 55 см</t>
+  </si>
+  <si>
+    <t>00000014013</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Кіт-подушка 15 см</t>
+  </si>
+  <si>
+    <t>23-5344</t>
+  </si>
+  <si>
+    <t>1000000053449</t>
+  </si>
+  <si>
+    <t>23-1398</t>
+  </si>
+  <si>
+    <t>800,40</t>
   </si>
   <si>
     <t>М'які іграшки Ведмедик з бантом 32 см</t>
   </si>
   <si>
     <t>23-4276</t>
   </si>
   <si>
     <t>1000000042764</t>
   </si>
   <si>
     <t>187,45</t>
   </si>
   <si>
-    <t>М'які іграшки Пінгвін-Авокадо 35 см</t>
-[...392 lines deleted...]
-    <t>800,40</t>
+    <t>Лялька музична English сяюча 38 см</t>
+  </si>
+  <si>
+    <t>23-1833</t>
+  </si>
+  <si>
+    <t>1000000018332</t>
+  </si>
+  <si>
+    <t>159,60</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Коти з жовтими очима 23 см</t>
+  </si>
+  <si>
+    <t>23-1697</t>
+  </si>
+  <si>
+    <t>1000000056266</t>
+  </si>
+  <si>
+    <t>177,10</t>
   </si>
   <si>
     <t>М'яка іграшка Людина Павук 40 см</t>
+  </si>
+  <si>
+    <t>Подушка на шию з ефектом пам'яті Капібара 30 см</t>
+  </si>
+  <si>
+    <t>23-1781</t>
+  </si>
+  <si>
+    <t>1000000017816</t>
+  </si>
+  <si>
+    <t>200,52</t>
   </si>
   <si>
     <t>М'яка іграшка Куромі 20 см</t>
   </si>
   <si>
     <t>23-1353</t>
   </si>
   <si>
     <t>1000000013535</t>
   </si>
   <si>
     <t>168,57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1083,51 +1164,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec865e75d068450726414c06cf3794f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c20eac6f11d70cd7a12aeccc65562.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e81873ccaeaeb591b467d4d3fb66c3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edf20aa0dfd6676c68a3e35be75afd4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63a893baa410dc1a1a86a2ecc5c665.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5d49a432909f3b608bac6c5d2ddff6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96544e965c72879581b824b977842c097.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09523c819326a660dca3f3e2a20f59178.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82e7c320ccc16ec56f082faacaf9079.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a393b3aab448824b58fd233793800fe10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3f7c7177874bd3094c891a98919711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f47751b341d0426b90a831124284712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014698d86a91f358c422b0162dbaff113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2881cc30696fa79af76999256afd0114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea52e647da72249d7c7d4612aaea2115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b37dfe0c71b660ec6f2f246eb7561316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac4ea4710b2fc1b30a85efe711fe0517.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a6b29e8946a977f93f3d7cab6d99618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68268bc6a5a2927efd5fc30679aba0e019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e3230f4058832486762508406d8320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858e885b45f1220f77cc17732d3b0921.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb6da0b6c36658d614cf4aa01373e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f42a60a8c4fc7dbb59d938e3d29e323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843b18f8cfc32723baad8ad093d1e224.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f88ca902e402457d0668715d9878125.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e714e44d39c2f4dff93ba666e9bd2ca26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59e9a744dddac09c5b7bb5406df5227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7361705b9345304de9a7f66ff022b1228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c6b364249dc3c03d9ef614fdbaa229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8719fdfc70167568e99d915840c9430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffeddef6c86ef9364feecd880d77f831.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15747b7681deff848ffeb71f76e1246532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd060824bfcb3d7ea22787577dd7ffd833.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4354c1a61f0846681deed1a359b4534.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029d5dc1ffa2a280be92e1d12ce739935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db8ea7c122af97cc68c2f07d4ecc336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30a2955c406a585564bf16a98d60e237.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58773b88772a8fe6562b9074ea5dd6438.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986126ed285a898e0cd327ae190da5539.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31de1f2508d1aab5020cdcb7ba813a40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc3a0f87f56b38df4754700d024cad41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed51094d2bd538708966a2443641542.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709186352a2b7614cc08ea2e5f72979443.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d31d10d33e165028d9ac2a239b52944.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b6864591871afdbccfd268ce712045.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ee4510443d0456db4cc8a8bb7e4b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995847fa9ed8dff0e76892d7aa441d7047.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e530a6db342424950e307a3960d9d48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab04c9db5ca8fc5c329c90aee61f3749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5fc31afbae4e0ced8c7f4613e70aa50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4325b2ea9d263150d554e32c8f39851.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265aeaf96b2157a21d1f9f3bb60302752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ac32ec6f7c15344c2e136ab80eaac53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ade29a7c49dbb98ab019b94c94c30054.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76190145caa0f2696b59da99ded0055.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87582aac93540b35f8db33b72163c56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe51ece60442f35dcdfc1936d1ac357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3650830a905c9b14f56b110d9cc67a958.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118c50ea21d1c187b08826787a0e9959.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1fc1b9688f605e1627604a4bc63c360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34fbe9c67d56c98a0c6d35df14b9961.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c93f0d545655da16f78621dee2e2862.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4e225fd33b8192703834ef9667d963.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7f91fa3b58b76a1c4c8ddb6fb06ec64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ded34c62ab83806cefe82aca1e6665.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09be57439962af0bcf5e34540ce9e66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40bcedddf1ea5810503a6eba7ec9567.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351f93b2dfa135e96f6a548c64f40d68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfdaed4b700b9908c29bfe180258ba69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aeef9976029f8f6dc79660ca1730870.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c82b764217a4e764b3d291b1fe7e71.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf8d888a7f9c1a9a4666f4282eaf472.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1ac94d77adafd98deca9cdfd628f773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d368c7e5a01cfc91baf070726c63b74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314f6be5cc30d98346e2b5e9abffe5475.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362131a358174394628a573021d8f0ba76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa035f94a5cc38b6d3fcc42cdd1f6a177.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88240aa65aec115feee428f5bbb69478.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679924689680871b854a57495cb91aac79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22fa86b6d3171495b2713b4fefccc780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136246ffa3e711497e2c55d47d5dff5781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a4da07f8cea4e701c7031388c66882.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d15fd4920c3096b59ba276e124b7b83.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2015dd0bb34281d77150934fb9efb1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3a3238ad13093c643f1bbe0f93f712.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be2d1500d64f9cf6bc77884dc44493.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7224f78abd4e5c363ce93ef96d0c17b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3a76f5361b6033fe251cb42cb531f5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf22f96ab8741ed52bad757c2cc45dd6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefc0d7151cdb270a7a53abfa4dd6dc7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb75ba018f4d6d4f79db106155f18f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6890a6da17192831584f0b3d7b1089.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396feb5bd6510eeb9fcbd4e2bb4e8d010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b9410ff5e1e1e49b10f0c9348ba611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a0252a21dad10843d9c9c4d518d812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccc997b11911827603ba7a0a758aaa13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc9268ba0fb5ad5fd69e9a06dae7e714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289febcfd044542b7db4bbabbf510415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a70e26a2a60c15065899f2280f5f016.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda800fae653b1cb537bcd63dcfbf5bf17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66802237169531488c76ded8a314149818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65bb8ff8c2c643f6b59cce4d68d4519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0459101837cdea2d007c846e9570320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956d40b97037801ae8d8e1f37f5afe521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a370a14bbef6ee330f57c9da9e2e4d722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b652c9b52c4cab9e63651f9979236d23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ec7a6e4f43c7b1bdf68c78e38a7824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f4e068ff7c5dc30e179f0d5ab5fd25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa878b263564bab45c39c02721f5451626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dbef668bb0db1e7f3a0258f653e6027.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dda108a463c11182e1f019d13c36d28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c480a7e4c8f672349ad1453ceb0fb29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e9156bcb258e3fd7f38dbc24d54d730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4bbc3f5e6744ad7b90b16dbe2fd5e31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57359428dd9a6d4d89ddce00fbd642e032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f1761f556e804c234c3760a069f733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900480b6e3585795cf968d071d892934.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d609132802027c56c9e9acf546a906635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262ffe0ea8a51902c91cbf9356610236.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28336149e45e7535de0787272f52c9737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e3e1a46d7d9c755d0b013199785438.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a646c4663e25870dc41399280a56a39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d062256ba2c4d555374e33c3180957d40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58267dfeccef3cf682934cc6a58255f441.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00d9caa9888147c8c1e6a57b88227742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dbf5e06a573fde1e6f83bd3a6df0143.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4956ec9a8693c5d109be733424148b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e51c9f2b0905b67e0cfb8b9a5454d45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434929236c0b397566c52a6741990bbc46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105845347ce2f2f30ecf805d1b7372547.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dddbea552a8d8a00d25496f72106348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed428e8054d53a77e573ebbeee7d149149.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd60692d6275474244c48c197932150.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce19eeb16e49b0b014a04910dc49c51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761a7593cb2a7ef5e1a52279efded8b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7feb4f49a8204b982a429ca38e92053.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e601b5e41fbe53affd32f125ef6b5d54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2197f910ef1a6230baa1e31905ab55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5b1313183d2accb39d3c9b5da647c56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e392ae7daf50c396a03c3fb8f8fa2557.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f660a4715d5e9e712927fe03121f9358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126e2689a07b019d1fb8d32f822e7b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dffa137b0e76678c06fb2df9f02da60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a045c4b18bff722fe216b8bc89503961.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca272caff96a95418fc7108e18d5e16762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c451d6016b6e71adbe16d7cf5ef1bf63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f3facc20e1713884c94c3d6e6776964.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131748ea27be01c5433e41e2a0a1e45565.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3e9d1dce2a61108990f2422e70e866.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7b1ccf1b6f62c69c291f1914a45bc67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d09dc8618ba4560ce9d3b4d0c412b468.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982df6b484654c2e9343bb801e1fcbd569.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082ecd3d1da6744910c6d82a1f292470.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22591698a1bbc46a1bb687e3d4110d871.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db1b84553c7442aa1ad85a2607a00172.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd39c7dfd426a939c4bbfe0aceee7173.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e32165d0b4fe45a4f04170d0ab2974.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4139400e404d63cd1cbdd75d67a2e75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972498081578111f0009b9a8113763a476.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d8f8caf9586dd7f9213d55f077f5277.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5dc428ad796f774a2158fba7a35ec78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c114f0f15f815e429e6b460a5afe79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b9de34faa25c078d5e58a4a8927980.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e44b3fdafdfe7f28794ffade0099681.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1f25e93a19398d42bf88bfac0474e82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f099642ea5d8a7df9810dd86fc2d883.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439904bc45471c3e995e123cd189a6f484.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd453a67dc659ecc6f344150afd1f49685.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed50f80f9419dc860d36f1d17e2c686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b588f0ac8a86e77cd69fb7ab1cdec087.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abb08f232f852320caf555c7f89ad88.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf8cbab73968fac1738c4e525e928b89.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865656441a9efe9b970a110ba89549890.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813563e275c6039c527f074e7138d26591.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02683c3b80f7df9d337dcdf9232c07392.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3565,50 +3646,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3875,51 +4226,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/7/m-yaki-igrashki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K89"/>
+  <dimension ref="A1:K98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -4023,1502 +4374,1664 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D9" t="s">
         <v>25</v>
       </c>
+      <c r="D9"/>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D10" t="s">
         <v>28</v>
       </c>
+      <c r="D10"/>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>31</v>
       </c>
+      <c r="D11"/>
       <c r="E11" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D18"/>
       <c r="E18" s="4" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D19"/>
       <c r="E19" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>55</v>
+      </c>
       <c r="E20" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
       <c r="E21" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D22"/>
+        <v>62</v>
+      </c>
+      <c r="D22" t="s">
+        <v>63</v>
+      </c>
       <c r="E22" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>65</v>
+      </c>
+      <c r="D23" t="s">
+        <v>66</v>
+      </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F23" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C27" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F31" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="C34" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F35" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="C37" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F37" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C38" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C39" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F39" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="C41" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="C42" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F42" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="C43" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="D43" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F43" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="C44" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="C45" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="D45" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F45" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="C46" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="D46" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="C47" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="D47" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="C48" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="D48" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="C49" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="C50" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F50" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="C51" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="D51" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F51" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="C52" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F52" t="s">
-        <v>86</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="C53" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F53" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C54" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="D54" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F54" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="C55" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="D55" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="C56" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="F56" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="C57" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="D57" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C58" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="D58" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>210</v>
+        <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="C59" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D59" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="C60" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="D60" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
       <c r="F60" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="C61" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="D61" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F61" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C62" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="D62" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>17</v>
+        <v>216</v>
       </c>
       <c r="F62" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C63" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="D63" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F63" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="C64" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="D64" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F64" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="C65" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="D65" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F65" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="C66" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D66" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F66" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="71">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="C67" t="s">
         <v>235</v>
       </c>
       <c r="D67" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F67" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="71">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="C68" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="D68" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F68" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="71">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C69" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="D69" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F69" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="71">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="C70" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D70" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F70" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="71">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="C71" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D71" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="E71" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F71" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="71">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="C72" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D72" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F72" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="71">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="C73" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D73" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="71">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="C74" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="D74" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F74" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="71">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="C75" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="D75" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F75" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="71">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C76" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="D76" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F76" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="71">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C77" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="D77" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="E77" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F77" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="71">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C78" t="s">
-        <v>285</v>
+        <v>214</v>
       </c>
       <c r="D78" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>17</v>
+        <v>216</v>
       </c>
       <c r="F78" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="71">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="C79" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="D79" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="E79" s="4" t="s">
-        <v>17</v>
+        <v>207</v>
       </c>
       <c r="F79" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="71">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C80" t="s">
-        <v>208</v>
+        <v>283</v>
       </c>
       <c r="D80" t="s">
-        <v>209</v>
+        <v>284</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F80" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="71">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="C81" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="D81" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>46</v>
+        <v>207</v>
       </c>
       <c r="F81" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="71">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="C82" t="s">
-        <v>213</v>
+        <v>291</v>
       </c>
       <c r="D82" t="s">
-        <v>217</v>
+        <v>292</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>201</v>
+        <v>17</v>
       </c>
       <c r="F82" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="71">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="C83" t="s">
-        <v>301</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="F83" t="s">
-        <v>303</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="71">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="C84" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D84" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F84" t="s">
-        <v>86</v>
+        <v>299</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="71">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C85" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="D85" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="F85" t="s">
-        <v>310</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="71">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C86" t="s">
-        <v>235</v>
+        <v>304</v>
       </c>
       <c r="D86" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="E86" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F86" t="s">
-        <v>237</v>
+        <v>306</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="71">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>148</v>
+        <v>307</v>
       </c>
       <c r="C87" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D87" t="s">
-        <v>150</v>
+        <v>309</v>
       </c>
       <c r="E87" s="4" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="F87" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="71">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C88" t="s">
-        <v>219</v>
+        <v>312</v>
       </c>
       <c r="D88" t="s">
-        <v>101</v>
+        <v>313</v>
       </c>
       <c r="E88" s="4" t="s">
-        <v>17</v>
+        <v>112</v>
       </c>
       <c r="F88" t="s">
-        <v>221</v>
+        <v>314</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="71">
       <c r="A89"/>
       <c r="B89" t="s">
+        <v>315</v>
+      </c>
+      <c r="C89" t="s">
         <v>316</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>317</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F89" t="s">
         <v>318</v>
       </c>
-      <c r="E89" s="4" t="s">
+    </row>
+    <row r="90" spans="1:11" customHeight="1" ht="71">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>319</v>
+      </c>
+      <c r="C90" t="s">
+        <v>231</v>
+      </c>
+      <c r="D90" t="s">
+        <v>320</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F90" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" customHeight="1" ht="71">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>321</v>
+      </c>
+      <c r="C91" t="s">
+        <v>322</v>
+      </c>
+      <c r="D91" t="s">
+        <v>323</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F91" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" customHeight="1" ht="71">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>161</v>
+      </c>
+      <c r="C92" t="s">
+        <v>324</v>
+      </c>
+      <c r="D92" t="s">
+        <v>163</v>
+      </c>
+      <c r="E92" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F89" t="s">
-        <v>319</v>
+      <c r="F92" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" customHeight="1" ht="71">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>326</v>
+      </c>
+      <c r="C93" t="s">
+        <v>327</v>
+      </c>
+      <c r="D93" t="s">
+        <v>328</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F93" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" customHeight="1" ht="71">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>330</v>
+      </c>
+      <c r="C94" t="s">
+        <v>331</v>
+      </c>
+      <c r="D94" t="s">
+        <v>332</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="F94" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" customHeight="1" ht="71">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>334</v>
+      </c>
+      <c r="C95" t="s">
+        <v>335</v>
+      </c>
+      <c r="D95" t="s">
+        <v>336</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F95" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" customHeight="1" ht="71">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>338</v>
+      </c>
+      <c r="C96" t="s">
+        <v>219</v>
+      </c>
+      <c r="D96" t="s">
+        <v>128</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F96" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" customHeight="1" ht="71">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>339</v>
+      </c>
+      <c r="C97" t="s">
+        <v>340</v>
+      </c>
+      <c r="D97" t="s">
+        <v>341</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F97" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" customHeight="1" ht="71">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>343</v>
+      </c>
+      <c r="C98" t="s">
+        <v>344</v>
+      </c>
+      <c r="D98" t="s">
+        <v>345</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F98" t="s">
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 