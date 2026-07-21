--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Віяла оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:30</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Віяла кольорові Капібара веселушки 43 см</t>
   </si>
   <si>
     <t>23-555</t>
   </si>
@@ -97,59 +97,50 @@
   <si>
     <t>Віяло Пухирці 41 см</t>
   </si>
   <si>
     <t>23-6094</t>
   </si>
   <si>
     <t>1000000060942</t>
   </si>
   <si>
     <t>336,62</t>
   </si>
   <si>
     <t>Віяло з Котиками 41 см</t>
   </si>
   <si>
     <t>23-6089</t>
   </si>
   <si>
     <t>1000000060898</t>
   </si>
   <si>
     <t>336,63</t>
   </si>
   <si>
-    <t>Віяло Вухань 41 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Віяло Польові Квіти 41 см</t>
   </si>
   <si>
     <t>23-6092</t>
   </si>
   <si>
     <t>1000000060928</t>
   </si>
   <si>
     <t>Віяло Квіти Ніжність 41 см</t>
   </si>
   <si>
     <t>23-5678</t>
   </si>
   <si>
     <t>1000000056785</t>
   </si>
   <si>
     <t>392,73</t>
   </si>
   <si>
     <t>Віяло Мікс з Троянд 41 см</t>
   </si>
   <si>
     <t>23-5848</t>
@@ -271,111 +262,87 @@
   <si>
     <t>23-5849</t>
   </si>
   <si>
     <t>1000000058499</t>
   </si>
   <si>
     <t>Віяло з Лимонами 41 см</t>
   </si>
   <si>
     <t>23-5847</t>
   </si>
   <si>
     <t>1000000058475</t>
   </si>
   <si>
     <t>Віяло з Павичами 41 см</t>
   </si>
   <si>
     <t>23-5852</t>
   </si>
   <si>
     <t>1000000058529</t>
   </si>
   <si>
-    <t>Віяло Сакура 41 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Віяло Троянда з бутонами 41 см</t>
   </si>
   <si>
     <t>23-5850</t>
   </si>
   <si>
     <t>1000000058505</t>
   </si>
   <si>
     <t>349,09</t>
   </si>
   <si>
     <t>Віяло Візерунок 41 см</t>
   </si>
   <si>
     <t>23-5845</t>
   </si>
   <si>
     <t>1000000058451</t>
   </si>
   <si>
     <t>Віяло Троянди з мереживом 41 см</t>
   </si>
   <si>
     <t>23-5842</t>
   </si>
   <si>
     <t>1000000058420</t>
   </si>
   <si>
     <t>Віяло Черешня 41 см</t>
   </si>
   <si>
     <t>23-6090</t>
   </si>
   <si>
     <t>1000000060904</t>
-  </si>
-[...13 lines deleted...]
-    <t>233,77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -441,51 +408,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67befaddfe76d8c73b10fcd5596e4c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59871443617a0e9459864fd8a5f4702.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c3224f9a2370eae674c4dad7800873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adf0d72e6bd313479c8e85db0509334.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de390bc75f735b854a31810a7f85d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca5ae20d9c775c62dec78baccbd0b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1f44d45e995f194bca3d4593020c77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fbe7c5fca7e5a6a9425e6d76942ff8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec38bc85b1ce9ee9957aba76791f2fa9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f8075638023c3cc012e6ac20c42710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967314ea718bc593addac3111722b711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ab5e4cee5410d097f443c0a72b5312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087bc78f89aa91099c5890f1ef8010a13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaffb0f0477a78084cb04e6f8192f114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a000d5f20cb7550f6ccbfdb81f4c65c15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9fdaabbca43b463f388c03669974616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4029cad349a4bc6aee9d026ab8c565717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b39570a44c46afd81ace738badfa7618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62e03504660b1ef29d7d7a55377a2519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aed6ede2b12b09a934ab9939c1cd520.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741ed1f03f8e77232f8c1bdb108dfe121.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be6f8ccff75a50f492abfaabd8c6622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024875aa5e556354487a3d55684c89e23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd43841dcc6442334d9dae5c3f85e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b1e0784377b9fb4e8e19330076b9325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58337d38bba9181f1a8103370d58e8826.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a525b84e398a61b6f4baabe7d739d227.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23238d515fbf6f5abda9b870e55401.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ece8cf95ee04a4dbaae526bd85537d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d827afaf1ec83dfd275920894eb5793.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcbbf4d477bc0735e4b352dfd22bcb4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eacd48cd87f156c202e180a15145c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a2f0eb534f25cd323d8d7b67778716.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898f4fe9569f967ec4de7a5f5ea15d7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddce3e8487a9047e33fa6b64aea83158.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df6e16a3fbb2b2d4ab319a775b04f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4084fa362967df47c4a89a3aec3810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261a053142f0dee937f586b9491e4c811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a09d38ccd8deb1bddf58c72539ec212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d46f7bdacce16c71b24c30a10b5f13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2477560f29b9c778c299bcb4cff53314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b9e416db755a2d503a7179b1286b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae576f76a3acfbfb6114b0846dd675b016.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc147be0ac93ff6494820ca4e408bb17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e23a8159c5217856f814ca2af1274a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42162d9a40e7875f977d9e65b925ad19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e51c3d6947caea347bcc79f450fb20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf92a00abfdadf0c959a449aa7b02b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba392794cd2e5b545ecb1ad51106da822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985a40323f7e1af1f881bb212c2fb623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5b367598942b7f8724263ea63381424.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,140 +1120,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1553,51 +1430,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/63/viyala-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1740,465 +1617,411 @@
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C29" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
-[...34 lines deleted...]
-      <c r="F32" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 