--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Румбокси</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:30</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>3D Бук Нук Міжзіркові дослідження Interstellar Book Nook Румбокс</t>
   </si>
   <si>
     <t>JTSL-14B</t>
   </si>
@@ -393,51 +393,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019b7e0182d77b2f63d59f17bf0ac21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a8132d40e02f2f46ad813b1aa376c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e52c263e39aceb18773503b5ba0f83.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99262236942aab3c0e35de40617f04.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afe226f6ccaf68193280f581f2b6d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f06db18f62c548f286a7d2afd6578c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f0e7d1d3e1042c3d49248f1550907.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96887b2925b5163d1ebd3a3c531077968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe788f5a9cf78e20a8ffec58e342569.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7f7d74b30e055d1ffac3a720008610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf104fc047e729fb085bd05e5723b5e011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81780f6677565b3f2166e1f86e6e8e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b782274be63076411ffc291ebf22e713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a395bd1a830241d8e4255efe97d7b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a80054d40187ba6c83c774af1602f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae917c53d946725197a3fbcdf2f97c16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe136f48c22bd65e53f1403ed8fa5df17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f653d4c1b150322c00ffdbcc47647d818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d1ea779f7aaa49a722f48fd9c24e219.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ef10871f4426044413ca0096579f20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553d064c97a506b50b869e522987de021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72ed0431ae0fcf30c3eae69639a8722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3467e0e54de912bfe3bf7487cea4f323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb870306cd48c101834ff86b46eeb1824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac31902b902d275dacdca7ff8a4e35f25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681eed2d577b5e649c1410482db058826.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b14609bdc1351d2420ca29ac41cda27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54513b6ffc97e9093730014ae0bd706328.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538c096a7a0e5e1752276900a908e041.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90cd3014aee36cda07def6638c2462.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f64dcbd87d37cc4f5fc7eb88c1a23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b79bfee467dd343a2db3482fc41944.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072495167388c996d15ca9cdae5ae485.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606b6d58116a229bbed1cafde649b586.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e03aa8756c27590069e2cb1b1384b97.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736911969347cf3f1af3d10f6df0640a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19652442007183c24d53f247e7f739.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a5ee8061e5979bf5260f5bb36021d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52aa054c0e6957765c85df670a784211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b70fc8e6c46565e7ad0f6f743b3c9712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35225cb41029f495dab271ac8208915d13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcde3f32100e8e64ffc5bd2f12542914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369ffceb2b27f24f66c5f607bed7d315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948958f646bea0dbfba9a192cf0271b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6a01e4c48ebfbc18514ea16e2b6f17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d11bfefcd575fcf85b5c947ab92918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04044bf2b4d8f5190103cc86bf8cbf19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe75903b36bd73bf8a41075bf65e020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eb98b55d2fad24004a70e55ea62a321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b837146f95d4c7e060e09490083122.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc483d57172c96537d79efd44946ee23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf555142a4c50015ae148d1376a05e024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c852abcfdc8ac2bea14c2945b15f9025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516800ffc0fcbdf1d949f26b59f3fde26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bd7a461eef8321f3f9748c27848c27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864493c79f401a6674f9d56e1f1925e28.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>