--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори великі ( 30-60 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>24.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:48</t>
+    <t>16:06</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор "Азалія" 46 см 798 деталей</t>
   </si>
   <si>
     <t>25-128</t>
   </si>
@@ -399,51 +399,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b445ad3f799464d2d4a2216c4b7c91.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f30a6edfef912e85c85ba180f8ab82.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c3117e27d2c38bffaf39394bd1d13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f41fd38902434f2539e43c43f47b54.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe0155cfe22ecd9c9fdd9df57c8315.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b75ac6eb148ee2002feafbbf5b596.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ab55ce5905efd1137836db2f32a857.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c19c6adec7cf2d1cb1325f946d8a838.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b57b2068c44cc135abe758b5d90b79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bff0432cbace3ebb6642c9430d63110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8862040f9989b67085a127267a65e011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5b33da09d6f2229ac81f9c6c12d4812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972016d365953392d65fbb8cb8da5f0413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c8969a4836ec5363cb09eaccba2c14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ffac0fdd7bf805c595639d7d99b1f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca42818a5d6d66e2dc9e118a10897e16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee1eaf803ee02970ee595a129653017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538d43579866e16651e917287a2b1a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935219f3a0abf33756648e8d3ee27119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcf6ba5a7b045d2206f62c8031e9c120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdccaf481f3d55b3ff49d7b0183ba2921.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb88406880a57675fec18f376cd5b922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3a8faa0066a56f5b157d6d034a8a23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd955ff0f7f2726786585a1ea1ff11824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84c5fad72aaadbd0c6b6659b38520a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5f20a36eff8dc8340f00d38e352e126.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74737049ed34fa76a9c19a78662f4127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82af1600fe39848277e2d9aec17e7a28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca557430b92a6e0dc209bf4ff2028929.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b70d6fa46a4055b5c8b7c92e394cd30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d05b421f2bef9bcdb6481cf0d1ce2731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31543a7d6a41f176fcc0ad4c38e6b2eb32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20119861fd23bfc8b8ccd39bd5a6233.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c989e704c9e9cdf81a5d7363fd13dd34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddb7b57ad6491825991ba21d970eda35.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea057143a5346b47e60e321c60b3f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292262af99d6080cf8df259b1c69d552.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fbe0a5e7c8efe3e8ed773598ca4123.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f812ab7c531fcc7ca9d7d35c0922b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90671590bf4bb2afab267809567785.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47d27aebed7dace5f135506dad8566.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6382863d9f056e1695e09cd1a737577.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c919bd2190d74c8367b9d2fea6d508.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a061a1b574a35f8ad137b97fa2ed9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6fc67f5e269ae3397e24ca6f4a7010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c8ecad15ce4000b692f7896baba011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f942b476062efbfa1f8234244c5ef12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95198ac9551295943189689475e6d513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2de197f0671e7d289b729dc23ed1714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e93ac469c41e7deb7a6264132f995115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6b05514a937ae6be13dac81df818616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a8c168b5905716b2a33b43b644e717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ecb219c4bf89b9ef889de6fe2ec918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951655897f476bb2dc1dd1371b1e3119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6769d451c86449133b66421278d4420.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f10c4b02f8477c93fe070b5eb205821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e24beeddcf087240ce944f4b204fe22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c78bb6a15750562de26016436e7823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31e3acd6c79b9bbe048fbc9236d4424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d474b24b04303146a7a2936beae238025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486ff12b7581cc0918ae4b4389a3fa26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dda642232bccf8a7c066c97a9e13a627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c80489613eff19eafce944b5df29d28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c40e38700d573dc71edfb99f3e38729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830a188c301bd55016f92cbe6d8f9430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1318bcd923b903c1d5dca5cc4f6fd31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eada17428487037c5f519cb8b05e432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1008695f0ea738421c446dfc157fa33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c642a624f745f344d71b34ff28f6234.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94064ac7a7de68bf06ea1aafc149df135.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>