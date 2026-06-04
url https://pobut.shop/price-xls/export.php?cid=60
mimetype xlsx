--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори великі ( 30-60 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:06</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор "Азалія" 46 см 798 деталей</t>
   </si>
   <si>
     <t>25-128</t>
   </si>
@@ -399,51 +399,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea057143a5346b47e60e321c60b3f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292262af99d6080cf8df259b1c69d552.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fbe0a5e7c8efe3e8ed773598ca4123.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f812ab7c531fcc7ca9d7d35c0922b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90671590bf4bb2afab267809567785.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47d27aebed7dace5f135506dad8566.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6382863d9f056e1695e09cd1a737577.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c919bd2190d74c8367b9d2fea6d508.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a061a1b574a35f8ad137b97fa2ed9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be6fc67f5e269ae3397e24ca6f4a7010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c8ecad15ce4000b692f7896baba011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f942b476062efbfa1f8234244c5ef12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95198ac9551295943189689475e6d513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2de197f0671e7d289b729dc23ed1714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e93ac469c41e7deb7a6264132f995115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6b05514a937ae6be13dac81df818616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a8c168b5905716b2a33b43b644e717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ecb219c4bf89b9ef889de6fe2ec918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951655897f476bb2dc1dd1371b1e3119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6769d451c86449133b66421278d4420.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f10c4b02f8477c93fe070b5eb205821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e24beeddcf087240ce944f4b204fe22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c78bb6a15750562de26016436e7823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31e3acd6c79b9bbe048fbc9236d4424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d474b24b04303146a7a2936beae238025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486ff12b7581cc0918ae4b4389a3fa26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dda642232bccf8a7c066c97a9e13a627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c80489613eff19eafce944b5df29d28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c40e38700d573dc71edfb99f3e38729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830a188c301bd55016f92cbe6d8f9430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1318bcd923b903c1d5dca5cc4f6fd31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eada17428487037c5f519cb8b05e432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1008695f0ea738421c446dfc157fa33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c642a624f745f344d71b34ff28f6234.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94064ac7a7de68bf06ea1aafc149df135.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f15745a6c4a824e1ceb95f0828b61.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe700998708756954195d6bc430882.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91882f93fe430ffb96c5248e152a5653.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1b8d310c8671aaf1e2086b5f4a7a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7922575368370d34ce07bc7a4c375.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdebde862845c1e94f41e00b03f95806.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee92d3566a283093f315106364fcf87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b889b9f3b8a883a74b391bf2cb828.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb31663cd178b1f0bf2d753f592c39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71cb6e12d5bde31b1472bddda2a34710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23845aa0f03dd829b2044e82b8d6111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6089e71ca35a32183952e5b23b9e93612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba124da87251e3a7a52d952b309a88613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a02ef0cc518cbaa34d90606b1d54314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b1b5943c90ff251611de0312181e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c183c37d3a66b962cf940c129f29316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b24bb78dae2d1cfeebc5fbc19bf617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183ba48f3e2888269999a375bbc3ea18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e127b9bb7e67e6b5d9de965b57b9f3a19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6985926308f6ca7dc3f4c0bef89c20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7bbe8bf775b6cdb5395a104438b8221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b2e8bf2a36005c37af138b05baaa22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2fae1577fb6d6514fb8cbe7799e2d23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3614b55c1faf3a98d8988c631895e524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617412be33c2f8dac3d27c0652780f5025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ac34c700e9232c37e3ab94f43ba2426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61370708f95005d7705eca13b845ec0b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a58af38808246453fa84819b03bb28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdac249bf407c459694b77f35031229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0213a99979679f42674c3af9f98730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff545ffc35dfbf1846757194dda11b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f14227027c50ac2c4fb869694978332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca348e8a9a7f49cd890abf34d78f733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada654f6a7d450620d2c0666681cf7134.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e450296352771e2d70de14103c48d935.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>