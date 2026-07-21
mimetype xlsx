--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори великі ( 30-60 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор "Азалія" 46 см 798 деталей</t>
   </si>
   <si>
     <t>25-128</t>
   </si>
@@ -399,51 +399,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f15745a6c4a824e1ceb95f0828b61.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe700998708756954195d6bc430882.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91882f93fe430ffb96c5248e152a5653.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec1b8d310c8671aaf1e2086b5f4a7a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7922575368370d34ce07bc7a4c375.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdebde862845c1e94f41e00b03f95806.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee92d3566a283093f315106364fcf87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b889b9f3b8a883a74b391bf2cb828.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb31663cd178b1f0bf2d753f592c39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71cb6e12d5bde31b1472bddda2a34710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f23845aa0f03dd829b2044e82b8d6111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6089e71ca35a32183952e5b23b9e93612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba124da87251e3a7a52d952b309a88613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a02ef0cc518cbaa34d90606b1d54314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9b1b5943c90ff251611de0312181e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c183c37d3a66b962cf940c129f29316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b24bb78dae2d1cfeebc5fbc19bf617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183ba48f3e2888269999a375bbc3ea18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e127b9bb7e67e6b5d9de965b57b9f3a19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6985926308f6ca7dc3f4c0bef89c20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7bbe8bf775b6cdb5395a104438b8221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b2e8bf2a36005c37af138b05baaa22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2fae1577fb6d6514fb8cbe7799e2d23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3614b55c1faf3a98d8988c631895e524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617412be33c2f8dac3d27c0652780f5025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ac34c700e9232c37e3ab94f43ba2426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61370708f95005d7705eca13b845ec0b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a58af38808246453fa84819b03bb28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdac249bf407c459694b77f35031229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0213a99979679f42674c3af9f98730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff545ffc35dfbf1846757194dda11b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f14227027c50ac2c4fb869694978332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca348e8a9a7f49cd890abf34d78f733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada654f6a7d450620d2c0666681cf7134.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e450296352771e2d70de14103c48d935.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945066f111f7169814c0c72741d37af51.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2335534182abc1e516e2575c22768a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e0ef6c92cce181bbd7f1ca707941e3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8052c77caad49eb7bfb30d6b39a574.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc40a644df72ab5e1dae01e9fe464d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2064f17e3d99d587dd638d34a4049c86.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c2132fed7a0f083bce2499a63c337.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0dd37cd79e5c692d661b6ed97fdae8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469557e03fdeb4d3fb9a9750c8f22e09.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f9c5418a55a03c37e1b38a59f66410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f792fe7ff0d80a6490921d3b2c37811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c22fa4059b8f397bfa76d45a3cbd012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9d580cdf64b8a761adc2fe28761ed13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afcdb6d2329a49d7e30a1859ba9adf14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf337bb0d15e111e337b56ba59dee515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749b64c5d56c488ba329dafa325783c16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8ff2f65b3b953b68b0d26e81d6fb17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6929c08bd3be4ca0e413c192057af418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4cff3d54e62a9dfdbfe5e972c51a19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551daf3caa4bf0763cfa4be156a13020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4dcb53a364573d0fb20f1cfa3c73821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b7784bfd7f40e84a1cd357fbf92c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1bd679e3050a84d6486bb6b275cf223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86724beb584475e84021b1bc397caec24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ed6b0368c2ef6aeee16064148df6c25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f3bc8dc4dfc19f3e34cd77648cc8e26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b18871449c896a31d5a9d1f85930127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c66f89758f62941b1021a2deacb7d128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb53e79d8ec05564e38ccac42c526729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2bdf89e94711895ba2358de9a29d930.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7d722efd69bcc7ae3231f4dd912e31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28bc5be42bb9be409e69a3c2b424032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1cd8c52a80c271c7d1aa064524e9733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ece19f31a301da11d32bc8de2056734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde78c858cb7c0c84588e74dc6dbc535.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>