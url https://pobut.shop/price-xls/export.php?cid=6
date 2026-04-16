--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,421 +14,361 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Карнавальні маски оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Маска пластикова Вамп</t>
-[...5 lines deleted...]
-    <t>0000001730</t>
+    <t>Маска з фільму Веном 24 см</t>
+  </si>
+  <si>
+    <t>23-1357</t>
+  </si>
+  <si>
+    <t>1000000013573</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>24,15</t>
+  </si>
+  <si>
+    <t>Маска карнавальна Безликий</t>
+  </si>
+  <si>
+    <t>23-994</t>
+  </si>
+  <si>
+    <t>1000000009941</t>
+  </si>
+  <si>
+    <t>12,56</t>
+  </si>
+  <si>
+    <t>Маска Привіт сусід</t>
+  </si>
+  <si>
+    <t>23-101</t>
+  </si>
+  <si>
+    <t>1000000001013</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1 шт..</t>
+  </si>
+  <si>
+    <t>22,70</t>
+  </si>
+  <si>
+    <t>Маска Капітан Америка</t>
+  </si>
+  <si>
+    <t>23-385</t>
+  </si>
+  <si>
+    <t>1000000003857</t>
+  </si>
+  <si>
+    <t>16,90</t>
+  </si>
+  <si>
+    <t>Маска Людина-мурашка Ant-Man сіра</t>
+  </si>
+  <si>
+    <t>23-5320</t>
+  </si>
+  <si>
+    <t>1000000053203</t>
+  </si>
+  <si>
+    <t>48,65</t>
+  </si>
+  <si>
+    <t>Маска Джокера червона</t>
+  </si>
+  <si>
+    <t>23-993</t>
+  </si>
+  <si>
+    <t>10000009934</t>
+  </si>
+  <si>
+    <t>26,08</t>
+  </si>
+  <si>
+    <t>Маска Джокер синій</t>
+  </si>
+  <si>
+    <t>100000009934</t>
+  </si>
+  <si>
+    <t>Маска з фільму Пила 21 см</t>
+  </si>
+  <si>
+    <t>23-1360</t>
+  </si>
+  <si>
+    <t>1000000013603</t>
+  </si>
+  <si>
+    <t>Маска Черепашки Ніндзя</t>
+  </si>
+  <si>
+    <t>23-1365</t>
+  </si>
+  <si>
+    <t>1000000013696</t>
+  </si>
+  <si>
+    <t>22,22</t>
+  </si>
+  <si>
+    <t>Маска пластикова Зефір</t>
+  </si>
+  <si>
+    <t>23-1369</t>
+  </si>
+  <si>
+    <t>000000009996</t>
+  </si>
+  <si>
+    <t>27,53</t>
+  </si>
+  <si>
+    <t>Маска Дарт Вейдера</t>
+  </si>
+  <si>
+    <t>23-345</t>
+  </si>
+  <si>
+    <t>1000000003451</t>
+  </si>
+  <si>
+    <t>20,77</t>
+  </si>
+  <si>
+    <t>Сяюча маска Залізної Людини Iron Man</t>
+  </si>
+  <si>
+    <t>23-104</t>
+  </si>
+  <si>
+    <t>1000000001044</t>
+  </si>
+  <si>
+    <t>83,08</t>
+  </si>
+  <si>
+    <t>Маска карнавальна Кіт з блискітками 17 см</t>
+  </si>
+  <si>
+    <t>23-1368</t>
+  </si>
+  <si>
+    <t>1000000013689</t>
+  </si>
+  <si>
+    <t>52,16</t>
+  </si>
+  <si>
+    <t>Маска Чорна Пантера Black Panther</t>
+  </si>
+  <si>
+    <t>23-116</t>
+  </si>
+  <si>
+    <t>1000000001167</t>
+  </si>
+  <si>
+    <t>29,95</t>
+  </si>
+  <si>
+    <t>Маска Мумія 26 см</t>
+  </si>
+  <si>
+    <t>23-1364</t>
+  </si>
+  <si>
+    <t>1000000013641</t>
+  </si>
+  <si>
+    <t>44,96</t>
+  </si>
+  <si>
+    <t>Маска Анонімусу кольорова</t>
+  </si>
+  <si>
+    <t>23-113</t>
+  </si>
+  <si>
+    <t>1000000001136</t>
+  </si>
+  <si>
+    <t>Маска Гая Фокса чорна</t>
+  </si>
+  <si>
+    <t>23-108</t>
+  </si>
+  <si>
+    <t>1000000001082</t>
+  </si>
+  <si>
+    <t>15,94</t>
+  </si>
+  <si>
+    <t>Маска Гая Фокса</t>
+  </si>
+  <si>
+    <t>23-109</t>
+  </si>
+  <si>
+    <t>1000000001099</t>
+  </si>
+  <si>
+    <t>Маска Людини павука</t>
+  </si>
+  <si>
+    <t>23-111</t>
+  </si>
+  <si>
+    <t>1000000001112</t>
+  </si>
+  <si>
+    <t>Щит на гумці Залізна Людина 26 см</t>
+  </si>
+  <si>
+    <t>23-1359</t>
+  </si>
+  <si>
+    <t>000013597</t>
+  </si>
+  <si>
+    <t>60,84</t>
+  </si>
+  <si>
+    <t>Щит на гумці Бетмен 26 см</t>
+  </si>
+  <si>
+    <t>0000013597</t>
+  </si>
+  <si>
+    <t>Щит на резинці Халк 26 см</t>
+  </si>
+  <si>
+    <t>00000013597</t>
+  </si>
+  <si>
+    <t>Маска безликого бога Каонасі 24 см</t>
+  </si>
+  <si>
+    <t>23-1292</t>
+  </si>
+  <si>
+    <t>1000000012927</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 2 шт..</t>
+  </si>
+  <si>
+    <t>82,00</t>
+  </si>
+  <si>
+    <t>Маска Танець 24 см</t>
+  </si>
+  <si>
+    <t>23-1358</t>
+  </si>
+  <si>
+    <t>1000000013580</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 3 шт..</t>
   </si>
   <si>
-    <t>57,96</t>
-[...313 lines deleted...]
-  <si>
     <t>87,98</t>
   </si>
   <si>
     <t>Пластикова маска з аніме Naruto 25 см</t>
   </si>
   <si>
     <t>23-1294</t>
   </si>
   <si>
     <t>1000000012941</t>
   </si>
   <si>
     <t>74,98</t>
   </si>
   <si>
     <t>Пластикова маска Містер Снайпер 20 см</t>
   </si>
   <si>
     <t>23-1295</t>
   </si>
   <si>
     <t>1000000012958</t>
   </si>
   <si>
     <t>89,53</t>
@@ -455,65 +395,50 @@
     <t>Маска для розмальовки з пап'є-маше Собачка 19 см</t>
   </si>
   <si>
     <t>23-1664</t>
   </si>
   <si>
     <t>1000000016642</t>
   </si>
   <si>
     <t>Маска для розмальовки з пап'є-маше Тигр 23 см</t>
   </si>
   <si>
     <t>23-1666</t>
   </si>
   <si>
     <t>1000000016666</t>
   </si>
   <si>
     <t>Маска пластикова Трансформер 23 см</t>
   </si>
   <si>
     <t>23-1673</t>
   </si>
   <si>
     <t>1000000016734</t>
-  </si>
-[...13 lines deleted...]
-    <t>102,40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -579,51 +504,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee4a68ba4b92a8fd5fd686101b66a31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88094569535067700ccc8c879406d27c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f7ad5c93ebdbd2ddee076f0128463.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94829f420ae28851b9eeea49e7a4979e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32f441a27d20baf1c8cf34b2c1bcff5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93f70f246d9fd4ced9ac23fef2b1c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586e780141182d562a9f79a98c66677.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca2f3722aca11a32493d53711044ae8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c1f139cbbfc4fbb02c36323bbb2d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562d64fd3e23908d2596726bc92f8b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d7dfdb29c837379b4195cdd9433c11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551afd06f2cb11cf156383f348e2ee5b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c685cb7f9c6088be139774df1f77413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff1a9230b8366cc21d0a533b1be2314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0ddb7e72e5d470935aa1b46c0e6b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8164b89f891aabf05b2cf69a583769516.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470da9650f69ea8a275ba6869eab51a17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7487138aded168a77deb37a37443118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9286c56596d275fcd8b3c9534c2054819.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea910ca4b18de55079ec2168f47aa9f20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f569ec8fa833c083520b69cc0d6021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d20c1ea68c3e63a123ef88a1f954d22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd534a07e5fb2b45d04a6253391ecc23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38dfc9e7a129bcbdfd3f9f01078eff24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe2ea36546e192022a61ae068d85d25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9ec126c6132e6501faf13115eac5d26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c13dbe9853560638a4ce8bc8e0eea827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f212e9ed3280d238509e846aa6b16b428.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371669ecad5a3c8739b7b7e5d9d4ab29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4ba9ccfa291e15b6e9ec237f531f30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfebe92359db9a6d35cfc3545b06bbe31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668be6c0641e993c22935bc939415d332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f59af041037ee4383ddbe35f47b1f33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b294b4ab0ba100ecb625cbcc15dc234.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab6922ba7b8bfdbb0c774135477ac35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769daef9f754ab17fe6ef06308cbed136.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d150c0b0ae9153eee9c5eed00053737.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfa822c56840866b87a87d7c30d1f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e795b90115b2efca011cf13cb8e62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091507a34661332131b428d0eef84023.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c08cf69cbc405bc76820ee993bcb54.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c51c3a8565aa6bbbf85b720e764e965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971ea131941dc84d5e2f0efad78f8c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa2be9b1d2b44cf3861cd7cb77cfa7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9cef3ecce8f215e3de587847f473d8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e05caf60cfaf948e2fbab5c22291d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebaad83b9f0e85235b84d66403970c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbf9706f4aa72737e3fce8445559511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba808ff4f58fe47bbf3ec2db0469012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe49898b34537fbe479578437b7135213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02a43f7c15d06aa4cdeed16bd20b214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a0cbb5e97d565b2fb80c9893bada815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e8b91258cefdd65f230b43e453e716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e99ad585112a8f970a804a3993baa117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd8e5e216a7851332c77ff32fadbb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa542ece8ffb9456aca39c43e3ed019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837191c0b510f1d6423b37232a7bfb820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300f90673aee4d61d856a2c4ba457c21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963f69b3e73212e405d37d64ce05e222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926a44da6361abd2327d8942d553bb23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6afa62733dcb8834b15797479eb4124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b44a787b3bb5a93fb8f246571072025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c2596561adb3fc9d77f83fed41d926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf6fea2611d030dfec4ebdcdd253827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc0f22179f3c7a5574e3107ff960e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d2bcec963346247a7e6848405dfb29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a853ada0c6ea2a94dbb65e8271c530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a288d81544d0aac5643a48a3a7b9031.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1501,230 +1426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1991,51 +1736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/6/karnaval-ni-maski-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2139,684 +1884,576 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" s="4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
         <v>51</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
         <v>55</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
         <v>58</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>59</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>63</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>67</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>71</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>75</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" t="s">
         <v>82</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>32</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="F29" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="F30" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" t="s">
+        <v>105</v>
+      </c>
+      <c r="D31" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="F32" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D33" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="F33" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>115</v>
       </c>
       <c r="C34" t="s">
         <v>116</v>
       </c>
       <c r="D34" t="s">
         <v>117</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="F34" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" t="s">
         <v>120</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="4" t="s">
-        <v>17</v>
+        <v>102</v>
       </c>
       <c r="F35" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="F36" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C37" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>131</v>
-[...107 lines deleted...]
-        <v>151</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 