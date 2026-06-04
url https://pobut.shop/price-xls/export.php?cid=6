--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,431 +14,605 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Карнавальні маски оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Карнавальна маска зі світловим ефектом Віднем 24 см</t>
+  </si>
+  <si>
+    <t>23-5939</t>
+  </si>
+  <si>
+    <t>1000000059397</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>108,05</t>
+  </si>
+  <si>
+    <t>Маска дитяча Labubu 26 см</t>
+  </si>
+  <si>
+    <t>23-5933</t>
+  </si>
+  <si>
+    <t>8712345593353</t>
+  </si>
+  <si>
+    <t>36,40</t>
+  </si>
+  <si>
+    <t>Маска дитяча Собачка 22 см</t>
+  </si>
+  <si>
+    <t>23-5934</t>
+  </si>
+  <si>
+    <t>8712345593421</t>
+  </si>
+  <si>
+    <t>29,10</t>
+  </si>
+  <si>
+    <t>Маска Джокер</t>
+  </si>
+  <si>
+    <t>23-993</t>
+  </si>
+  <si>
+    <t>1000000009934</t>
+  </si>
+  <si>
+    <t>28,05</t>
+  </si>
+  <si>
+    <t>Маска Джокера лимонна</t>
+  </si>
+  <si>
+    <t>1000009934</t>
+  </si>
+  <si>
+    <t>Карнавальна маска Міньйон 20 см</t>
+  </si>
+  <si>
+    <t>23-5935</t>
+  </si>
+  <si>
+    <t>1000000059359</t>
+  </si>
+  <si>
+    <t>23,40</t>
+  </si>
+  <si>
+    <t>Маска дитяча Міньйон 16 см</t>
+  </si>
+  <si>
+    <t>23-5937</t>
+  </si>
+  <si>
+    <t>1000000059373</t>
+  </si>
+  <si>
+    <t>31,70</t>
+  </si>
+  <si>
+    <t>Маска дитяча Залізний Патріот 21 см</t>
+  </si>
+  <si>
+    <t>23-5936</t>
+  </si>
+  <si>
+    <t>1000000059366</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 1 шт..</t>
+  </si>
+  <si>
+    <t>37,40</t>
+  </si>
+  <si>
+    <t>Маска карнавальна Безликий</t>
+  </si>
+  <si>
+    <t>23-994</t>
+  </si>
+  <si>
+    <t>1000000009941</t>
+  </si>
+  <si>
+    <t>12,56</t>
+  </si>
+  <si>
+    <t>Маска Привіт сусід</t>
+  </si>
+  <si>
+    <t>23-101</t>
+  </si>
+  <si>
+    <t>1000000001013</t>
+  </si>
+  <si>
+    <t>22,70</t>
+  </si>
+  <si>
+    <t>Маска Капітан Америка</t>
+  </si>
+  <si>
+    <t>23-385</t>
+  </si>
+  <si>
+    <t>1000000003857</t>
+  </si>
+  <si>
+    <t>16,90</t>
+  </si>
+  <si>
+    <t>Маска Людина-мурашка Ant-Man сіра</t>
+  </si>
+  <si>
+    <t>23-5320</t>
+  </si>
+  <si>
+    <t>1000000053203</t>
+  </si>
+  <si>
+    <t>48,65</t>
+  </si>
+  <si>
+    <t>Маска з фільму Пила 21 см</t>
+  </si>
+  <si>
+    <t>23-1360</t>
+  </si>
+  <si>
+    <t>1000000013603</t>
+  </si>
+  <si>
+    <t>Маска Черепашки Ніндзя</t>
+  </si>
+  <si>
+    <t>23-1365</t>
+  </si>
+  <si>
+    <t>1000000013696</t>
+  </si>
+  <si>
+    <t>22,22</t>
+  </si>
+  <si>
+    <t>Маска пластикова Зефір</t>
+  </si>
+  <si>
+    <t>23-1369</t>
+  </si>
+  <si>
+    <t>000000009996</t>
+  </si>
+  <si>
+    <t>27,53</t>
+  </si>
+  <si>
+    <t>Маска Дарт Вейдера</t>
+  </si>
+  <si>
+    <t>23-345</t>
+  </si>
+  <si>
+    <t>1000000003451</t>
+  </si>
+  <si>
+    <t>20,77</t>
+  </si>
+  <si>
+    <t>Маска карнавальна Кіт з блискітками 17 см</t>
+  </si>
+  <si>
+    <t>23-1368</t>
+  </si>
+  <si>
+    <t>1000000013689</t>
+  </si>
+  <si>
+    <t>52,16</t>
+  </si>
+  <si>
+    <t>Маска Мумія 26 см</t>
+  </si>
+  <si>
+    <t>23-1364</t>
+  </si>
+  <si>
+    <t>1000000013641</t>
+  </si>
+  <si>
+    <t>44,96</t>
+  </si>
+  <si>
+    <t>Маска Анонімусу кольорова</t>
+  </si>
+  <si>
+    <t>23-113</t>
+  </si>
+  <si>
+    <t>1000000001136</t>
+  </si>
+  <si>
+    <t>Маска Гая Фокса чорна</t>
+  </si>
+  <si>
+    <t>23-108</t>
+  </si>
+  <si>
+    <t>1000000001082</t>
+  </si>
+  <si>
+    <t>15,94</t>
+  </si>
+  <si>
+    <t>Маска Гая Фокса</t>
+  </si>
+  <si>
+    <t>23-109</t>
+  </si>
+  <si>
+    <t>1000000001099</t>
+  </si>
+  <si>
+    <t>Маска Людини павука</t>
+  </si>
+  <si>
+    <t>23-111</t>
+  </si>
+  <si>
+    <t>1000000001112</t>
+  </si>
+  <si>
+    <t>Щит на гумці Залізна Людина 26 см</t>
+  </si>
+  <si>
+    <t>23-1359</t>
+  </si>
+  <si>
+    <t>000013597</t>
+  </si>
+  <si>
+    <t>60,84</t>
+  </si>
+  <si>
+    <t>Щит на гумці Бетмен 26 см</t>
+  </si>
+  <si>
+    <t>0000013597</t>
+  </si>
+  <si>
+    <t>Щит на резинці Халк 26 см</t>
+  </si>
+  <si>
+    <t>00000013597</t>
+  </si>
+  <si>
+    <t>Маска безликого бога Каонасі 24 см</t>
+  </si>
+  <si>
+    <t>23-1292</t>
+  </si>
+  <si>
+    <t>1000000012927</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 2 шт..</t>
+  </si>
+  <si>
+    <t>82,00</t>
+  </si>
+  <si>
+    <t>Маска Танець 24 см</t>
+  </si>
+  <si>
+    <t>23-1358</t>
+  </si>
+  <si>
+    <t>1000000013580</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 3 шт..</t>
+  </si>
+  <si>
+    <t>87,98</t>
+  </si>
+  <si>
+    <t>Пластикова маска з аніме Naruto 25 см</t>
+  </si>
+  <si>
+    <t>23-1294</t>
+  </si>
+  <si>
+    <t>1000000012941</t>
+  </si>
+  <si>
+    <t>74,98</t>
+  </si>
+  <si>
+    <t>Пластикова маска Містер Снайпер 20 см</t>
+  </si>
+  <si>
+    <t>23-1295</t>
+  </si>
+  <si>
+    <t>1000000012958</t>
+  </si>
+  <si>
+    <t>89,53</t>
+  </si>
+  <si>
+    <t>Маска для розмальовки з пап'є-маше Лиса 18 см</t>
+  </si>
+  <si>
+    <t>23-1670</t>
+  </si>
+  <si>
+    <t>1000000016703</t>
+  </si>
+  <si>
+    <t>Маска для розмальовки з пап'є-маше Скай 19 см</t>
+  </si>
+  <si>
+    <t>23-1665</t>
+  </si>
+  <si>
+    <t>1000000016659</t>
+  </si>
+  <si>
+    <t>Маска для розмальовки з пап'є-маше Собачка 19 см</t>
+  </si>
+  <si>
+    <t>23-1664</t>
+  </si>
+  <si>
+    <t>1000000016642</t>
+  </si>
+  <si>
+    <t>Маска для розмальовки з пап'є-маше Тигр 23 см</t>
+  </si>
+  <si>
+    <t>23-1666</t>
+  </si>
+  <si>
+    <t>1000000016666</t>
+  </si>
+  <si>
+    <t>Маска пластикова Трансформер 23 см</t>
+  </si>
+  <si>
+    <t>23-1673</t>
+  </si>
+  <si>
+    <t>1000000016734</t>
+  </si>
+  <si>
+    <t>26,08</t>
+  </si>
+  <si>
+    <t>Маска Джокер синій</t>
+  </si>
+  <si>
+    <t>100000009934</t>
+  </si>
+  <si>
+    <t>Маска Джокер зелений</t>
+  </si>
+  <si>
+    <t>Сяюча маска Людина Павука Spiderman</t>
+  </si>
+  <si>
+    <t>23-103</t>
+  </si>
+  <si>
+    <t>1000000001037</t>
+  </si>
+  <si>
+    <t>94,03</t>
+  </si>
+  <si>
+    <t>Маска Джокера червона</t>
+  </si>
+  <si>
+    <t>10000009934</t>
+  </si>
+  <si>
+    <t>Маска Анонімусу Anonymous золото, срібло</t>
+  </si>
+  <si>
+    <t>23-114</t>
+  </si>
+  <si>
+    <t>1000000001143</t>
+  </si>
+  <si>
+    <t>31,69</t>
+  </si>
+  <si>
+    <t>Маски пластикові Собачки</t>
+  </si>
+  <si>
+    <t>23-1135</t>
+  </si>
+  <si>
+    <t>1000000011357</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4 шт..</t>
+  </si>
+  <si>
+    <t>110,14</t>
+  </si>
+  <si>
     <t>Маска з фільму Веном 24 см</t>
   </si>
   <si>
     <t>23-1357</t>
   </si>
   <si>
     <t>1000000013573</t>
   </si>
   <si>
-    <t>шт.</t>
-[...140 lines deleted...]
-    <t>52,16</t>
+    <t>25,98</t>
+  </si>
+  <si>
+    <t>Маска Людина Павук чорний</t>
+  </si>
+  <si>
+    <t>23-119</t>
+  </si>
+  <si>
+    <t>1000000001198</t>
+  </si>
+  <si>
+    <t>18,70</t>
+  </si>
+  <si>
+    <t>Маска карнавальна пластик Бетмена</t>
+  </si>
+  <si>
+    <t>23-112</t>
+  </si>
+  <si>
+    <t>1000000001129</t>
+  </si>
+  <si>
+    <t>13,00</t>
+  </si>
+  <si>
+    <t>Маска Момо</t>
+  </si>
+  <si>
+    <t>23-432</t>
+  </si>
+  <si>
+    <t>1000000004328</t>
+  </si>
+  <si>
+    <t>39,50</t>
+  </si>
+  <si>
+    <t>Маска Штурмовик із зоряних воїнів 25 см</t>
+  </si>
+  <si>
+    <t>23-1671</t>
+  </si>
+  <si>
+    <t>1000000016710</t>
+  </si>
+  <si>
+    <t>29,09</t>
+  </si>
+  <si>
+    <t>Маска Залізної людини</t>
+  </si>
+  <si>
+    <t>23-120</t>
+  </si>
+  <si>
+    <t>1000000001204</t>
   </si>
   <si>
     <t>Маска Чорна Пантера Black Panther</t>
   </si>
   <si>
     <t>23-116</t>
   </si>
   <si>
     <t>1000000001167</t>
   </si>
   <si>
-    <t>29,95</t>
-[...173 lines deleted...]
-    <t>1000000016734</t>
+    <t>32,22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -504,51 +678,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfa822c56840866b87a87d7c30d1f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e795b90115b2efca011cf13cb8e62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091507a34661332131b428d0eef84023.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c08cf69cbc405bc76820ee993bcb54.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c51c3a8565aa6bbbf85b720e764e965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971ea131941dc84d5e2f0efad78f8c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffa2be9b1d2b44cf3861cd7cb77cfa7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9cef3ecce8f215e3de587847f473d8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e05caf60cfaf948e2fbab5c22291d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebaad83b9f0e85235b84d66403970c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbf9706f4aa72737e3fce8445559511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba808ff4f58fe47bbf3ec2db0469012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe49898b34537fbe479578437b7135213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c02a43f7c15d06aa4cdeed16bd20b214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a0cbb5e97d565b2fb80c9893bada815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3e8b91258cefdd65f230b43e453e716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e99ad585112a8f970a804a3993baa117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd8e5e216a7851332c77ff32fadbb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fa542ece8ffb9456aca39c43e3ed019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837191c0b510f1d6423b37232a7bfb820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300f90673aee4d61d856a2c4ba457c21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963f69b3e73212e405d37d64ce05e222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926a44da6361abd2327d8942d553bb23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6afa62733dcb8834b15797479eb4124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b44a787b3bb5a93fb8f246571072025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c2596561adb3fc9d77f83fed41d926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf6fea2611d030dfec4ebdcdd253827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc0f22179f3c7a5574e3107ff960e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d2bcec963346247a7e6848405dfb29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a853ada0c6ea2a94dbb65e8271c530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a288d81544d0aac5643a48a3a7b9031.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d99e49c5b24f812c17aff85b43211.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e205d7c5727f2b1d268a9e7425f9f12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2baf1679137406a7669559e463a71d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaba0de341a5cef4e900a40a7f25fa4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8fa6c61cdc872f86c7f47bf04bb55.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235407d8b55a1298608418c44b9968146.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456d9fc41926bfc5e26593053d5a7e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1502027b3aff8475912781754c388.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee14495246907de6d1f079cb7efda79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5271ed5c5b2b714435e3e696273f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d37f752f93404d1ac095274d79a1811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8804c54f908401c7395eea04a288512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b86ecc68dc9b11dbe6a2583b3344b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4014f7f9b3ab1c1e92d8fa732222df14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad5abdfa645a3bb601fdf8f1009a615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7581c8dfe153b1f3771ddd7e227a94c16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f1f796e7a68822b471da4c669b8717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84953413af37d05ceeb5d019503d718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01517b6b9b1629895a875b9a4e7e07ef19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488678620a7bd9764204b912200a5b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afee79c5c72b975fe3bedf033d81cf21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d58a3440f5d631f8231cd66959c6722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694320507594078afe7eb8d8d23386723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcdf2f8d08bdfc9466e24b855224c24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e5d88fcdbab35258e4c4a6a6c04325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e46a940fa29db12f12773bc7461d426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c8c911945c1fc2cacedcbe0c06ab627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f74008580cbe38ada22e711fbeccf728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb15738eb2308373c56e7388db621f29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501edf824c18c01ac370e0a7ddb8debd30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa770e5337de093384fba4c706010331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f8dbe9a4ae4a360e0afbcb7f2c4aa32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777453c21cdca1701c58056080fe76c33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a90a1a401f4f05727815404a4a096334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a9f38d0f0f6a17aecbea01e5caa935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651481c1308b8652e220f7038c9e0c7c36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8cf384f6a903ab40567020c6108537.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5c23533a99d4034dafd5c784176138.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41581d8043e860cbeb0632f04d48c39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7cdefc4767e4f7e9ec3db63047b740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c80d4874c733f3f275375f528f2d5a41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc127bd06c2a2acc3ce9f99441a77042.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596729c0f0c4be393b744e7ff5c5bcb43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc84556349d164e29c9b6ddceb6dfc44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa5e0d1112fcdb7b0fab918eb894645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21506def4cba1e08f4d2dbc2003db346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6701d3974e4164982baec32868bfffc47.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1426,50 +1600,530 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1736,51 +2390,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/6/karnaval-ni-maski-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1902,558 +2556,846 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>43</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="E14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
         <v>99</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>104</v>
       </c>
       <c r="C31" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" t="s">
         <v>105</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="4" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" t="s">
         <v>108</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
         <v>112</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>113</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="E33" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D34" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F34" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="F35" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D36" t="s">
+        <v>126</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E37" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="71">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" t="s">
+        <v>131</v>
+      </c>
+      <c r="D38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" customHeight="1" ht="71">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F39" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" customHeight="1" ht="71">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" t="s">
+        <v>137</v>
+      </c>
+      <c r="D40" t="s">
+        <v>138</v>
+      </c>
+      <c r="E40" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F37" t="s">
-        <v>39</v>
+      <c r="F40" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" customHeight="1" ht="71">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>140</v>
+      </c>
+      <c r="C41" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" t="s">
+        <v>141</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" customHeight="1" ht="71">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" t="s">
+        <v>28</v>
+      </c>
+      <c r="D42" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" customHeight="1" ht="71">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>143</v>
+      </c>
+      <c r="C43" t="s">
+        <v>144</v>
+      </c>
+      <c r="D43" t="s">
+        <v>145</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" customHeight="1" ht="71">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>147</v>
+      </c>
+      <c r="C44" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" t="s">
+        <v>148</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" customHeight="1" ht="71">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>149</v>
+      </c>
+      <c r="C45" t="s">
+        <v>150</v>
+      </c>
+      <c r="D45" t="s">
+        <v>151</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" customHeight="1" ht="71">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>153</v>
+      </c>
+      <c r="C46" t="s">
+        <v>154</v>
+      </c>
+      <c r="D46" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F46" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" customHeight="1" ht="71">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>158</v>
+      </c>
+      <c r="C47" t="s">
+        <v>159</v>
+      </c>
+      <c r="D47" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" customHeight="1" ht="71">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>162</v>
+      </c>
+      <c r="C48" t="s">
+        <v>163</v>
+      </c>
+      <c r="D48" t="s">
+        <v>164</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" customHeight="1" ht="71">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" t="s">
+        <v>167</v>
+      </c>
+      <c r="D49" t="s">
+        <v>168</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" customHeight="1" ht="71">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>170</v>
+      </c>
+      <c r="C50" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" customHeight="1" ht="71">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F51" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" customHeight="1" ht="71">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>178</v>
+      </c>
+      <c r="C52" t="s">
+        <v>179</v>
+      </c>
+      <c r="D52" t="s">
+        <v>180</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" customHeight="1" ht="71">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>181</v>
+      </c>
+      <c r="C53" t="s">
+        <v>182</v>
+      </c>
+      <c r="D53" t="s">
+        <v>183</v>
+      </c>
+      <c r="E53" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 