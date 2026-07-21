--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Карнавальні маски оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Карнавальна маска зі світловим ефектом Віднем 24 см</t>
   </si>
   <si>
     <t>23-5939</t>
   </si>
@@ -154,62 +154,50 @@
   <si>
     <t>23-5937</t>
   </si>
   <si>
     <t>1000000059373</t>
   </si>
   <si>
     <t>31,70</t>
   </si>
   <si>
     <t>Маска дитяча Залізний Патріот 21 см</t>
   </si>
   <si>
     <t>23-5936</t>
   </si>
   <si>
     <t>1000000059366</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1 шт..</t>
   </si>
   <si>
     <t>37,40</t>
   </si>
   <si>
-    <t>Маска карнавальна Безликий</t>
-[...10 lines deleted...]
-  <si>
     <t>Маска Привіт сусід</t>
   </si>
   <si>
     <t>23-101</t>
   </si>
   <si>
     <t>1000000001013</t>
   </si>
   <si>
     <t>22,70</t>
   </si>
   <si>
     <t>Маска Капітан Америка</t>
   </si>
   <si>
     <t>23-385</t>
   </si>
   <si>
     <t>1000000003857</t>
   </si>
   <si>
     <t>16,90</t>
   </si>
   <si>
     <t>Маска Людина-мурашка Ant-Man сіра</t>
@@ -436,183 +424,168 @@
   <si>
     <t>1000000016642</t>
   </si>
   <si>
     <t>Маска для розмальовки з пап'є-маше Тигр 23 см</t>
   </si>
   <si>
     <t>23-1666</t>
   </si>
   <si>
     <t>1000000016666</t>
   </si>
   <si>
     <t>Маска пластикова Трансформер 23 см</t>
   </si>
   <si>
     <t>23-1673</t>
   </si>
   <si>
     <t>1000000016734</t>
   </si>
   <si>
     <t>26,08</t>
   </si>
   <si>
+    <t>Маска Людина Павук чорний</t>
+  </si>
+  <si>
+    <t>23-119</t>
+  </si>
+  <si>
+    <t>1000000001198</t>
+  </si>
+  <si>
+    <t>18,70</t>
+  </si>
+  <si>
+    <t>Маска Момо</t>
+  </si>
+  <si>
+    <t>23-432</t>
+  </si>
+  <si>
+    <t>1000000004328</t>
+  </si>
+  <si>
+    <t>39,50</t>
+  </si>
+  <si>
+    <t>Маска з фільму Веном 24 см</t>
+  </si>
+  <si>
+    <t>23-1357</t>
+  </si>
+  <si>
+    <t>1000000013573</t>
+  </si>
+  <si>
+    <t>25,98</t>
+  </si>
+  <si>
+    <t>Маска карнавальна пластик Бетмена</t>
+  </si>
+  <si>
+    <t>23-112</t>
+  </si>
+  <si>
+    <t>1000000001129</t>
+  </si>
+  <si>
+    <t>13,00</t>
+  </si>
+  <si>
+    <t>Маска Штурмовик із зоряних воїнів 25 см</t>
+  </si>
+  <si>
+    <t>23-1671</t>
+  </si>
+  <si>
+    <t>1000000016710</t>
+  </si>
+  <si>
+    <t>29,09</t>
+  </si>
+  <si>
+    <t>Маска Залізної людини</t>
+  </si>
+  <si>
+    <t>23-120</t>
+  </si>
+  <si>
+    <t>1000000001204</t>
+  </si>
+  <si>
+    <t>Маска Чорна Пантера Black Panther</t>
+  </si>
+  <si>
+    <t>23-116</t>
+  </si>
+  <si>
+    <t>1000000001167</t>
+  </si>
+  <si>
+    <t>32,22</t>
+  </si>
+  <si>
     <t>Маска Джокер синій</t>
   </si>
   <si>
     <t>100000009934</t>
   </si>
   <si>
     <t>Маска Джокер зелений</t>
   </si>
   <si>
     <t>Сяюча маска Людина Павука Spiderman</t>
   </si>
   <si>
     <t>23-103</t>
   </si>
   <si>
     <t>1000000001037</t>
   </si>
   <si>
     <t>94,03</t>
   </si>
   <si>
     <t>Маска Джокера червона</t>
   </si>
   <si>
     <t>10000009934</t>
   </si>
   <si>
     <t>Маска Анонімусу Anonymous золото, срібло</t>
   </si>
   <si>
     <t>23-114</t>
   </si>
   <si>
     <t>1000000001143</t>
   </si>
   <si>
     <t>31,69</t>
-  </si>
-[...94 lines deleted...]
-    <t>32,22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -678,51 +651,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41d99e49c5b24f812c17aff85b43211.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e205d7c5727f2b1d268a9e7425f9f12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2baf1679137406a7669559e463a71d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaba0de341a5cef4e900a40a7f25fa4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8fa6c61cdc872f86c7f47bf04bb55.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235407d8b55a1298608418c44b9968146.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce456d9fc41926bfc5e26593053d5a7e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f1502027b3aff8475912781754c388.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee14495246907de6d1f079cb7efda79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5271ed5c5b2b714435e3e696273f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d37f752f93404d1ac095274d79a1811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8804c54f908401c7395eea04a288512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b86ecc68dc9b11dbe6a2583b3344b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4014f7f9b3ab1c1e92d8fa732222df14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad5abdfa645a3bb601fdf8f1009a615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7581c8dfe153b1f3771ddd7e227a94c16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f1f796e7a68822b471da4c669b8717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce84953413af37d05ceeb5d019503d718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01517b6b9b1629895a875b9a4e7e07ef19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed488678620a7bd9764204b912200a5b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afee79c5c72b975fe3bedf033d81cf21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d58a3440f5d631f8231cd66959c6722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694320507594078afe7eb8d8d23386723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dcdf2f8d08bdfc9466e24b855224c24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e5d88fcdbab35258e4c4a6a6c04325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e46a940fa29db12f12773bc7461d426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c8c911945c1fc2cacedcbe0c06ab627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f74008580cbe38ada22e711fbeccf728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb15738eb2308373c56e7388db621f29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501edf824c18c01ac370e0a7ddb8debd30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa770e5337de093384fba4c706010331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f8dbe9a4ae4a360e0afbcb7f2c4aa32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777453c21cdca1701c58056080fe76c33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a90a1a401f4f05727815404a4a096334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a9f38d0f0f6a17aecbea01e5caa935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651481c1308b8652e220f7038c9e0c7c36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8cf384f6a903ab40567020c6108537.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5c23533a99d4034dafd5c784176138.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41581d8043e860cbeb0632f04d48c39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7cdefc4767e4f7e9ec3db63047b740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c80d4874c733f3f275375f528f2d5a41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc127bd06c2a2acc3ce9f99441a77042.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596729c0f0c4be393b744e7ff5c5bcb43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc84556349d164e29c9b6ddceb6dfc44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa5e0d1112fcdb7b0fab918eb894645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21506def4cba1e08f4d2dbc2003db346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6701d3974e4164982baec32868bfffc47.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf74c0930af0c5045b7cf17523664d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb5907c3b305b4250ad7deecd68082.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad39c3558894bf5eb1e9dc109e19403.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f24dec422b40a783e40e70a3c4b8564.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aa9bacacad144bec0c2f5b5aed6755.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f81f0df26a463fc5857972ce4d1eb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fdb854c5af91aca7cc7f96808f3897.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c84b6c67efdd6e145076ee473c9378.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f48abb4cbafae743000c3522ca4d39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c009081f41626ff0f742c1eb9971a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d8ab445b4e22bafed8cb15c63e6111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d1e9df22e8fc0ba478078c122a4612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e84b854781ffb190460e8d27e42c013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72f97154672b5bdf53ac44af61c4d14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf77f0706678e8f857d02ee3eb2e3dd15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74e8b24b287e7e776c1840d1c5e0616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fb626c104ffed03d3539939de51f117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339801b6782f8d6a4325ca36fa0572e418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e698d9b52327784259aa289e7a54c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621480bce40606494e050b17250fa8e20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754410565ae5d28490552e553c79377c21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816872d89280755c93c4dc83a1286ee22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee58c4d9284ec6691b44a21dabe97623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd32dd0699ed8b6e32ef8465b4c71c524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520354676bb1033e839ded2f324685825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0dc39750c708a606ffea8992b282526.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666168ab30e97bc4b39f09ef7d67fd9127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f8dcc48b27ce56b4e493b1253340528.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77909bd10782810094954314bb88ff029.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad12c1cb862a243209196f8b4334d030.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b008e1164442202bde89b7b4660fcd231.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5f1a47653e3ccc84cc7979aa868c532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177d082aaa36f1f82e2ad43a7b042e33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b6f50d8ce10b2463b64c5b52de18334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e53f0e1039e940f7335b6cf0e7e92a35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc799259bb7cc68c405e70e78c6ca36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c99e8c3e20cd692a77efb7967d1c37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad52ba359397389cddfdeca598b774b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f44d5510a7b0f7283419568fbc537a39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e616ee2421c5b9e98f225f6e39365040.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba49bb97067867ece23886debc2b3141.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2cf959abef486c0d5e65fdd82f33542.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174afb94c6f0e80f2f36f34d72b8d0a43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6682d539a1f19e1643096bd47a015744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a737a51c1df3ccfccf4d5eb6e0f2ac45.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2020,110 +1993,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2390,51 +2303,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/6/karnaval-ni-maski-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2664,126 +2577,126 @@
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>69</v>
       </c>
@@ -2808,594 +2721,558 @@
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
         <v>85</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
         <v>92</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
         <v>95</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>57</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" t="s">
         <v>104</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="E31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F33" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>116</v>
       </c>
       <c r="C34" t="s">
         <v>117</v>
       </c>
       <c r="D34" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F34" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" t="s">
         <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F35" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>125</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F36" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" t="s">
         <v>127</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>128</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F37" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
+        <v>129</v>
+      </c>
+      <c r="C38" t="s">
         <v>130</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>131</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="4" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F38" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>132</v>
+      </c>
+      <c r="C39" t="s">
         <v>133</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>134</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>136</v>
       </c>
       <c r="C40" t="s">
         <v>137</v>
       </c>
       <c r="D40" t="s">
         <v>138</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>140</v>
       </c>
       <c r="C41" t="s">
-        <v>28</v>
+        <v>141</v>
       </c>
       <c r="D41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C42" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="D42" t="s">
-        <v>29</v>
+        <v>146</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D45" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C46" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C47" t="s">
-        <v>159</v>
+        <v>28</v>
       </c>
       <c r="D47" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>161</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>28</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>29</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" t="s">
         <v>167</v>
       </c>
       <c r="D49" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>170</v>
       </c>
       <c r="C50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>173</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" t="s">
         <v>174</v>
       </c>
-      <c r="C51" t="s">
+      <c r="E51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" t="s">
         <v>175</v>
-      </c>
-[...43 lines deleted...]
-        <v>184</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 