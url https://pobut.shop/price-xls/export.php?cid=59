--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори середні ( 10-30 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>24.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:48</t>
+    <t>16:06</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор Magic Blocks “Супергерої” Локі</t>
   </si>
   <si>
     <t>MW-10</t>
   </si>
@@ -687,51 +687,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42673850aad0a8a432195e45989a11e11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbc7c2133c04dbd96f2dfa928f7ed2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3edb8c92c692c6233a2432b9f833f03.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139840cbeddda4224607e08a66214734.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d893c897e0a998be1330ea02c9e54315.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d896c15cb3f6ce3b9dd11dd8f2566.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2262ba7d21781e1334c8d550497ac7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7238404ee07596a6c900989dc373f98.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334980bef227afe39265779f72f0f8ed9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d057d49e173bdd629e248728f9dd610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf6abb280fc089a6c710ae28984f0511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa13957042c13184cc607d545e719f12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531cd371c7996e076cac290e05a7ce513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b91b253f82059b930aa4a423bbedd914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b7cb2bffcdba74c8f743622b2b65b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f136079fefa595ea623c0b729b8a0e416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216475883cfd19776d5340069442fb817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce402a9e0d8dcbf0c2a848da08a01d18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a28724a20733f7b5fc142933fe3319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd8ec5b0053ea5e0a296d77cb200820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693337905cb68ef3b4b141a007f65d821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce4ca2d77669eb40c2fe27eafb0e6822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a068e633f9120097b2d5cfbb363a323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bdb93b824f9d2b5c188b98148a6a624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed79af1cc654a441e993a51e1a0f15125.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99c3750be3fed289183de08a078c726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a935dee72550837d5acbe035857c127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64742ca3c3e76f016e0cd949dc8a82a28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f3cd1580245d4a05f770e9f516ba729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d169aa461d7460204d56df7cbf05b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b3aedab8fddfe2806c56aa212c39231.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1abb9797234e8bcd80bb228425588232.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe08ed2b648ebe0a727a120822c11133.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e7007968719435041fcb5cf96bdc834.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bf7024e72119db5897332244d197d35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cab3b063c75869a5cc6370db493f636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a63daa526394991e4d170de546301a37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b36399b565df4ea5983628e0e31e38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061a70ca8e5b004a81a14b21be504639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9a4972fbf6dab2b2a064be8e10c140.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b4438a9ecb4acf00bdd00da06225941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024833f55be94d18a1f49cf164d0efd342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aabab56a2a03ac23441fe75748a6843.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654c59354eaa36b808a2b432d32e0144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279facbe7cde9de06f8c788c126e1445.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d0e12d8363f6a96636a194546d8d46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eab17fc52a72df8bb467be0ac780ae47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186fd0fa3ee9574a7ea5e98106e1cb448.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d430fa8644641a0cb51af78f243849.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b6f75782c2298ced4899362cc0b850.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f5693ffea7d9315e6e60e557208151.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57545a716b53596307e8813817d79752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4efd4529bcd5e87e7876fa5d2822b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9150ccc1f10ebe4874c17024725aa54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd5a33ebca1f4a967ae7cf22a13ce455.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037273865e64d98427eccf0cc68de9056.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cf38b7b3c3a37c985e3947c798e5257.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2a0714e43f63df66ebc20dcc2181358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613819bce5d6e94b3dc04eab57a0b059.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46815a11e1cde2bc7ed30c198d1ff7b60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a6a0191646c6c539f3ddd50a86e9c61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39819bdec9041fcf0b62971abc318d8d62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fdc93215d0532d6668dbe9c3260663.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f157267e085548f956a5ed05eb9e8d64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a64054f002a17972ace0f42280b8165.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c18f2a5adae59bbd5124a263263266.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c077ca5f7b9261784158bea589be67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b877f8c6560b0413287558df76bd6068.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399331d90cb6e87771ff8e82d8b63a269.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb6587d0d1d69230df3f169c7cd9570.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342285fb7653822e22854c6272de7c371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17599e28b0e9c70c7257ab5668f4a772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af526e4fc473cf4a86248d0aaa85d773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63ef0029a8b8ffbb5f890a32a6957b74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702c574c6f7cbbc1a1e81751731b5ba75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fe56a2e3a8039d5e385f94a9acbb476.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ba513d20dc1041100b3bc5799089977.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636adb09525713c8e3ac434ab8d621ef78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3ced0fc1cdb8fef3c4c9ed3600cd379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de778df47f85d4e6ae13754d20660ce480.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0dc2ab39cee902d9fad3153f3de4081.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e6e179b16d3e68ace594b83872e41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319b327b041d6a258c85007e03d6042.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77687ef54cb17c5f62ea88297fae966a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d1cc044b50bf91f43e7aa79f83fda4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2030baf9ff69add583e1ff2ce21a5495.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ee0713280551e156b7865256f321f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f1d4894ab9a1062e8922a41ba6d57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c56e1a9ec59ac31ff81f0ce1ac60a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98b7aea7138e6a492f9031e91cb1d09.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad946064d61b15fd407d257888962410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488df2f540fd89bd1fba02835af4c4311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91200c1cb7ab49bb6a80bab1d88919c512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505192059f216fa6a34b82aafa2451213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d45e6610958fd95db6879b80a9fd314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1376baeef5946719ff16ee226efd8615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a66bc0436b030e5fa3f72c34e2cb16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ed14ccd517e41a3936d9e4953e2c817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be517bdf64a0ed04c7b5d51d728350418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6e9ff7753b1df0586be87b641a4b719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976aeed3b42412d839658668ea7e4c20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7b9a59e76e908d5e0ea1b9762aa121.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b409b6da4b1cbeed6cb97eabef840f22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f0b657e8e98a1b04a34233ac8fef223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f043cc5a5172ac02f5b744648af1de224.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120acaeb6aaf2d29657a114181ea92825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e94569de297e07219d3ae4b27c0bb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a087b5f68c0acbdf9da13380207927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0097a9707e32240cf0d06fd56ccc28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f743adfbf3685eb5381caa4d8bf12129.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5890c77f7a9d1d3f99317b3caf84630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5673271fd4a015baf20669799d19d31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab6c72fbfdafc406694b4abc7c0d332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb552d0fdf79a529f75a77e9e5eac33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629a4e92e1b2bfe42e61e7a9563acb34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b823ac6a386c5fca1d2f39a4c5a635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe36565e61667092351241a5182f136.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f428500efde0c4b1c68a4cfb43d5a37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d85a0452120a8b5e7d1933a21cb8a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375abeeaf33c1fed15542ff19eb17339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b50c44363dff9080a04330cf2437940.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709ff37152933da7336885ed4a195b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2feb2f0a317545a5c3bfc097241d42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121581ec110c5c504b9058f82bf07c9643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba2cd407b6329f0b38fc0a383ffcad44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425737cab54f267a8505f6f621bf6a345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10e0561fbe7daa6cb475561c2910046.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703456e582e251daf2a7454595551547.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3857ba0f087189506435b2983ceba48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727fce2964df80474ad8519ee855e4649.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d768415df832fddf211923926819d50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e932b0ec3bbac9abd0bfb2e55db71751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f130831fd81758e7a8ceb37ecb40d52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16713ac7ed94ce0b3ef65f34ee96e53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9afc88a08ce43ac3bf65251f3e41154.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fab467a4998d8c2df26696120bfa055.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0def3faaf4a7677eb7754a508cb3e356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845855270875562905ac759095754c557.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02515c3016125ceddaab14cd9b8010458.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317d1856ba4e8037ab65c2cadd382f59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d766b352d74fb30ea3d1fff855c8d460.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e1825a0829877f24ab6c70c1a44bf61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398feb690482f917fe07be4f12cddf362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f5bb327f223bbda5a242b475bb4763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d55a89954b8a9027150ff4d3057c64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c17463bdc96edb8b4aea6b526ab465.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f452a2df57322564216ecebcca5b66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91c61000f28f86821aaf655766c1867.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8763a6e663e6b4fe98147ac7e2e3ee68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8c702caae955cf5d077d3375169569.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504581ed4e19d2d6777f1c22808bc370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b69aeab27a7a5f628af68c99851a71.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863880de75fb34f4597a39bb499de6272.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e77ce323230d5de971d70772094e073.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae9fe965e835c5d39ce6dedcd87de74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a0c9f0953d69bf3ac63334d83f3c75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe77036b1f32a6951cbd4aad7750076.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c66bd85a643c650e953249bb1a62077.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3559653eac1d9cc3b7841290b81e9f78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d056fd03af79aeac6e5470e208d233279.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdc95c42b5b04840372694d41725d80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1092b578ce79ac55196188a0bf45081.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>