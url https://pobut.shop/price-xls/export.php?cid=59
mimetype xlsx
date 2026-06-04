--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори середні ( 10-30 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:06</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор Magic Blocks “Супергерої” Локі</t>
   </si>
   <si>
     <t>MW-10</t>
   </si>
@@ -687,51 +687,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39e6e179b16d3e68ace594b83872e41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319b327b041d6a258c85007e03d6042.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77687ef54cb17c5f62ea88297fae966a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d1cc044b50bf91f43e7aa79f83fda4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2030baf9ff69add583e1ff2ce21a5495.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ee0713280551e156b7865256f321f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f1d4894ab9a1062e8922a41ba6d57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c56e1a9ec59ac31ff81f0ce1ac60a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98b7aea7138e6a492f9031e91cb1d09.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad946064d61b15fd407d257888962410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488df2f540fd89bd1fba02835af4c4311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91200c1cb7ab49bb6a80bab1d88919c512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505192059f216fa6a34b82aafa2451213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d45e6610958fd95db6879b80a9fd314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1376baeef5946719ff16ee226efd8615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a66bc0436b030e5fa3f72c34e2cb16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ed14ccd517e41a3936d9e4953e2c817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be517bdf64a0ed04c7b5d51d728350418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6e9ff7753b1df0586be87b641a4b719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976aeed3b42412d839658668ea7e4c20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7b9a59e76e908d5e0ea1b9762aa121.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b409b6da4b1cbeed6cb97eabef840f22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f0b657e8e98a1b04a34233ac8fef223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f043cc5a5172ac02f5b744648af1de224.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120acaeb6aaf2d29657a114181ea92825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e94569de297e07219d3ae4b27c0bb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a087b5f68c0acbdf9da13380207927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0097a9707e32240cf0d06fd56ccc28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f743adfbf3685eb5381caa4d8bf12129.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5890c77f7a9d1d3f99317b3caf84630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5673271fd4a015baf20669799d19d31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab6c72fbfdafc406694b4abc7c0d332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fb552d0fdf79a529f75a77e9e5eac33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629a4e92e1b2bfe42e61e7a9563acb34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b823ac6a386c5fca1d2f39a4c5a635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe36565e61667092351241a5182f136.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f428500efde0c4b1c68a4cfb43d5a37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d85a0452120a8b5e7d1933a21cb8a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375abeeaf33c1fed15542ff19eb17339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b50c44363dff9080a04330cf2437940.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e709ff37152933da7336885ed4a195b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2feb2f0a317545a5c3bfc097241d42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121581ec110c5c504b9058f82bf07c9643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba2cd407b6329f0b38fc0a383ffcad44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425737cab54f267a8505f6f621bf6a345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10e0561fbe7daa6cb475561c2910046.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703456e582e251daf2a7454595551547.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3857ba0f087189506435b2983ceba48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727fce2964df80474ad8519ee855e4649.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d768415df832fddf211923926819d50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e932b0ec3bbac9abd0bfb2e55db71751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f130831fd81758e7a8ceb37ecb40d52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16713ac7ed94ce0b3ef65f34ee96e53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9afc88a08ce43ac3bf65251f3e41154.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fab467a4998d8c2df26696120bfa055.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0def3faaf4a7677eb7754a508cb3e356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845855270875562905ac759095754c557.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02515c3016125ceddaab14cd9b8010458.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317d1856ba4e8037ab65c2cadd382f59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d766b352d74fb30ea3d1fff855c8d460.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e1825a0829877f24ab6c70c1a44bf61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398feb690482f917fe07be4f12cddf362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06f5bb327f223bbda5a242b475bb4763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2d55a89954b8a9027150ff4d3057c64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c17463bdc96edb8b4aea6b526ab465.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f452a2df57322564216ecebcca5b66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91c61000f28f86821aaf655766c1867.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8763a6e663e6b4fe98147ac7e2e3ee68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8c702caae955cf5d077d3375169569.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504581ed4e19d2d6777f1c22808bc370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386b69aeab27a7a5f628af68c99851a71.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863880de75fb34f4597a39bb499de6272.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e77ce323230d5de971d70772094e073.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae9fe965e835c5d39ce6dedcd87de74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97a0c9f0953d69bf3ac63334d83f3c75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe77036b1f32a6951cbd4aad7750076.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c66bd85a643c650e953249bb1a62077.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3559653eac1d9cc3b7841290b81e9f78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d056fd03af79aeac6e5470e208d233279.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdc95c42b5b04840372694d41725d80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1092b578ce79ac55196188a0bf45081.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe7fecfc52cc127f679094b4e29d091.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3f02354d09db7be57c2697144c7f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8c13c4ceb58d41bbab049cde69b933.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c3f82b0bab95abf0d4a4a66e8c4394.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cef5e09fa097a77dfe2ed84393f465.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870749c05051ca5f5da57fe7f262aa9d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15affd4ca5d6da5b13dc2cece81b37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988902895c2d5ee4b2844439b107158.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a378570337da471b469e8d5b8c1a0049.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d457fa54f6a51ace3aa9c6adca809d610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fb96e8d09d2c19e56dd356e1f1bd11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cdf90deaa83830920db6c5cea43d12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65d3b82d276c8d808840e4f65dbf9c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9cf811f908b30458c2ca47e57cbcf14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d879ad3e344fdfb936e7da327fa0515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59729e16c9b353c95a48e72a25293416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528dd06a89e0e107305a9529db0734817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b0b3145e20d4147517385326006818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fd8f42499e3f192e8177d427aa29119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7d479856b0f9d32323092eda39f920.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28dc65ee5071dfe75329969554866b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c799e82cea43e569caaa5bc10a0422.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1ab6f548b796ce675cbdbc79c0da23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a9f16a999d43572d57f1891d1e86124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada3a9ab7ee4a66a27ef212b3cb43f225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8cc972000ef91d8215f797e924ba26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fadebcdd24002fb80916986cba9f127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b704eb3766ac61e8cc1ac612f03b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf62a88edd823b8396bfe63f42e7d629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0833102899ecc989175029e701f230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82170801de1d4fdc2b59e35ca3997a131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725d6c37ead468d6e1e7105dbe95eff32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ce80a6ca7f89c85ed81014c9b43d533.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7370e82743ef42b64c8df19739e3ee34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88399c4aa1c1d338032de0e30776935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e00e9445b5c04c18fb4aa32bd4d736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fcaf6f2dfd27b13e908064bf34be137.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be36fdd290d4ae71818ac01c306b7838.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f096e86d93a2d98f4a2d5c232b6f139.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b120d2122b5d99c860d5d8567d733340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048f148f42681f27b9c86a5089836de41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d4762e1e7cb2bbd9eca67c2dc88442.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092ba192625f736917fa596074079743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88c617a691f32df94aa560eaa3f5a44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50457e85393f2742dea04d914a17d45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ede7e992074e4821a78bbe3668af46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6859a50bb38011de565da998767703847.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa909bd90a733f396b1962378283948.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254da43cc77d247ce430f257be50bd349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777cfac43840c3ccdf5a9dabc8ddcb50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab3e99f6f3ce5b444cb49f045757a51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e9a39d03845111e21d062651466552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda9e7c82fcbf30858a384fee38c8b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c25214ced9d67fae11de3eb495dd354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57509e40a3face338ce888755e9110a255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01808a2a50f3658a13c4fea0ba333d56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0c7262c43cd5537a124f679a65b857.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359305ccbf77e06a5719bacaa785fd8d58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9fa6cff93fee6dbe76fa5f3ffa65b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ccfd795e5e52ef088de08ca6c0c660.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e81a3287d93f5fcfbabb96a27ec5561.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690b4e2ffb1fa6880dbdde305634be62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ac225bf50ee86a869acafc7de1cf63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3fe75db57dbcd2c20e26522d407f64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1614dcfe325f7e2ad03edeacb86f765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de484c1e2d58e52399bc3f0a0e0665f66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd639bd8e0cc06b2e6b45b94ade8d067.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574fa2b358affd14c4ed88bfa0aebf68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3b911cefe9586ae6d6cbc2bfe27269.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc687f2de57d154f9fe3776c40bea170.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328754756b8e04a365eca4852f6ed97971.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfb08d8e9fe630a83b67388800c4f72.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abb26c0a82c78b4097a3344430bcc273.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120efc8f2e2e4fb7c10143aa6dff32174.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf33651ae0d962470a9a69d08abe1e75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f032dcf8dfd8b9939be96daac9aa5b76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31589924ddf3f693c056b1bb1becc0f77.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a0d822189a3ffbceccac96291c4778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5a712d77aea0298107ee1d01812b79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41d80d3450fcaff6d26721023ea05c80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773c096adaef9d5f698b6389b1c1fe81.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>