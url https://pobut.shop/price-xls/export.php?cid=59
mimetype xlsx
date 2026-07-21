--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори середні ( 10-30 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор Magic Blocks “Супергерої” Локі</t>
   </si>
   <si>
     <t>MW-10</t>
   </si>
@@ -687,51 +687,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe7fecfc52cc127f679094b4e29d091.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3f02354d09db7be57c2697144c7f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8c13c4ceb58d41bbab049cde69b933.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c3f82b0bab95abf0d4a4a66e8c4394.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cef5e09fa097a77dfe2ed84393f465.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870749c05051ca5f5da57fe7f262aa9d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15affd4ca5d6da5b13dc2cece81b37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2988902895c2d5ee4b2844439b107158.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a378570337da471b469e8d5b8c1a0049.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d457fa54f6a51ace3aa9c6adca809d610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fb96e8d09d2c19e56dd356e1f1bd11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cdf90deaa83830920db6c5cea43d12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65d3b82d276c8d808840e4f65dbf9c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9cf811f908b30458c2ca47e57cbcf14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d879ad3e344fdfb936e7da327fa0515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59729e16c9b353c95a48e72a25293416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528dd06a89e0e107305a9529db0734817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7b0b3145e20d4147517385326006818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fd8f42499e3f192e8177d427aa29119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7d479856b0f9d32323092eda39f920.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28dc65ee5071dfe75329969554866b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c799e82cea43e569caaa5bc10a0422.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1ab6f548b796ce675cbdbc79c0da23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a9f16a999d43572d57f1891d1e86124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada3a9ab7ee4a66a27ef212b3cb43f225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef8cc972000ef91d8215f797e924ba26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fadebcdd24002fb80916986cba9f127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b704eb3766ac61e8cc1ac612f03b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf62a88edd823b8396bfe63f42e7d629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0833102899ecc989175029e701f230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82170801de1d4fdc2b59e35ca3997a131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725d6c37ead468d6e1e7105dbe95eff32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ce80a6ca7f89c85ed81014c9b43d533.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7370e82743ef42b64c8df19739e3ee34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88399c4aa1c1d338032de0e30776935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569e00e9445b5c04c18fb4aa32bd4d736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fcaf6f2dfd27b13e908064bf34be137.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be36fdd290d4ae71818ac01c306b7838.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f096e86d93a2d98f4a2d5c232b6f139.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b120d2122b5d99c860d5d8567d733340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048f148f42681f27b9c86a5089836de41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d4762e1e7cb2bbd9eca67c2dc88442.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092ba192625f736917fa596074079743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88c617a691f32df94aa560eaa3f5a44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50457e85393f2742dea04d914a17d45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ede7e992074e4821a78bbe3668af46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6859a50bb38011de565da998767703847.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa909bd90a733f396b1962378283948.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254da43cc77d247ce430f257be50bd349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777cfac43840c3ccdf5a9dabc8ddcb50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab3e99f6f3ce5b444cb49f045757a51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e9a39d03845111e21d062651466552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda9e7c82fcbf30858a384fee38c8b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c25214ced9d67fae11de3eb495dd354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57509e40a3face338ce888755e9110a255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01808a2a50f3658a13c4fea0ba333d56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0c7262c43cd5537a124f679a65b857.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359305ccbf77e06a5719bacaa785fd8d58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9fa6cff93fee6dbe76fa5f3ffa65b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ccfd795e5e52ef088de08ca6c0c660.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e81a3287d93f5fcfbabb96a27ec5561.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5690b4e2ffb1fa6880dbdde305634be62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ac225bf50ee86a869acafc7de1cf63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e3fe75db57dbcd2c20e26522d407f64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1614dcfe325f7e2ad03edeacb86f765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de484c1e2d58e52399bc3f0a0e0665f66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd639bd8e0cc06b2e6b45b94ade8d067.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574fa2b358affd14c4ed88bfa0aebf68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3b911cefe9586ae6d6cbc2bfe27269.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc687f2de57d154f9fe3776c40bea170.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328754756b8e04a365eca4852f6ed97971.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfb08d8e9fe630a83b67388800c4f72.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abb26c0a82c78b4097a3344430bcc273.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120efc8f2e2e4fb7c10143aa6dff32174.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf33651ae0d962470a9a69d08abe1e75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f032dcf8dfd8b9939be96daac9aa5b76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31589924ddf3f693c056b1bb1becc0f77.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a0d822189a3ffbceccac96291c4778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5a712d77aea0298107ee1d01812b79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41d80d3450fcaff6d26721023ea05c80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773c096adaef9d5f698b6389b1c1fe81.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054334b849b0de8404434767bfa97b41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeeb5ed0796bdd119f6113fc84b70a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165731adf4af854ba56802a16f8f0b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcd109818dfe2aa7291cdd41b1d0c44.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99560b7d744620a6ce3091e886505c25.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cf299e5c720bf93511eec675dbea46.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da004019ecb59533dabaaaf19e6fdb57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c586ad8bdebab8948e94d43fda72208.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb75b8c10b58ce07c092e1b5a832c09.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0623e1382b76d02294f363f3a4e9010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd0b0ce9ea02771840dfd20ba1204e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e270f629197b52b9cbe879e2b6c7812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8631e6e4c3294df6e5a83d410e949213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5dd653ed6da3dfb787ad80aa95bda14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41d3775617e9828b3ec395bb607b215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6abc3d6ac344f4861f98b3797d98aa16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8db32f2e0e3d1b526f291c423cd6217.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ada48c730275cd359a34686b34f9e618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1f6a1bdd0e3fabc96047d3ec9e4119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c364c691f367b0b31f5aa2b7a41fb820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496e1162cca3875c56fe4a1443437021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd32089579f678e5e520e9d99665c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e32a3c59daa76404a85ed42a534f23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feef18248317b20c7ca043d16da421324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7bfcc5fdec595895cdada9319277725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ee2891bd422fb1c334126a6768eb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ab3c430f2842d8a6f53d7f1baa0127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7ac7c9e9c417998cca426afaa47c828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa461d5343703913f4c1ee1c1d59329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf7dedc2340c5e16a73bcb8a5fc4330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340552baf7ec5a08457ca1b972065831.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2151451d5e142ebd1adca5fd258eb7432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15870e14439c69a7dcfbb284344c419233.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dd07ec66ed7775b00ac0a30a5115c34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43297ab000401d75f998a58f196cd1335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358283fae163ed6b46eb182755914a636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fcaf483cbd4c42307edd5ee5985df37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded5769c27c07d716f87d11d321883438.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0458800fc82b29e26e0a64b97aeaee39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7799f996e166f42058ae05ee622912640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbce1359d6ba9c9a3ff02daa77ea2341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9633c0946edd38b6dc3c43a86af4f142.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0968efbf7596cdfd963ab8faf11eb43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569cf28c1f0208f19a0a49a3df5f6e744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0fc7b1482c99ee9ae5bd09734e54045.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481af2b08b696a6c039d406633cd6a46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84346aeb91494d2eb1299ead1614347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9e5bd153daae946f27c83ef6df7248.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3564cacca6f86d32756c3ffd08987049.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca2740c0284da65c949200f86340850.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd083bca48496f71791ef488892cff551.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845582deeef0819fc9ca14b586c8aaf52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521fec79bca88a955e9746c9bc9aeec53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78244a97de6b4bf137fea688ca6e02ae54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445280372cb5a5b7b30f2d9b5569a13755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a87eca36b86bbb1a95714f572fd3856.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b2fa7fb6aeaede6971a55b9885bf957.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834541030325f11d5bd0dfe2c6582f158.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f506c7d9694c2d96c58997ed836b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ec9e99026becca6351efc8ab393160.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb431b45032052f32a6a7c726ce3e1361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa083386f8662b1d153a51b6ebcad262.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430079d8fa49c92449a0208ac9c52f7863.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b145543dc34913cea78f72aa4ce81e64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb33e681327432c46928995a1a8f6565.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56351e9d5dca6548dee356b36578f5166.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b50b839690289770f2614faaaf1fe67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769db481229e18a66729cb5811581cd768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b67bbbfceb9bac577e8f55db434f369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a694307175f66b47daf4bc52d00e5970.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b34e59bddf4eaa0d657e8a02c1b971.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928eeb5ad99f5a8442f4a4f2a06d65a72.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879b036dae9db8835d36d8d5b9cb75273.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fffaa270b3a616bceee16d3ce73bd74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d2879048d93cbc4c0deb0dfa3db475.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98129548c2b618883c069baaeacd86e76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8bd8aead8ea658ae2af1c8bb93a677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c3866c8c57a6a11bef6cbf79f836c78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b33b840bbd0842fd0606a5d7b1bc879.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2238aa49b1c3277cdc3c2747c5980e80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd219fbc13fa02eba5a286531759d81.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>