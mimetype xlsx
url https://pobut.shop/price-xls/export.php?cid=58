--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори  міні (до 10 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>24.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:48</t>
+    <t>16:05</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор Tumbler Building Blocks Куромі 6 см</t>
   </si>
   <si>
     <t>MZ-173</t>
   </si>
@@ -381,51 +381,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb24ed8ba7bd8d47bbd9e8eaf366891.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ba94be9d944875296ecb3474aa7302.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a570266920f2ad5d4b0eea9b795b233.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e03c7fc766588ebad9afe9b14fb7314.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612f037220053cd7d21c3450df5fb6e5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e53ace0eb81faa4a2f3900e1bf9996.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd7df5fa076caf56a370f172dfaec77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2a1e5e75cf86deabf642c5dae296f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553cf6a57f36ac0a49f52aa346c4b39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a007a5d0937f4c74b0e6a43f046d1110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de47cfbb0b167aef121580c2a926ff11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8522274d2510884d20b3c2ee6c444312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32f5f0b0eab38fe709b8c0ab1c009213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135bd938b71ee27ab4ad78671f4aac14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c4da6a6e710857ae10fe10522220a15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63bbfcae36587e7e291b8e4383519416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311170f40e99cb5a9795e5dd99d3afe17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bad47af8f5763f08765cb562020d18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98530da888cf1cdb2efb52d6be482319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8406203fd7d3c48697d0fc5f5ef4220.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391270432f8a5a4b3d9edfff613d25a421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771f5efa2d8d657a80adfed6eb1542f22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bbf4bf16b27cf953e9cac3498a5c723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be948efe6812e1c8a4babb39ec81846924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de70d80665658f2339b65415dbae225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b8894a00d87a2b5b9b7a9204d6dba26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7888f7eea83e68bbd72a3c725b74b5b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771822bd86580591d5fbaff606e8038228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a8f0a3170da55ec7eafbd53898d3c29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a0611e99ef055534f29fd8b5188bb30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a92e93a08d3ab29f010104e785aa431.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb89c014dff38dcd9f26e94a24dfc2e32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a285c373f33c271dd16c89053f8f333.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b641ff17f0ce0d5a9bb7bc5b1ace21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aec32035d77f0c81dae180dacf9c12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41952978b562c13190445108888e6573.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a425a91a8c55c77b061d34937d67d64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba13ed6e31ded257ee32f76a2838ef5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdf1a329047862c6ebf3b2ac473b96.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aea6e3e8f792a73ded6dfcf2657ed7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059ca2168296ef990d79545e56d03e18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603df6059130d3683a5cd4c0bd4b08a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d4d1632c04f3b55ee4646584f84610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347723af20ff45ca1302febc92a27f0011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f97e5048a36198377d402bacdb788112.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0785a1e63be6c5d117b3a9225a12b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4cb9ce434becdced92e814e8f4a0114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf683c1c0042de793487dd216412a415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352721cd774c12bb609f2643c0f26cc16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77659a82e77afd2bbde7248f0ffca94017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab2f21b64df786261f5ca574e67def18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdeb3d4757dfc7594a5862cd59ceff19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bfac89f34935604dff37bf15b210020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f936c6d9905304f167850d4ff7da21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80daec1dd775e06d95fd1ed4312fa222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee33718abe908853c10baf84d9cba23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0cb6f5f40b001f7d866a417e209524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41617a402ed98261ae9d895ebdddf3725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8556817e5f5d6085569d922e2c7ba26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680125b190a3828ca8c3dd84c51d1627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7e9c0973ab19e144f0454c3600a928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed177a80ce2cdcf2ce0c76ae7427a129.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc865cbf7d0342c6c49b9bde74f09a630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00738a32d68e8a3e9827f84310ea9fc31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55973ccb2881684ece13b74462475cb432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4962bf1d7652579f9f3fe404a83aa233.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>