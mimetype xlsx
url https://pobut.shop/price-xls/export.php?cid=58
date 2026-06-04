--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори  міні (до 10 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:05</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор Tumbler Building Blocks Куромі 6 см</t>
   </si>
   <si>
     <t>MZ-173</t>
   </si>
@@ -381,51 +381,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b641ff17f0ce0d5a9bb7bc5b1ace21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aec32035d77f0c81dae180dacf9c12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41952978b562c13190445108888e6573.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a425a91a8c55c77b061d34937d67d64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba13ed6e31ded257ee32f76a2838ef5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdf1a329047862c6ebf3b2ac473b96.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aea6e3e8f792a73ded6dfcf2657ed7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059ca2168296ef990d79545e56d03e18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603df6059130d3683a5cd4c0bd4b08a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d4d1632c04f3b55ee4646584f84610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347723af20ff45ca1302febc92a27f0011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f97e5048a36198377d402bacdb788112.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0785a1e63be6c5d117b3a9225a12b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4cb9ce434becdced92e814e8f4a0114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf683c1c0042de793487dd216412a415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352721cd774c12bb609f2643c0f26cc16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77659a82e77afd2bbde7248f0ffca94017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab2f21b64df786261f5ca574e67def18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdeb3d4757dfc7594a5862cd59ceff19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bfac89f34935604dff37bf15b210020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f936c6d9905304f167850d4ff7da21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80daec1dd775e06d95fd1ed4312fa222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee33718abe908853c10baf84d9cba23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0cb6f5f40b001f7d866a417e209524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41617a402ed98261ae9d895ebdddf3725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8556817e5f5d6085569d922e2c7ba26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680125b190a3828ca8c3dd84c51d1627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7e9c0973ab19e144f0454c3600a928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed177a80ce2cdcf2ce0c76ae7427a129.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc865cbf7d0342c6c49b9bde74f09a630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00738a32d68e8a3e9827f84310ea9fc31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55973ccb2881684ece13b74462475cb432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4962bf1d7652579f9f3fe404a83aa233.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1932b7c964bba1ccf0d916db08e1d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28684a46267d6e1c39ead4a77189aa8c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dcbb909b51166544a1b7a0e6781dd3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4fd046e51f53141972bd599f3a1144.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c32f280caaa7beab8c2f3a057c5f055.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50077165f4b2989142d78f219bb89946.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8675b6552b02eb272e18d8a0bd50427.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9ee74b8d05a3f7fcf35349ae9eb28.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b302ff938c4259ee3ca36ca683e08e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9150988c21a0a175527406866e4af010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b0636bee9c995140d5a8d4af28d2211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f48d6459ed830d78b826ff6153d612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5af22d26cf0d4b7d3dd0af28d150613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790b4f0c4d50b38fb20b82c72e72aa14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89665e3a3f67ddaf16a4893cb29ed315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3c450d0340eac88706305440641316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314915395b423c15f2c8671afe4f79d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b36772324ab9e7b699a3af45f464318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dab4a0f370a607a91e849df462bb19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82369eaa7e6dd66f65963a89fa7cea9320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091200456b143f4ac010bb20292831821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0526bbe88b843b2273c72864d2759222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad43bcd40999111eb3966587e6f3c23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc6f8d77d3d1cfaee18457515ac4c24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45cfef56fe8ea122c85ee66bbe5a6f25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65723cadad0e66cc4f21d35dccb7e126.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc43a8ac4253398a35ef0fca3915e7727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967d3be34070027f4619b9bb7cf23128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5eae203cf85682aa9c943fc7cf0429.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd10774f5bdcd2a3bbfaae938cfbe230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc88d23a2a3ee76ddadd612748681231.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af03eed9a76c5f521bae0102078b932.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53de0c507564d42d95480dec4f9a1d33.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>