--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>3D конструктори  міні (до 10 см)</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Конструктор Tumbler Building Blocks Куромі 6 см</t>
   </si>
   <si>
     <t>MZ-173</t>
   </si>
@@ -381,51 +381,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1932b7c964bba1ccf0d916db08e1d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28684a46267d6e1c39ead4a77189aa8c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dcbb909b51166544a1b7a0e6781dd3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4fd046e51f53141972bd599f3a1144.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c32f280caaa7beab8c2f3a057c5f055.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50077165f4b2989142d78f219bb89946.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8675b6552b02eb272e18d8a0bd50427.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9ee74b8d05a3f7fcf35349ae9eb28.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b302ff938c4259ee3ca36ca683e08e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9150988c21a0a175527406866e4af010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b0636bee9c995140d5a8d4af28d2211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f48d6459ed830d78b826ff6153d612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5af22d26cf0d4b7d3dd0af28d150613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790b4f0c4d50b38fb20b82c72e72aa14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89665e3a3f67ddaf16a4893cb29ed315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3c450d0340eac88706305440641316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314915395b423c15f2c8671afe4f79d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b36772324ab9e7b699a3af45f464318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dab4a0f370a607a91e849df462bb19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82369eaa7e6dd66f65963a89fa7cea9320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091200456b143f4ac010bb20292831821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0526bbe88b843b2273c72864d2759222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad43bcd40999111eb3966587e6f3c23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dc6f8d77d3d1cfaee18457515ac4c24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45cfef56fe8ea122c85ee66bbe5a6f25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65723cadad0e66cc4f21d35dccb7e126.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc43a8ac4253398a35ef0fca3915e7727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967d3be34070027f4619b9bb7cf23128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5eae203cf85682aa9c943fc7cf0429.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd10774f5bdcd2a3bbfaae938cfbe230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc88d23a2a3ee76ddadd612748681231.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af03eed9a76c5f521bae0102078b932.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53de0c507564d42d95480dec4f9a1d33.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acb83aa799d822df4115bd9750c4981.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3d769fbaa15c6f967c9b59c748a42.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67874b98fd915d67bc3affa4533d51f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ab097867b5c735ae95eef20b5e1db4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f0aa0ecf251ac4bdc71ccd58ec765.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d54a9841a95d85b6020fd9cc2531f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4b09c419ae584cb501d874fc9aad7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48fe05a799a0d7396ee78b965af6d48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9054bfaa4874b7de5c7151cf45004d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dab41ff6a0a0856f5625025b3ef0910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839e474fff48e5dbf72549ae7d4483011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3aa11b9d252595b40e18d7e14bd2712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2baa0024ee331e94d7eb71bf51f90613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4025014ac93be85e4e8de9a151b7314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b8dd5072bbf3115721327173450515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440998a762cf96344a56423dfd5ca716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0e15329d2eaa6538c4d0a438e3f0417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30791c4dce92ef8f7240aee0902a6518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0102f0c396d7cc1f9b835716e949819.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1986fedfc8b55b1995e8f204b3e04d20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e965e478b3c925460ed0fa036be421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe85ed20f213fa2a6d727c9122347322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac6765fbcbddfa925bbb348eef281023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01d7ebfae6031552d52dd5a2ef0c924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa989722c26ebc1f56b0288ae22e988a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9431357ffb732fd26857a3505a6e2326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb705ba16dde03dfdd1cde1568dc4ea27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0ce1dd3ca25052e91ae8c62a829c128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310552dc79742f10d8247426dc775e2629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094634dfdc27798a1129cfeaf5f33d530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39831f10c48d14b2adfdc7da0eabec31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145a045093d3d22685e2d2f7e1e81932.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdafb84dca110a55693b612a51124f33.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>