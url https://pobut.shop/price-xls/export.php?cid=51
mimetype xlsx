--- v0 (2026-01-09)
+++ v1 (2026-04-16)
@@ -14,308 +14,260 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Карнавальні крила оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:08</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Карнавальні крила метелика Зірочка 41*38 см</t>
+  </si>
+  <si>
+    <t>23-5069</t>
+  </si>
+  <si>
+    <t>1000000050691</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>88,81</t>
+  </si>
+  <si>
+    <t>Крила ангела з пухом чорні 40×55 см</t>
+  </si>
+  <si>
+    <t>23-5053</t>
+  </si>
+  <si>
+    <t>1000000005530</t>
+  </si>
+  <si>
+    <t>101,21</t>
+  </si>
+  <si>
+    <t>Крила ангела з пухом чорні 30×45 см</t>
+  </si>
+  <si>
+    <t>23-5052</t>
+  </si>
+  <si>
+    <t>1000000005523</t>
+  </si>
+  <si>
+    <t>84,83</t>
+  </si>
+  <si>
+    <t>Крила Божої Корівки червоні 66*20 см</t>
+  </si>
+  <si>
+    <t>23-5060</t>
+  </si>
+  <si>
+    <t>1000000050608</t>
+  </si>
+  <si>
+    <t>71,30</t>
+  </si>
+  <si>
+    <t>Карнавальні крила подвійні фіолетові 28*34 см</t>
+  </si>
+  <si>
+    <t>23-5054</t>
+  </si>
+  <si>
+    <t>10000050547</t>
+  </si>
+  <si>
+    <t>78,77</t>
+  </si>
+  <si>
+    <t>Карнавальні крила феї Відія 41*47 см</t>
+  </si>
+  <si>
+    <t>23-5059</t>
+  </si>
+  <si>
+    <t>100000050592</t>
+  </si>
+  <si>
+    <t>67,27</t>
+  </si>
+  <si>
+    <t>Карнавальні крила метелика Джелата 38*48 см</t>
+  </si>
+  <si>
+    <t>23-5055</t>
+  </si>
+  <si>
+    <t>1000000050554</t>
+  </si>
+  <si>
+    <t>62,68</t>
+  </si>
+  <si>
+    <t>Карнавальні крила Ірідеса золото 34*49 см</t>
+  </si>
+  <si>
+    <t>23-5062</t>
+  </si>
+  <si>
+    <t>1000000050622</t>
+  </si>
+  <si>
+    <t>52,90</t>
+  </si>
+  <si>
+    <t>Карнавальні крила метелика блакитний</t>
+  </si>
+  <si>
+    <t>23-660</t>
+  </si>
+  <si>
+    <t>00006605</t>
+  </si>
+  <si>
+    <t>43,70</t>
+  </si>
+  <si>
+    <t>Набір карнавальні крила метелика подвійний білий</t>
+  </si>
+  <si>
+    <t>23-661</t>
+  </si>
+  <si>
+    <t>00006612</t>
+  </si>
+  <si>
+    <t>55,20</t>
+  </si>
+  <si>
+    <t>Набір карнавальний крила метелика подвійний блакитний</t>
+  </si>
+  <si>
+    <t>Крило ангела з пухом кольорове 67 см</t>
+  </si>
+  <si>
+    <t>23-1394</t>
+  </si>
+  <si>
+    <t>1000000013948</t>
+  </si>
+  <si>
+    <t>163,30</t>
+  </si>
+  <si>
     <t>Карнавальні крила Серебрянка 34*49 см</t>
   </si>
   <si>
-    <t>23-5062</t>
-[...1 lines deleted...]
-  <si>
     <t>100000050622</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>53,09</t>
   </si>
   <si>
-    <t>Карнавальні крила метелика Зірочка 41*38 см</t>
-[...35 lines deleted...]
-    <t>Набір метелика різнобарвник 39*44 см</t>
+    <t>Набір метелика колірна гармонія 39*44 см</t>
   </si>
   <si>
     <t>23-5056</t>
   </si>
   <si>
-    <t>1000000050561</t>
+    <t>100000050561</t>
   </si>
   <si>
     <t>83,38</t>
   </si>
   <si>
-    <t>Набір метелика колірна гармонія 39*44 см</t>
-[...149 lines deleted...]
-    <t>163,30</t>
+    <t>Крила ангела з блискітками біле 67 см</t>
+  </si>
+  <si>
+    <t>23-1390</t>
+  </si>
+  <si>
+    <t>1000000013900</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -381,51 +333,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f8f69a89c80ca0d2e1320e25a69491.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186474ae690739bd6df85fda67380b92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176ccc8d247698d5a6ec21ac7568d43.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac213b3096b1d4eed461614baab369a04.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed781e998f69f3c90d2d477a31cea5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ec5f09caa29ed679dc3ff386197976.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e1fcbecb10295db5fbebb565ff4e27.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c402083c1319fac1c1a02c944ae5f18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c3d9116b770d2a28131cea98ba6429.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ba4b13604ca6319ed4b96de2498c710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff30301ad80cf20ad150fa17c5e3e811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f209e6293f4ff48619d97259ad354412.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f29c00a4b01277479acc1d07072513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276ed354e3500b66afbeea8822253014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc66a501c5f3d1d17c6b88f83e351e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ceb3169110995755ab386ae2c2d8f16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c21fe6045a16dd20a106c7d72337917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56cfca2ae0e3952fe9c0fce3db69018.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56956b73f2e491628e0d5eb78b433a619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0ff23b2279f781ab121392cd4c28020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1419e244bc0d76e2feeff998d06c0a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd939fec8ecc19dc084adfa2631c20822.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9872d96107e381e0e8d98f6da5cff0a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0028753709bb3d745bfbabe069f7a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a970188ff8fc004f5cf20e476cb5d313.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbe4778cb68a954cc65b88de225914.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34032e22c2a72f015c7d4e788b509b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806050fd03f6bb3fdaabed0b3560a496.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bef2163a946b8c4f05e954956b2df07.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b906f6aff3e5ff9b17ca686ad3e628.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe45fc6bcae5e00fd0d7e56cef15a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd7a6b7249c288597ba8c3e42dd7ec10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089449ecabef547fcc2a5ec5f1061a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d949141243f1f9a6fa4b272634a8e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d065534e220524c5c1ed90c39dbc9013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e236a76445d19afecec8bbf89691ba14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f8b9f64c0c79f4460f8f16ee06d015.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -836,260 +788,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...208 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1343,51 +1085,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/51/karnaval-ni-krila-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K28"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1557,346 +1299,220 @@
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>52</v>
       </c>
+      <c r="D17"/>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>61</v>
-[...123 lines deleted...]
-        <v>85</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 