--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -14,118 +14,106 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Карнавальні крила оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:08</t>
+    <t>22:36</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Карнавальні крила метелика Зірочка 41*38 см</t>
-[...5 lines deleted...]
-    <t>1000000050691</t>
+    <t>Крила ангела з пухом чорні 40×55 см</t>
+  </si>
+  <si>
+    <t>23-5053</t>
+  </si>
+  <si>
+    <t>1000000005530</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>88,81</t>
-[...10 lines deleted...]
-  <si>
     <t>101,21</t>
   </si>
   <si>
     <t>Крила ангела з пухом чорні 30×45 см</t>
   </si>
   <si>
     <t>23-5052</t>
   </si>
   <si>
     <t>1000000005523</t>
   </si>
   <si>
     <t>84,83</t>
   </si>
   <si>
     <t>Крила Божої Корівки червоні 66*20 см</t>
   </si>
   <si>
     <t>23-5060</t>
   </si>
   <si>
     <t>1000000050608</t>
   </si>
   <si>
     <t>71,30</t>
@@ -215,59 +203,50 @@
     <t>1000000013948</t>
   </si>
   <si>
     <t>163,30</t>
   </si>
   <si>
     <t>Карнавальні крила Серебрянка 34*49 см</t>
   </si>
   <si>
     <t>100000050622</t>
   </si>
   <si>
     <t>53,09</t>
   </si>
   <si>
     <t>Набір метелика колірна гармонія 39*44 см</t>
   </si>
   <si>
     <t>23-5056</t>
   </si>
   <si>
     <t>100000050561</t>
   </si>
   <si>
     <t>83,38</t>
-  </si>
-[...7 lines deleted...]
-    <t>1000000013900</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -333,51 +312,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9872d96107e381e0e8d98f6da5cff0a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0028753709bb3d745bfbabe069f7a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a970188ff8fc004f5cf20e476cb5d313.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cbe4778cb68a954cc65b88de225914.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34032e22c2a72f015c7d4e788b509b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806050fd03f6bb3fdaabed0b3560a496.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bef2163a946b8c4f05e954956b2df07.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b906f6aff3e5ff9b17ca686ad3e628.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe45fc6bcae5e00fd0d7e56cef15a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd7a6b7249c288597ba8c3e42dd7ec10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089449ecabef547fcc2a5ec5f1061a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d949141243f1f9a6fa4b272634a8e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d065534e220524c5c1ed90c39dbc9013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e236a76445d19afecec8bbf89691ba14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f8b9f64c0c79f4460f8f16ee06d015.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d948acc462fd84a8cf7c9c78fa72281.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8305798285a41776b0885cd605e6d62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e59083b0de6487cf2ed3c008e8d783.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeff3f25821821a736d0981162be47b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352025962884364e04fd4b811c77355.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8736b6a405cde79d9db47ed39046a6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546c4649fa6065230681afd272461e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a819cfd136c36f4bfe0c2b18f4b8a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784c078fb061243e54d86d6b912e9f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d404f417df6595ecd7b9b22e72236010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e8d6badae0036884038fae473b9aa11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419454e8d6bc1ae3a874163915993912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934927c953ab5729c197eaea6d7049b13.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -728,110 +707,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1085,51 +1004,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/51/karnaval-ni-krila-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1371,148 +1290,112 @@
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D16"/>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>53</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
-      </c>
-[...34 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 