--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Карнавальні крила оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:36</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Крила ангела з пухом чорні 40×55 см</t>
   </si>
   <si>
     <t>23-5053</t>
   </si>
@@ -172,81 +172,87 @@
   <si>
     <t>23-660</t>
   </si>
   <si>
     <t>00006605</t>
   </si>
   <si>
     <t>43,70</t>
   </si>
   <si>
     <t>Набір карнавальні крила метелика подвійний білий</t>
   </si>
   <si>
     <t>23-661</t>
   </si>
   <si>
     <t>00006612</t>
   </si>
   <si>
     <t>55,20</t>
   </si>
   <si>
     <t>Набір карнавальний крила метелика подвійний блакитний</t>
   </si>
   <si>
+    <t>Карнавальні крила Серебрянка 34*49 см</t>
+  </si>
+  <si>
+    <t>100000050622</t>
+  </si>
+  <si>
+    <t>53,09</t>
+  </si>
+  <si>
+    <t>Набір метелика колірна гармонія 39*44 см</t>
+  </si>
+  <si>
+    <t>23-5056</t>
+  </si>
+  <si>
+    <t>100000050561</t>
+  </si>
+  <si>
+    <t>83,38</t>
+  </si>
+  <si>
     <t>Крило ангела з пухом кольорове 67 см</t>
   </si>
   <si>
     <t>23-1394</t>
   </si>
   <si>
     <t>1000000013948</t>
   </si>
   <si>
     <t>163,30</t>
   </si>
   <si>
-    <t>Карнавальні крила Серебрянка 34*49 см</t>
-[...17 lines deleted...]
-    <t>83,38</t>
+    <t>Карнавальні крила феї Розетта 41*47 см</t>
+  </si>
+  <si>
+    <t>10000050592</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -312,51 +318,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d948acc462fd84a8cf7c9c78fa72281.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8305798285a41776b0885cd605e6d62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e59083b0de6487cf2ed3c008e8d783.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeff3f25821821a736d0981162be47b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352025962884364e04fd4b811c77355.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8736b6a405cde79d9db47ed39046a6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546c4649fa6065230681afd272461e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a819cfd136c36f4bfe0c2b18f4b8a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784c078fb061243e54d86d6b912e9f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d404f417df6595ecd7b9b22e72236010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e8d6badae0036884038fae473b9aa11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419454e8d6bc1ae3a874163915993912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934927c953ab5729c197eaea6d7049b13.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89dc732ad9b7f125d3484da1bbc9231.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b0b22eaa5d330dd6f6ec2d5ba88cb2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b5d9cc1a95997a8dc459008eaa97d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa704e5a5ca0b8b5717194299c3794.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcb312f27cfaf1bf6100539999b1c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7041268804a2393b3b48aa412fd19d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae101594999df97195cbbf95a07049047.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ebd6ed1f594cfe084460f68031ae48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a342b79a706513e09279c2caff365f89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710364d89e605a6a5778084afc676310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800660e8ee60dba3eabc023090f94511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40ef6c0b3a8447f8a45b6f8af6dbc12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cec6625cab2a8a44faa11dcecfa9713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ef9e46475d9dce23e82ff0a564ee314.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -707,50 +713,80 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1004,51 +1040,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/51/karnaval-ni-krila-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1306,96 +1342,114 @@
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16"/>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 