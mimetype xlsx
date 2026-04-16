--- v0 (2026-01-09)
+++ v1 (2026-04-16)
@@ -14,254 +14,233 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Корони, чарівні палички оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Чарівна паличка Феї з стрічкою рожева 34 см</t>
+    <t>Чарівна паличка Феї з стрічкою малиновою 34 см</t>
   </si>
   <si>
     <t>23-669</t>
   </si>
   <si>
-    <t>000000006698</t>
+    <t>00000006698</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>166,67</t>
   </si>
   <si>
-    <t>Чарівна паличка Феї з стрічкою малиновою 34 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Чарівна паличка Феї з фіолетовою стрічкою 34 см</t>
   </si>
   <si>
     <t>0000006698</t>
   </si>
   <si>
-    <t>Чарівна паличка Феї з блакитною стрічкою 34 см</t>
-[...16 lines deleted...]
-  <si>
     <t>Карнавальна корона Короля золото</t>
   </si>
   <si>
     <t>23-1397</t>
   </si>
   <si>
     <t>1000000013979</t>
   </si>
   <si>
     <t>369,09</t>
   </si>
   <si>
     <t>Корона принца м'яка, золота</t>
   </si>
   <si>
     <t>23-4982</t>
   </si>
   <si>
     <t>1000000049824</t>
   </si>
   <si>
     <t>470,29</t>
   </si>
   <si>
-    <t>Корона короля м'яка, золото</t>
-[...5 lines deleted...]
-    <t>1000000049664</t>
+    <t>Чарівна паличка Зірочка 34 см</t>
+  </si>
+  <si>
+    <t>23-4965</t>
+  </si>
+  <si>
+    <t>1000000049657</t>
+  </si>
+  <si>
+    <t>339,33</t>
+  </si>
+  <si>
+    <t>Чарівна паличка Коронка з бантиком 32 см</t>
+  </si>
+  <si>
+    <t>23-4964</t>
+  </si>
+  <si>
+    <t>1000000049640</t>
+  </si>
+  <si>
+    <t>Чарівна паличка Свято з бантиком 32 см</t>
+  </si>
+  <si>
+    <t>23-4986</t>
+  </si>
+  <si>
+    <t>1000000049862</t>
+  </si>
+  <si>
+    <t>381,00</t>
+  </si>
+  <si>
+    <t>Святкова корона Казка 18 см</t>
+  </si>
+  <si>
+    <t>23-570</t>
+  </si>
+  <si>
+    <t>000000005707</t>
+  </si>
+  <si>
+    <t>83,34</t>
+  </si>
+  <si>
+    <t>Святкова корона Метелик 18 см</t>
+  </si>
+  <si>
+    <t>00000005707</t>
+  </si>
+  <si>
+    <t>Святкова корона Серце 18 см</t>
+  </si>
+  <si>
+    <t>0000005707</t>
+  </si>
+  <si>
+    <t>Дитяча чарівна паличка Метелик 32 см</t>
+  </si>
+  <si>
+    <t>23-569</t>
+  </si>
+  <si>
+    <t>0000005691</t>
+  </si>
+  <si>
+    <t>89,30</t>
+  </si>
+  <si>
+    <t>Дитяча чарівна паличка Серце 32 см</t>
+  </si>
+  <si>
+    <t>1000000043945</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>Чарівна паличка Зірочка 34 см</t>
-[...73 lines deleted...]
-  <si>
     <t>Святкова корона Серце рожеве 18 см</t>
   </si>
   <si>
     <t>1000000005707</t>
+  </si>
+  <si>
+    <t>Набір святковий Ельзи</t>
+  </si>
+  <si>
+    <t>23-572</t>
+  </si>
+  <si>
+    <t>1000000005721</t>
+  </si>
+  <si>
+    <t>78,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -327,51 +306,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fed5202c3a4e5f1867475cd8c66e41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083553df1c1a14992a7e3790eea94962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e256f8ede04d3547f80a487ba41df83.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9f9ccc55ec4ce6464276046f81f8d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ad7a7b2b83625401a77c81899c7b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c00431e0e6c47105cbe976d04cab6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359aa52a7d75de32e14682846858cd87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd1f1553af232eed4bc74898c3f58b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9153fd90648609f0940e52d5346d4bd9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec393b1ad6a62110711510decf322a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec33777a097ba8d97622349cfcdd8f811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1c9fd5fc7204356f53979d231248b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8390bbc07f303ebfc6dc7b97665813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484c2a06a990cf1f6c6281aac1173714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea7fbf08c9299c7d4113e71c1fcd015.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9146aa604be2c079869a46e5c5ecf16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1259764b49dfe8a9e6902cab481917.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27987eb58151ada6bc08ec7e0f9ec27d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e041a101de9a8928777dcc1761462.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342057646cd0d5602ab1c695d46668a03.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe3dd7c268592836e87cae00c22144.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928455a2ae7e855ee2b9d58a62370ead5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf307cbd9d5777b4b8cd9492526316.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b312b2bfcdc4ad9063d67a04fca677.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe0fc0546d3479b2e1641d85ea2e68.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cf36edbc5d7a59a23a9c759f54b89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27cbd729d1ec838de99bb5d5caa4c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa383cc52f3f3a6622d16bed2509511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2dab8c01402e99cec21f1cde8971712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8adf0457b750601ae3358812cbb8913.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995822ef208f24d430992677c2fca414.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -752,140 +731,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1139,51 +1028,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/50/koroni-charivni-palichki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K23"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1299,312 +1188,258 @@
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>53</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="B21" t="s">
         <v>60</v>
-      </c>
-[...46 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 