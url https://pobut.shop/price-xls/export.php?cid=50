--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Корони, чарівні палички оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Чарівна паличка Феї з стрічкою малиновою 34 см</t>
   </si>
   <si>
     <t>23-669</t>
   </si>
@@ -179,56 +179,50 @@
     <t>Святкова корона Серце 18 см</t>
   </si>
   <si>
     <t>0000005707</t>
   </si>
   <si>
     <t>Дитяча чарівна паличка Метелик 32 см</t>
   </si>
   <si>
     <t>23-569</t>
   </si>
   <si>
     <t>0000005691</t>
   </si>
   <si>
     <t>89,30</t>
   </si>
   <si>
     <t>Дитяча чарівна паличка Серце 32 см</t>
   </si>
   <si>
     <t>1000000043945</t>
   </si>
   <si>
     <t>шт.</t>
-  </si>
-[...4 lines deleted...]
-    <t>1000000005707</t>
   </si>
   <si>
     <t>Набір святковий Ельзи</t>
   </si>
   <si>
     <t>23-572</t>
   </si>
   <si>
     <t>1000000005721</t>
   </si>
   <si>
     <t>78,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -306,51 +300,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27987eb58151ada6bc08ec7e0f9ec27d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e041a101de9a8928777dcc1761462.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342057646cd0d5602ab1c695d46668a03.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfe3dd7c268592836e87cae00c22144.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928455a2ae7e855ee2b9d58a62370ead5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf307cbd9d5777b4b8cd9492526316.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b312b2bfcdc4ad9063d67a04fca677.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fe0fc0546d3479b2e1641d85ea2e68.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67cf36edbc5d7a59a23a9c759f54b89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27cbd729d1ec838de99bb5d5caa4c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa383cc52f3f3a6622d16bed2509511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2dab8c01402e99cec21f1cde8971712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8adf0457b750601ae3358812cbb8913.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995822ef208f24d430992677c2fca414.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137ff7d98b56f0ef012ecee27092601.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f79e0679e1aa56bc9c74b06fef8ab2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4e9ad3b33f51b0abd859dc44c15ab3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47f1ceea3b31ca4c401796e9eef914.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051df66e4974f013e0d4b123ad909975.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc53e1c7562161078fb8d2d368efc6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26900bb97fbaef35464b6199255c77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ac478bb1112d871c224bde1e088e8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b41c53c2cf961257c052c69120a689.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c03a58cc477598bda55fe14019d79110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342ef5891f331e5667ca32131bba2711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043062c5e05c459cb4ed9f04f270865112.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a70944d5aed1ab71194b671f1274113.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -701,80 +695,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1028,51 +992,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/50/koroni-charivni-palichki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1368,78 +1332,60 @@
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="C20" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 