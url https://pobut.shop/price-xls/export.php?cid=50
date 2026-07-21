--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Корони, чарівні палички оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Чарівна паличка Феї з стрічкою малиновою 34 см</t>
   </si>
   <si>
     <t>23-669</t>
   </si>
@@ -91,117 +91,99 @@
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>166,67</t>
   </si>
   <si>
     <t>Чарівна паличка Феї з фіолетовою стрічкою 34 см</t>
   </si>
   <si>
     <t>0000006698</t>
   </si>
   <si>
     <t>Карнавальна корона Короля золото</t>
   </si>
   <si>
     <t>23-1397</t>
   </si>
   <si>
     <t>1000000013979</t>
   </si>
   <si>
     <t>369,09</t>
   </si>
   <si>
-    <t>Корона принца м'яка, золота</t>
-[...10 lines deleted...]
-  <si>
     <t>Чарівна паличка Зірочка 34 см</t>
   </si>
   <si>
     <t>23-4965</t>
   </si>
   <si>
     <t>1000000049657</t>
   </si>
   <si>
     <t>339,33</t>
   </si>
   <si>
     <t>Чарівна паличка Коронка з бантиком 32 см</t>
   </si>
   <si>
     <t>23-4964</t>
   </si>
   <si>
     <t>1000000049640</t>
   </si>
   <si>
     <t>Чарівна паличка Свято з бантиком 32 см</t>
   </si>
   <si>
     <t>23-4986</t>
   </si>
   <si>
     <t>1000000049862</t>
   </si>
   <si>
     <t>381,00</t>
   </si>
   <si>
     <t>Святкова корона Казка 18 см</t>
   </si>
   <si>
     <t>23-570</t>
   </si>
   <si>
     <t>000000005707</t>
   </si>
   <si>
     <t>83,34</t>
   </si>
   <si>
     <t>Святкова корона Метелик 18 см</t>
   </si>
   <si>
     <t>00000005707</t>
-  </si>
-[...4 lines deleted...]
-    <t>0000005707</t>
   </si>
   <si>
     <t>Дитяча чарівна паличка Метелик 32 см</t>
   </si>
   <si>
     <t>23-569</t>
   </si>
   <si>
     <t>0000005691</t>
   </si>
   <si>
     <t>89,30</t>
   </si>
   <si>
     <t>Дитяча чарівна паличка Серце 32 см</t>
   </si>
   <si>
     <t>1000000043945</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>Набір святковий Ельзи</t>
   </si>
@@ -300,51 +282,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137ff7d98b56f0ef012ecee27092601.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f79e0679e1aa56bc9c74b06fef8ab2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4e9ad3b33f51b0abd859dc44c15ab3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47f1ceea3b31ca4c401796e9eef914.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051df66e4974f013e0d4b123ad909975.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc53e1c7562161078fb8d2d368efc6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26900bb97fbaef35464b6199255c77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0ac478bb1112d871c224bde1e088e8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b41c53c2cf961257c052c69120a689.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c03a58cc477598bda55fe14019d79110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342ef5891f331e5667ca32131bba2711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043062c5e05c459cb4ed9f04f270865112.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a70944d5aed1ab71194b671f1274113.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a3f63ad66c9d890dfb60067a93bb1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c741891ab2c44ffa69ed36f83d1ca6e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4129660a7d823c5937538d389785e3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11e9843ba1184aa0fb07859cd9e044.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040a517ed6930982ba50ce922bb29ef5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679d464326466481cca84f44efada06.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd65b79b27d978bf55b529066cb81a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750c945f6940d36fdf952a79ab644ec8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b5facb4d3cc2d8738bd99a19cc27c9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d721904fb3ef1f662f161a859eaf0fa10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dde2a9f7fdedca0d96c56ba59a20011.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -635,110 +617,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -992,51 +914,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/50/koroni-charivni-palichki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1197,195 +1119,159 @@
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="B18" t="s">
         <v>52</v>
-      </c>
-[...28 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 