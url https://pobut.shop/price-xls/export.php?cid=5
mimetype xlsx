--- v1 (2026-01-09)
+++ v2 (2026-06-28)
@@ -14,271 +14,493 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="476">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Антистреси оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>28.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>05:41</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Антистрес вухань кольоровий на листі 4,5 см</t>
-[...5 lines deleted...]
-    <t>1000000051681</t>
+    <t>Іграшка антистрес Лабубу 9,5 см, 66 г</t>
+  </si>
+  <si>
+    <t>23-5858</t>
+  </si>
+  <si>
+    <t>1000000058581</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>508,16</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес CRYBABY 9 см</t>
+  </si>
+  <si>
+    <t>23-5405</t>
+  </si>
+  <si>
+    <t>1000000054057</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20 шт..</t>
+  </si>
+  <si>
+    <t>661,63</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес вухастики 6,5 см, 63 г</t>
+  </si>
+  <si>
+    <t>23-5173</t>
+  </si>
+  <si>
+    <t>1000000051735</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 16 шт..</t>
+  </si>
+  <si>
+    <t>586,31</t>
+  </si>
+  <si>
+    <t>Антистрес піна Чудик 8 см, 43 г</t>
+  </si>
+  <si>
+    <t>23-5297</t>
+  </si>
+  <si>
+    <t>1000000052978</t>
+  </si>
+  <si>
+    <t>309,56</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес Tralalero Tralala 8 см, 45 г</t>
+  </si>
+  <si>
+    <t>23-5298</t>
+  </si>
+  <si>
+    <t>1000000052985</t>
+  </si>
+  <si>
+    <t>583,25</t>
+  </si>
+  <si>
+    <t>Антистрес з орбізами та кульками Виноград 6,3 см, 90 г</t>
+  </si>
+  <si>
+    <t>23-6068</t>
+  </si>
+  <si>
+    <t>1000000060683</t>
+  </si>
+  <si>
+    <t>211,15</t>
+  </si>
+  <si>
+    <t>Антистрес з гліттером, орбізами Кружок 6,5 см, 96 г</t>
+  </si>
+  <si>
+    <t>23-6069</t>
+  </si>
+  <si>
+    <t>1000000060690</t>
+  </si>
+  <si>
+    <t>181,20</t>
+  </si>
+  <si>
+    <t>Антистрес Багатоколір 6 см, 94 г</t>
+  </si>
+  <si>
+    <t>23-6070</t>
+  </si>
+  <si>
+    <t>1000000060706</t>
+  </si>
+  <si>
+    <t>299,25</t>
+  </si>
+  <si>
+    <t>Антистрес з орбізами та кульками Веселка 6 см, 80 г</t>
+  </si>
+  <si>
+    <t>23-6071</t>
+  </si>
+  <si>
+    <t>1000000060713</t>
+  </si>
+  <si>
+    <t>Антистрес із гліттером, орбізами Сітка 6,5 см, 93 г</t>
+  </si>
+  <si>
+    <t>23-6072</t>
+  </si>
+  <si>
+    <t>1000000060720</t>
+  </si>
+  <si>
+    <t>Антистрес із гліттером Кулька 5 см</t>
+  </si>
+  <si>
+    <t>23-6073</t>
+  </si>
+  <si>
+    <t>1000000060737</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
-    <t>194,96</t>
-[...32 lines deleted...]
-    <t>416,71</t>
+    <t>274,30</t>
+  </si>
+  <si>
+    <t>Антистрес піна Кавун 5,5 см, 56 г</t>
+  </si>
+  <si>
+    <t>23-5880</t>
+  </si>
+  <si>
+    <t>1000000058802</t>
+  </si>
+  <si>
+    <t>356,12</t>
+  </si>
+  <si>
+    <t>Антистрес піна Чудик 7,2 см, 45 г</t>
+  </si>
+  <si>
+    <t>23-5875</t>
+  </si>
+  <si>
+    <t>1000000058758</t>
+  </si>
+  <si>
+    <t>343,62</t>
+  </si>
+  <si>
+    <t>Антистрес піна Бабак 9 см, 76 г</t>
+  </si>
+  <si>
+    <t>23-5877</t>
+  </si>
+  <si>
+    <t>1000000058772</t>
+  </si>
+  <si>
+    <t>381,11</t>
+  </si>
+  <si>
+    <t>Антистрес піна Капібари кольорові 6 см, 62 г</t>
+  </si>
+  <si>
+    <t>23-5859</t>
+  </si>
+  <si>
+    <t>1000000058598</t>
+  </si>
+  <si>
+    <t>674,76</t>
+  </si>
+  <si>
+    <t>Антистрес з орбізами Рибка-Єдиноріг 6 см, 95 г</t>
+  </si>
+  <si>
+    <t>23-5867</t>
+  </si>
+  <si>
+    <t>1000000058673</t>
+  </si>
+  <si>
+    <t>393,61</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Аксолотль 7 см, 79 г</t>
+  </si>
+  <si>
+    <t>23-5878</t>
+  </si>
+  <si>
+    <t>1000000058789</t>
+  </si>
+  <si>
+    <t>406,11</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Чудик 6 см, 48 г</t>
+  </si>
+  <si>
+    <t>23-5892</t>
+  </si>
+  <si>
+    <t>1000000058925</t>
+  </si>
+  <si>
+    <t>587,30</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Вухань 7,5 см, 75 г</t>
+  </si>
+  <si>
+    <t>23-5873</t>
+  </si>
+  <si>
+    <t>1000000058734</t>
+  </si>
+  <si>
+    <t>599,79</t>
+  </si>
+  <si>
+    <t>Іграшка антистрес Губастик 6 см, 67 г</t>
+  </si>
+  <si>
+    <t>23-6056</t>
+  </si>
+  <si>
+    <t>1000000060560</t>
+  </si>
+  <si>
+    <t>468,59</t>
+  </si>
+  <si>
+    <t>Антистрес Капібара з іграшкою 7,5 см, 70 г</t>
+  </si>
+  <si>
+    <t>23-5882</t>
+  </si>
+  <si>
+    <t>1000000058826</t>
+  </si>
+  <si>
+    <t>566,47</t>
+  </si>
+  <si>
+    <t>Антистреси Конячки 9,5 см, 45 г</t>
+  </si>
+  <si>
+    <t>23-5890</t>
+  </si>
+  <si>
+    <t>1000000058901</t>
+  </si>
+  <si>
+    <t>635,20</t>
+  </si>
+  <si>
+    <t>Антистреси Собачки 80 см, 60 г</t>
+  </si>
+  <si>
+    <t>23-5885</t>
+  </si>
+  <si>
+    <t>1000000058857</t>
+  </si>
+  <si>
+    <t>549,81</t>
+  </si>
+  <si>
+    <t>Антистрес піна рибки-єдиноріг 9,5 см, 70 г</t>
+  </si>
+  <si>
+    <t>23-5889</t>
+  </si>
+  <si>
+    <t>1000000058895</t>
+  </si>
+  <si>
+    <t>368,61</t>
+  </si>
+  <si>
+    <t>Антистрес Лапки Кішечки кольорові 4 см</t>
+  </si>
+  <si>
+    <t>23-4740</t>
+  </si>
+  <si>
+    <t>000000047400</t>
+  </si>
+  <si>
+    <t>177,02</t>
+  </si>
+  <si>
+    <t>Антистрес Силіконові Черв'ячки однотонні, що тягнуться</t>
+  </si>
+  <si>
+    <t>23-6052</t>
+  </si>
+  <si>
+    <t>1000000060522</t>
+  </si>
+  <si>
+    <t>212,43</t>
+  </si>
+  <si>
+    <t>Антистрес Магічні Черв'ячки тягнуться, живі</t>
+  </si>
+  <si>
+    <t>23-6053</t>
+  </si>
+  <si>
+    <t>1000000060539</t>
+  </si>
+  <si>
+    <t>Антистрес бризгалка водою краб 6,5 см, 41 г</t>
+  </si>
+  <si>
+    <t>23-5868</t>
+  </si>
+  <si>
+    <t>1000000058680</t>
   </si>
   <si>
     <t>Іграшка антистрес Зірка 7 см, 37 г</t>
   </si>
   <si>
     <t>23-5155</t>
   </si>
   <si>
     <t>1000000051551</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 18 шт..</t>
   </si>
   <si>
     <t>491,12</t>
   </si>
   <si>
     <t>Іграшки антистрес Круассан 7 см, 64 г</t>
   </si>
   <si>
     <t>23-4639</t>
   </si>
   <si>
     <t>1000000046397</t>
   </si>
   <si>
     <t>705,43</t>
   </si>
   <si>
     <t>Іграшки антистрес Капібара 3 см, 35 ​​г</t>
   </si>
   <si>
     <t>23-5305</t>
   </si>
   <si>
     <t>1000000053050</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 16 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>555,62</t>
   </si>
   <si>
-    <t>Іграшки антистрес Губи з Очами 7 см, 43 г</t>
-[...13 lines deleted...]
-  <si>
     <t>Іграшка антистрес Людина Павук 8 см, 54 г</t>
   </si>
   <si>
     <t>23-5306</t>
   </si>
   <si>
     <t>1000000053067</t>
   </si>
   <si>
     <t>508,00</t>
   </si>
   <si>
-    <t>Іграшки антистрес Кулька з очима 7 см, 31 г</t>
-[...22 lines deleted...]
-  <si>
     <t>Іграшки антистрес Тістечка 45 см, 95 г</t>
   </si>
   <si>
     <t>23-5146</t>
   </si>
   <si>
     <t>1000000051469</t>
   </si>
   <si>
     <t>865,17</t>
   </si>
   <si>
-    <t>Іграшки антистрес Капібари пончики 7 см, 54 г</t>
-[...22 lines deleted...]
-  <si>
     <t>Іграшки антистрес фрукти 3 см, 42 г</t>
   </si>
   <si>
     <t>23-4396</t>
   </si>
   <si>
     <t>1000000043969</t>
   </si>
   <si>
     <t>743,82</t>
   </si>
   <si>
     <t>Іграшки антистрес тропічний мікс 3 см, 42 г</t>
   </si>
   <si>
     <t>23-4394</t>
   </si>
   <si>
     <t>1000000043945</t>
   </si>
   <si>
     <t>Іграшки антистреси ягідний мікс 3 см, 42 г</t>
   </si>
   <si>
     <t>23-4395</t>
@@ -295,62 +517,50 @@
   <si>
     <t>1000000043914</t>
   </si>
   <si>
     <t>531,30</t>
   </si>
   <si>
     <t>Антистрес іграшки садовий мікс 2,5 см, 19 г</t>
   </si>
   <si>
     <t>23-4392</t>
   </si>
   <si>
     <t>1000000043921</t>
   </si>
   <si>
     <t>Антистрес іграшки овочі 2,5 см, 19 г</t>
   </si>
   <si>
     <t>23-4393</t>
   </si>
   <si>
     <t>1000000043938</t>
   </si>
   <si>
-    <t>Антистрес зайці 7 см, 55 г</t>
-[...10 lines deleted...]
-  <si>
     <t>Антистрес вишня 7 см, 50 г</t>
   </si>
   <si>
     <t>23-5150</t>
   </si>
   <si>
     <t>1000000051506</t>
   </si>
   <si>
     <t>492,66</t>
   </si>
   <si>
     <t>Антистрес М на листі 4 см</t>
   </si>
   <si>
     <t>23-5169</t>
   </si>
   <si>
     <t>1000000051698</t>
   </si>
   <si>
     <t>189,82</t>
   </si>
   <si>
     <t>Антистрес восьминіг на листі 5 см</t>
@@ -373,1050 +583,897 @@
   <si>
     <t>Продається упаковками. В упаковці: 32 шт..</t>
   </si>
   <si>
     <t>836,05</t>
   </si>
   <si>
     <t>Антистрес фігурки Капібари 6 см</t>
   </si>
   <si>
     <t>23-2160</t>
   </si>
   <si>
     <t>1000000021608</t>
   </si>
   <si>
     <t>Антистрес фігурки Єдинороги 6 см</t>
   </si>
   <si>
     <t>23-2161</t>
   </si>
   <si>
     <t>1000000021615</t>
   </si>
   <si>
-    <t>Антистрес-лізун Яйце 7 см</t>
-[...5 lines deleted...]
-    <t>1000000047257</t>
+    <t>Антистрес жуйка-тягучка Алфавіт 9 см</t>
+  </si>
+  <si>
+    <t>23-4403</t>
+  </si>
+  <si>
+    <t>1000000044034</t>
+  </si>
+  <si>
+    <t>370,99</t>
+  </si>
+  <si>
+    <t>Антистрес Коти хутряні 10 см</t>
+  </si>
+  <si>
+    <t>23-4398</t>
+  </si>
+  <si>
+    <t>1000000043983</t>
+  </si>
+  <si>
+    <t>1159,20</t>
+  </si>
+  <si>
+    <t>Іграшка антистрес Ведмедик 7,5 см</t>
+  </si>
+  <si>
+    <t>23-4401</t>
+  </si>
+  <si>
+    <t>1000000044010</t>
+  </si>
+  <si>
+    <t>540,96</t>
+  </si>
+  <si>
+    <t>Іграшка антистрес Собачка з квіткою 11 см</t>
+  </si>
+  <si>
+    <t>23-4404</t>
+  </si>
+  <si>
+    <t>1000000044041</t>
+  </si>
+  <si>
+    <t>Антистрес іграшка Собачка 7 см</t>
+  </si>
+  <si>
+    <t>23-4397</t>
+  </si>
+  <si>
+    <t>1000000043976</t>
+  </si>
+  <si>
+    <t>Антистрес іграшки Смаколики 3,5 см</t>
+  </si>
+  <si>
+    <t>23-4793</t>
+  </si>
+  <si>
+    <t>1000000047936</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 30 шт..</t>
+  </si>
+  <si>
+    <t>241,50</t>
+  </si>
+  <si>
+    <t>Антистрес іграшка Аніме 4,5 см</t>
+  </si>
+  <si>
+    <t>23-4792</t>
+  </si>
+  <si>
+    <t>1000000047929</t>
+  </si>
+  <si>
+    <t>Антистрес іграшка Попкорн 3,5 см</t>
+  </si>
+  <si>
+    <t>23-4795</t>
+  </si>
+  <si>
+    <t>1000000047950</t>
+  </si>
+  <si>
+    <t>452,18</t>
+  </si>
+  <si>
+    <t>Антистрес іграшка Капібара у льоду 3 см</t>
+  </si>
+  <si>
+    <t>23-4794</t>
+  </si>
+  <si>
+    <t>1000000047943</t>
+  </si>
+  <si>
+    <t>Антистрес іграшка Банан 5 см</t>
+  </si>
+  <si>
+    <t>23-4791</t>
+  </si>
+  <si>
+    <t>1000000047912</t>
+  </si>
+  <si>
+    <t>Антистрес Мультяшки 4 см</t>
+  </si>
+  <si>
+    <t>23-4409</t>
+  </si>
+  <si>
+    <t>1000000044096</t>
+  </si>
+  <si>
+    <t>122,82</t>
+  </si>
+  <si>
+    <t>Антистрес Приколюшки 4 см</t>
+  </si>
+  <si>
+    <t>23-4633</t>
+  </si>
+  <si>
+    <t>1000000046335</t>
+  </si>
+  <si>
+    <t>173,88</t>
+  </si>
+  <si>
+    <t>Антистрес Фрукти м'які</t>
+  </si>
+  <si>
+    <t>23-4408</t>
+  </si>
+  <si>
+    <t>1000000044089</t>
+  </si>
+  <si>
+    <t>330,51</t>
+  </si>
+  <si>
+    <t>Антистреси Черепашки 8 см</t>
+  </si>
+  <si>
+    <t>23-4411</t>
+  </si>
+  <si>
+    <t>1000000044119</t>
+  </si>
+  <si>
+    <t>406,41</t>
+  </si>
+  <si>
+    <t>Антистреси Коти 6 см</t>
+  </si>
+  <si>
+    <t>23-4634</t>
+  </si>
+  <si>
+    <t>1000000046342</t>
+  </si>
+  <si>
+    <t>1086,75</t>
+  </si>
+  <si>
+    <t>Антистреси Коти силіконові 5 см</t>
+  </si>
+  <si>
+    <t>23-4636</t>
+  </si>
+  <si>
+    <t>1000000046366</t>
+  </si>
+  <si>
+    <t>Антистреси Котики пухнасті 5 см</t>
+  </si>
+  <si>
+    <t>23-4637</t>
+  </si>
+  <si>
+    <t>1000000046373</t>
+  </si>
+  <si>
+    <t>Антистрес Табо Лапка з бантиком 6 см</t>
+  </si>
+  <si>
+    <t>23-2104</t>
+  </si>
+  <si>
+    <t>1000000021042</t>
+  </si>
+  <si>
+    <t>846,22</t>
+  </si>
+  <si>
+    <t>Антистрес Собачки кольорові 8,5 см</t>
+  </si>
+  <si>
+    <t>23-2115</t>
+  </si>
+  <si>
+    <t>1000000021151</t>
+  </si>
+  <si>
+    <t>598,92</t>
+  </si>
+  <si>
+    <t>Антистрес Сусуватори 6,5 см</t>
+  </si>
+  <si>
+    <t>23-2190</t>
+  </si>
+  <si>
+    <t>1000000021905</t>
+  </si>
+  <si>
+    <t>532,50</t>
+  </si>
+  <si>
+    <t>Антистрес Чудик з руками та очима 6 см</t>
+  </si>
+  <si>
+    <t>23-2108</t>
+  </si>
+  <si>
+    <t>1000000021080</t>
+  </si>
+  <si>
+    <t>484,84</t>
+  </si>
+  <si>
+    <t>Антистрес Пончик із присипкою 6 см</t>
+  </si>
+  <si>
+    <t>23-1723</t>
+  </si>
+  <si>
+    <t>1000000017236</t>
+  </si>
+  <si>
+    <t>492,75</t>
+  </si>
+  <si>
+    <t>Антистрес Тістечко з присипкою 7 см</t>
+  </si>
+  <si>
+    <t>23-2105</t>
+  </si>
+  <si>
+    <t>1000000021059</t>
+  </si>
+  <si>
+    <t>516,49</t>
+  </si>
+  <si>
+    <t>Антистрес Привид 7,5 см</t>
+  </si>
+  <si>
+    <t>23-2109</t>
+  </si>
+  <si>
+    <t>1000000021097</t>
+  </si>
+  <si>
+    <t>Антистрес Хмари кольорові 7,5 см</t>
+  </si>
+  <si>
+    <t>23-2107</t>
+  </si>
+  <si>
+    <t>1000000021073</t>
+  </si>
+  <si>
+    <t>Антистрес Привиди в ковпаках 8 см</t>
+  </si>
+  <si>
+    <t>23-2106</t>
+  </si>
+  <si>
+    <t>1000000021066</t>
+  </si>
+  <si>
+    <t>Антистрес Солодощі мікс 8,5 см</t>
+  </si>
+  <si>
+    <t>23-2118</t>
+  </si>
+  <si>
+    <t>1000000021189</t>
+  </si>
+  <si>
+    <t>643,63</t>
+  </si>
+  <si>
+    <t>Антистрес Банан з іграшкою 9,5 см</t>
+  </si>
+  <si>
+    <t>23-2121</t>
+  </si>
+  <si>
+    <t>1000000021219</t>
+  </si>
+  <si>
+    <t>635,72</t>
+  </si>
+  <si>
+    <t>Антистрес Коти з очима 7 см</t>
+  </si>
+  <si>
+    <t>23-2096</t>
+  </si>
+  <si>
+    <t>1000000020960</t>
+  </si>
+  <si>
+    <t>603,89</t>
+  </si>
+  <si>
+    <t>Антистрес Крихітки в окулярах 7,5 см</t>
+  </si>
+  <si>
+    <t>23-2114</t>
+  </si>
+  <si>
+    <t>1000000021141</t>
+  </si>
+  <si>
+    <t>641,06</t>
+  </si>
+  <si>
+    <t>Антистрес Здоба 3,5 см</t>
+  </si>
+  <si>
+    <t>23-1370</t>
+  </si>
+  <si>
+    <t>000000013702</t>
+  </si>
+  <si>
+    <t>275,31</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Морський 7,5 см</t>
+  </si>
+  <si>
+    <t>23-1977</t>
+  </si>
+  <si>
+    <t>1000000019780</t>
+  </si>
+  <si>
+    <t>679,51</t>
+  </si>
+  <si>
+    <t>Антистрес Лапки з присипкою 6 см</t>
+  </si>
+  <si>
+    <t>23-2091</t>
+  </si>
+  <si>
+    <t>1000000020915</t>
+  </si>
+  <si>
+    <t>417,77</t>
+  </si>
+  <si>
+    <t>Антистрес Табо Лапка пухнаста 6 см</t>
+  </si>
+  <si>
+    <t>23-2124</t>
+  </si>
+  <si>
+    <t>1000000021240</t>
+  </si>
+  <si>
+    <t>472,95</t>
+  </si>
+  <si>
+    <t>Антистрес Каченя 8,5 см</t>
+  </si>
+  <si>
+    <t>23-2125</t>
+  </si>
+  <si>
+    <t>1000000021257</t>
+  </si>
+  <si>
+    <t>599,07</t>
+  </si>
+  <si>
+    <t>Антистрес Зірочки смішні 9 см</t>
+  </si>
+  <si>
+    <t>23-2120</t>
+  </si>
+  <si>
+    <t>1000000021202</t>
+  </si>
+  <si>
+    <t>654,25</t>
+  </si>
+  <si>
+    <t>Антистрес Кішечка з бантиком 7 см</t>
+  </si>
+  <si>
+    <t>23-2122</t>
+  </si>
+  <si>
+    <t>1000000021226</t>
+  </si>
+  <si>
+    <t>630,60</t>
+  </si>
+  <si>
+    <t>Антистрес Донат із присипкою 7 см</t>
+  </si>
+  <si>
+    <t>23-2102</t>
+  </si>
+  <si>
+    <t>1000000021028</t>
+  </si>
+  <si>
+    <t>496,59</t>
+  </si>
+  <si>
+    <t>Антистрес Полуничка 9 см</t>
+  </si>
+  <si>
+    <t>23-2119</t>
+  </si>
+  <si>
+    <t>1000000021196</t>
+  </si>
+  <si>
+    <t>23-1721</t>
+  </si>
+  <si>
+    <t>Антистрес Хом'як із сиром 5 см</t>
+  </si>
+  <si>
+    <t>1000000017250</t>
+  </si>
+  <si>
+    <t>574,08</t>
+  </si>
+  <si>
+    <t>Антистрес Квітка з присипкою 7 см</t>
+  </si>
+  <si>
+    <t>23-1722</t>
+  </si>
+  <si>
+    <t>1000000017243</t>
+  </si>
+  <si>
+    <t>Антистрес Коти бутерброди 7 см</t>
+  </si>
+  <si>
+    <t>23-1724</t>
+  </si>
+  <si>
+    <t>1000000017267</t>
+  </si>
+  <si>
+    <t>540,41</t>
+  </si>
+  <si>
+    <t>Антистрес персонажі з мультфільмів 7 см</t>
+  </si>
+  <si>
+    <t>23-1768</t>
+  </si>
+  <si>
+    <t>1000000017687</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 15 шт..</t>
+  </si>
+  <si>
+    <t>521,47</t>
+  </si>
+  <si>
+    <t>Антистрес Лапка з присипкою ромашки 7 см</t>
+  </si>
+  <si>
+    <t>23-1760</t>
+  </si>
+  <si>
+    <t>1000000017601</t>
+  </si>
+  <si>
+    <t>Антистрес Лапка із присипкою зірки 7 см</t>
+  </si>
+  <si>
+    <t>23-1714</t>
+  </si>
+  <si>
+    <t>1000000017144</t>
+  </si>
+  <si>
+    <t>516,67</t>
+  </si>
+  <si>
+    <t>Антистрес Веселка з присипкою 9 см</t>
+  </si>
+  <si>
+    <t>23-1769</t>
+  </si>
+  <si>
+    <t>1000000017694</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Краб 13 см</t>
+  </si>
+  <si>
+    <t>23-1709</t>
+  </si>
+  <si>
+    <t>1000000019667</t>
+  </si>
+  <si>
+    <t>436,77</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Заєць-восьминіг 7,5 см</t>
+  </si>
+  <si>
+    <t>23-1711</t>
+  </si>
+  <si>
+    <t>1000000017113</t>
+  </si>
+  <si>
+    <t>Антистрес жуйка-тягучка Курка 9,5 см</t>
+  </si>
+  <si>
+    <t>23-1729</t>
+  </si>
+  <si>
+    <t>1000000017298</t>
+  </si>
+  <si>
+    <t>487,14</t>
+  </si>
+  <si>
+    <t>Антистрес Мишка в Сирі</t>
+  </si>
+  <si>
+    <t>23-363</t>
+  </si>
+  <si>
+    <t>1000000000627</t>
+  </si>
+  <si>
+    <t>Антистрес тиснув Хагі Ваги 9 см</t>
+  </si>
+  <si>
+    <t>23-228</t>
+  </si>
+  <si>
+    <t>1000000002287</t>
+  </si>
+  <si>
+    <t>333,82</t>
+  </si>
+  <si>
+    <t>Антистрес тиснув Міньйон у Чашці 10 см</t>
+  </si>
+  <si>
+    <t>23-364</t>
+  </si>
+  <si>
+    <t>1000000003642</t>
+  </si>
+  <si>
+    <t>327,75</t>
+  </si>
+  <si>
+    <t>Іграшка антистрес Фуфлік Squirrel у дупле</t>
+  </si>
+  <si>
+    <t>23-365</t>
+  </si>
+  <si>
+    <t>1000000003659</t>
+  </si>
+  <si>
+    <t>Антистрес тиснув Котик 10 см</t>
+  </si>
+  <si>
+    <t>23-748</t>
+  </si>
+  <si>
+    <t>1000000074802</t>
+  </si>
+  <si>
+    <t>315,88</t>
+  </si>
+  <si>
+    <t>Антистрес тиснув Космонавт у ракеті 9 см</t>
+  </si>
+  <si>
+    <t>23-1065</t>
+  </si>
+  <si>
+    <t>1000000010657</t>
+  </si>
+  <si>
+    <t>304,01</t>
+  </si>
+  <si>
+    <t>Антистрес із орбізами Граната 7 см</t>
+  </si>
+  <si>
+    <t>23-1037</t>
+  </si>
+  <si>
+    <t>1000000010374</t>
+  </si>
+  <si>
+    <t>268,41</t>
+  </si>
+  <si>
+    <t>Антистрес м'яч стрибунець Тварини 6 см</t>
+  </si>
+  <si>
+    <t>23-1289</t>
+  </si>
+  <si>
+    <t>1000000012897</t>
+  </si>
+  <si>
+    <t>351,62</t>
+  </si>
+  <si>
+    <t>Антистрес із наповнювачем Веселка 6 см</t>
+  </si>
+  <si>
+    <t>23-4333</t>
+  </si>
+  <si>
+    <t>1000000043334</t>
+  </si>
+  <si>
+    <t>336,60</t>
+  </si>
+  <si>
+    <t>Антистрес труба Качки 17,5 см</t>
+  </si>
+  <si>
+    <t>23-2178</t>
+  </si>
+  <si>
+    <t>1000000021783</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>296,77</t>
+  </si>
+  <si>
+    <t>Антистрес тиснув Зайчик у Кошику 11 см</t>
+  </si>
+  <si>
+    <t>23-361</t>
+  </si>
+  <si>
+    <t>1000000003611</t>
+  </si>
+  <si>
+    <t>Антистрес Кросівки 6 см</t>
+  </si>
+  <si>
+    <t>23-2153</t>
+  </si>
+  <si>
+    <t>1000000021530</t>
+  </si>
+  <si>
+    <t>548,41</t>
+  </si>
+  <si>
+    <t>Антистрес Кішечка 4 см</t>
+  </si>
+  <si>
+    <t>1000000047400</t>
+  </si>
+  <si>
+    <t>164,22</t>
+  </si>
+  <si>
+    <t>Антистрес Павуки з кров'ю та личинками 6,5 см</t>
+  </si>
+  <si>
+    <t>23-1042</t>
+  </si>
+  <si>
+    <t>1000000010428</t>
+  </si>
+  <si>
+    <t>286,07</t>
+  </si>
+  <si>
+    <t>Антистрес Капібара з іграшкою 7,5 см</t>
+  </si>
+  <si>
+    <t>23-4796</t>
+  </si>
+  <si>
+    <t>1000000051490</t>
+  </si>
+  <si>
+    <t>510,02</t>
+  </si>
+  <si>
+    <t>Антистрес тягучка Гусениця 25 см</t>
+  </si>
+  <si>
+    <t>23-74</t>
+  </si>
+  <si>
+    <t>1000000000740</t>
+  </si>
+  <si>
+    <t>155,84</t>
+  </si>
+  <si>
+    <t>Антистрес піна хом'як 8 см, 69 г</t>
+  </si>
+  <si>
+    <t>23-5162</t>
+  </si>
+  <si>
+    <t>1000000060652</t>
+  </si>
+  <si>
+    <t>386,40</t>
+  </si>
+  <si>
+    <t>Антистрес бризка водою краб 6,5 см, 41 г</t>
+  </si>
+  <si>
+    <t>23-5151</t>
+  </si>
+  <si>
+    <t>405,72</t>
+  </si>
+  <si>
+    <t>Антистрес тиснув Пікачу в подарунку 10 см</t>
+  </si>
+  <si>
+    <t>23-1057</t>
+  </si>
+  <si>
+    <t>1000000010572</t>
+  </si>
+  <si>
+    <t>357,56</t>
+  </si>
+  <si>
+    <t>Павук антистрес труба 15 см</t>
+  </si>
+  <si>
+    <t>23-1559</t>
+  </si>
+  <si>
+    <t>1000000015591</t>
+  </si>
+  <si>
+    <t>282,77</t>
+  </si>
+  <si>
+    <t>Смайл антистрес труба 15 см</t>
+  </si>
+  <si>
+    <t>23-1560</t>
+  </si>
+  <si>
+    <t>1000000015607</t>
+  </si>
+  <si>
+    <t>Антистрес бризка водою Восьминіг 14 см</t>
+  </si>
+  <si>
+    <t>23-1490</t>
+  </si>
+  <si>
+    <t>1000000058666</t>
+  </si>
+  <si>
+    <t>417,45</t>
+  </si>
+  <si>
+    <t>Собачка антистрес труба 16 см</t>
+  </si>
+  <si>
+    <t>23-1562</t>
+  </si>
+  <si>
+    <t>1000000015621</t>
+  </si>
+  <si>
+    <t>Антистрес-лізун Смайли 7 см</t>
+  </si>
+  <si>
+    <t>23-4723</t>
+  </si>
+  <si>
+    <t>1000000047233</t>
   </si>
   <si>
     <t>162,38</t>
   </si>
   <si>
-    <t>Антистрес жуйка-тягучка Алфавіт 9 см</t>
-[...842 lines deleted...]
-    <t>327,75</t>
+    <t>Прибулець антистрес труба 15 см</t>
+  </si>
+  <si>
+    <t>23-1558</t>
+  </si>
+  <si>
+    <t>1000000015584</t>
   </si>
   <si>
     <t>Іграшка антистрес Крокодил 11 см</t>
   </si>
   <si>
     <t>23-406</t>
   </si>
   <si>
     <t>1000000004069</t>
   </si>
   <si>
     <t>280,14</t>
   </si>
   <si>
-    <t>Іграшка антистрес Фуфлік Squirrel у дупле</t>
-[...128 lines deleted...]
-    <t>510,02</t>
+    <t>Сяючий робот антистрес труба 14,5 см</t>
+  </si>
+  <si>
+    <t>23-1557</t>
+  </si>
+  <si>
+    <t>1000000015577</t>
   </si>
   <si>
     <t>Антистрес Табо Лапка пухнаста 7 см</t>
   </si>
   <si>
     <t>23-1720</t>
   </si>
   <si>
     <t>1000000017229</t>
   </si>
   <si>
     <t>541,88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1494,51 +1551,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5962c3220c2c22957b2931826c5642e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd6448ba1ea9bd1c390fbfc2329482.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2aedf096ebd8ef7173c14a8e61b7ff3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee1a577e468f17b87e76e4d4f94ea4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f83dbed201b2fffaecdd3273984df15.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e351fada6ce04a4d083f4d54d41c56.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f88b4a364a5993e212f6608b554f77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85650bd22cecde9ef3fd226cb5fa3a98.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9220bb6055c89fefb0ce42fe4a5ea499.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbe248983bf083a20bf7b7a5ce3d9210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce52b09b5c8d9f70476bb87f81943f11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fc92001d05716fe2d32f981d894fc12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe03d693b241a357f77f673092d44613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9d98ba647f594a62e389157f8121514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ee0fd7b0b1525cc49394a2016431615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b85cf2acee3ee9133ad24755793016.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a87fa724511b1cd37c5df14fdb4f817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41285fb92578c41bf6de548be744b2c18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93ad96efa8bdedf4b4daf463f4220919.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45b87c64866966cbe2383e51fefcea20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415cc4b3d4bd3fe33b1e9ba5ecb157021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2d254c44070e101005df29e7e15a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b72b3b8f46e7eb9305dbb5747c6a1823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0d9901888f057be71722cbc777bc24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e61d4e010597d9297e07575866e40b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2b3807432b565ca1bb352a47da1d26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1651312675af24a9864e5db4033b427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d614588b664dad82b41f78be385b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff1adfb365953c7be1eb334b8ce3d29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd79b546b1ae4fb80b0047100e4feb30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6bf232525454a1d29379c87944c9a31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630077cf79ec9d8fb86d71239ef0d7532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc38071e1aad5154d0bf384a3ce35233.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb255c40fbb2e3b0cf4375bf0f062e34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55774582248082a01f7ca3f00256eb7b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f346beb14a2332818c8e25e9543727a36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbd282844949043f266d4e15816a8837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22ae33533bdd0f24ebe926c9b020a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f339c1bcb6de6fe3752bac3f68f3439.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637d1501872b769b9f2230533a315fe40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2f5eaf08434f98877905affc6e63f41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16dd6654ee75ae077bf42232a3c03642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e71a0da9edc00d27921ca980c0a4343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4639fb6599ab65c9426f26d9bb172c144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fbd608d990378ce9737bd5a13415845.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c52e7ff3b55102331366984fd7f746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10248501c738e785cf46571b3ec4243247.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c5d6e574126878a445a1f9563af5d48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b3db2d0c675d1575313da12dea7649.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ee15aab397ba33e31b3348bfcaeb50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007096ed6fa23d47a5097f0f92f0f5151.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658013184a6e46583ca12cd6012a95052.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8b514ac34a59e6983fe603285f01153.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6d3128c903565f336357de611b9f554.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5d4dadf74156cd3975470a667726f55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f40cfdfc24906b4eb7013437f57b756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70814b12dcaf85e254b0fdc11734564157.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442d92b8235cc3dc4bcc1d6de49b6c058.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c9bc665856bffad4fbbe554d30c559.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce316ad28c3abb64c6842e743e817eb60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b6431a9e2cd580d78b9d50837b6061.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d426c039eaccb704257ccd82d61d3be62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cdd69c3dadbd4d9b9b59cea5b88a263.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253bb2c608feeff39cc079456ce14764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea78faa2159646d3b060d7ec95b88c65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9d3926b6786cbd15efa898d48caf66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13969cea062b000e26681f02f4a7c30367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0e311c9210a19abd1183c9204e72768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee835ba0b1abfa3b78b82d429b389f69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b2e76c502d84163f011104d76fef670.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ffeca2da67064ca3395064f5aff8071.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e032f5b7955d877bb42761f900bc72.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24b1c78d627c277f06ac68970bfb973.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcf037931019e15c3633a0382722f074.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f03a5fa63443cdf074a864530f303675.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7e564550d51ea9d7efc0da8b55d476.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64062d6045daafe393cfca189ac4c2c377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f87afad07e666c4980ea6da2704178.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec328034092578b3fc608990e915ee79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed995bd4f00dd74ab65b9ee606b7f80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116af46f2d14a83a809c8671f5effdf81.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391bfb20b68a141285dabb9f5dfb4bc82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916dde43444132ecda49be89b48589a83.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3ea8726eace16b2a2d58826fc096184.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a405fb6e2407108358dccbe0aa221885.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a497e387e00bb8ccdeed2850b2d9686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e07118919f1ecfd27c2df2f642a40c87.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f5f9004b3dfc6830ee72093bec86288.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1810a0ee61121f555cf3b8763f8b189.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59800e5cfe3c1d04359904e88a2ae990.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b41866c3471ad2f12549fe89fca20f91.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2575afd474bcd2970e433ab6452a0be92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e6740c9b2bd6eac2489a674ceba193.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d9cd16440d2439a4cf656c6e66ce594.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bda0881a1ace3132c4dd7dd5d493895.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c916f02e9ba6a18de4eb7b2e44d8b596.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c20e1e0eec41b9bf3bb94c548dd7d97.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1becd649504b0ccdbf418d38eb0891c98.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8eac273babef0f5bfd7e011084db799.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e0f2680fbdab067b07f16fabded9100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452aa83538b18bbe912df5aacad1f1101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98527f8f34da29bf6ae1387750a49fe3102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a00f3bf529ce357da75a8ea19084bc103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d990b5a6ffb445f18adc387ea87dbfa104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386287bb6909fc94ac16d7f4641b28f105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49574c3d730d0779104f4c63e3b7f3106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b99796d40b1c30143d4f35925ad62107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c08042e05278f4461ac7d2cb0b573108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a8f13ab92418ce8917f290c57661d109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af4a7d9ddc52b4c695fd56a7ed8e9110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5015b3bba6a915f20fb921020523c111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ab40f53473998abb35089871fbe57112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb93fac1dcc7aac6d7cded8ae0d6cec113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f344f4e4cad171113523cc519cc3e5114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822dcc1a8946362e157e6fe2e0dba6115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a71d83f5d734e1a3078b45ddd8881a116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0a427cae7d8087ba441fbe894983e117.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7205b307c525a8275cd27015a2f5a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead1fce4219ba6695f566e26327f4e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4f2736148f6cf4e0114f0254c3123.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f3f7c6d078bd5c3cf1311f6b9eca4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869002e08009efc7ee5b2ce566edc6865.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbddb64ceb877b82bcff58c010f7e06.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bfb495b86ee63c2226a5db7be78817.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f77abaf27da4d6f2cb14873edc6788.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828f81fb29bcee9199d92495baa2f09.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9e2cc62f9e19b9fc83fe156ad1a7b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b8fad83ca469dd16b733b7a59afd11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb98ec89d3993153cda2781e52b5912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4666a85d185ce27ee8227f717082113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33becbaf9d62ebaa7134cd63e675ae4014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ebfb1d15f41be483f2ccd533c5a7915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962a2f1ef7f62d9345732b01441133816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60c9d0ee44f16a81e45c3ba8900fa617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e6976317aca28aa2c08e51a327d118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007baf41c986f11b314518179cc770319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa06e8328c114929c6d890539a07d020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077f2b9dcc98ae08d4426e2bc1440421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1275b8c71641d78b6e9defde26a5922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135434afe3d5eaf273d5934b44d60c223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425b4e29d36ffcc617b4fdf311ef47a24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531deb50cae6d8546b78d44975ff4ad25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f5e20946918a658219d4d216155b326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dff64b6b73ec9765320f4e7c2031527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5761e8c854e8c4a65b9775e84960628.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695bc0ecce0eb63be3f5f66c7a841f129.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c10b518164eca2d5ec7464ead15d30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62384e6d8c56ac13e4089b5cf63b8c7a31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129984ac577b272f8b99a9d433e1af32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb497b474b9c9fb4e726cb3cdddd53df33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55097d265f8f38309a2b4247fe93af6134.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e3a14f9154351ae8902150258a8435.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be914b4bb7f0fd3e36b10ab129811d36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28982e91f19930e9be7efe6d5717a37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f3e8c37c4be3205127ca99cbce06538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca102fffa7765918b76296973fc0e3ea39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3198a0a9e8b57acbc441ec6e9b9fb40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0126d56e0eeec0f13ce4e8c897e6c41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aecad5fef1f2f3063b838d34c2093842.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b096b49e89c2d25c6e3db3aa038c48b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e6c15cba979011e75210f6465f4c44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2dc0f23a03d2943bb28f572b172145.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a86738e42cc5017272d92c5827bff146.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66cf8ab3c1875b3009617a4b4a311747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d733d51f5ddeba8764d0de06d765548.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c5891cbb85c4100459218a56822b149.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46007ec6e0a3da81fadfa56cb489e050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaf4765053e15f481a86282767c80551.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6469c7be3322a8f23a235a7fc4ef39152.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339ec5dd33c8228969f02356570f3c953.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727ab567891b367432d0e3fed773f954.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee77ade190dab17c7516f008b696655.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ca31ba497eb9cea59a7ad6a8540856.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92672c20ec1187a2e2f81668f92d757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76086a0274ad10a837c61a91eb231bd58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ad7ef72f137522b7ad4271b890e059.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e74b9b0f7e3deb3b737c1d75841560.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf538eff4c05caa02a6f139c62a9a2f461.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc06e8e4709f238f9da2d3e728802762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788aa9958e5801f70f2a24bf8a05ad063.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769ba3a4b2f5b73575e07fad3b7bf264.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693dc5d09d21889f1c6fb6bffa3255065.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fcbf92ef33140af78f7e17de0c32866.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab97360ba5e6566c1dd21e2b2a900a67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c108bbc1fc8f7f233d1e949722b87e68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea5a4f111a22f1c057582b7ed924769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9277961cbe79cc9903c3a32bc3c7b70.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a181bb15cdc8168db8825854edf4cc971.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71102f3e51b83cf15a637989ca3106672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842207528f9f8d5ec579e90f71f3a9573.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4630974a967e8ad5314f8e8ec40c74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c1775ae201853365ff6e09511694d75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a2ff26862a96daedcc52448c272676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f33011e7681a227d7a93583bdbd377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44eeb162d10f4adcf4fb7de04751fc78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73e93014ef8a0d855de9f5231769cf79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff99e3479aa42388dc47c48d88b76d180.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3869a84c06c417aff9effe40ec25cde81.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5655f2cc19c90adceab5a2c6dae48682.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a478200df4614dfcf313dd0c17ef83.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76650edc7bd94d3cee1ed2887f93939184.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5daab709856067fc81d881426ba7a85.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da691eb3bef45b0b5674b1a8a3bbe6f86.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b16d6b22925ac0bc6be76a767e178987.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad9ec2e0568c5d743bac7d6127e3a88.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6eba2b9b85139faab0ab1f81ec1e89.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd7f568acac1897be4804f78d051eb90.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158654a13ee2f7785bb3832cb99eb0d91.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7025e55d45e2e8cf84e92139396f492.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560253c79bf89874313118bec0dc835f93.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b4d2e70c073e48f9658265de36a1a94.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee2342dffbb72fc164b9ba47db1e795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a680996f61f7b81012ce284a1cd7ea896.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d629440d9c4d3f63469c9deeaf3d97.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea268ff1ecabd3bddce89d7c7b07dda98.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b91ac1d4c8bb1ccd766be8e1cbd5099.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10c2b818f7623dd8b5033e67561f87100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc28ba8a6557884193ef18f222128101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd7e7394484a92e4c90f9d8dd719a102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8250e2ae634e61fac1bf4c9ff1ffcb103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c21a502390cd962b7c03b2f81670aa104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9f52b30f4dfb2dd4542c113198f82105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf550c17e780b50635547252aeffdc106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b95b490db83dd70edd21323dbda40107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63392337b5459d1a058aa4ec494260108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839e652522d494bcc600df57c548fd3109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d2bc57e3da15021aa9625215d466110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5841a688affb772f0034bd89c350aa111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecde5ea43e1308bb9a803d5d11604ad112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534b3734f731091304f4d51596c5c0d113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98724d87a26136c855191ae753174bbe114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b44eda2a6ebb58f3340e33843c10115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c69b3f42394ec8862d58e354e9e3116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6875dee9c2b11c82c25e32301e745117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344b207264e9d8da46eadda0e2ae412118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69ffb001cc7f5fde3201c3a1ebfd3119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38016f4f4bfd299b50a5b710f4b790bf120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f36a804d9bc958354176e7ee373a25121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903676774762307919467a3d2ec4427122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76098a95195446b72ded0deb16804382123.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4996,50 +5053,230 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5306,51 +5543,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/5/antistresi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K123"/>
+  <dimension ref="A1:K129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5454,2124 +5691,2232 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" t="s">
         <v>53</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>54</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s">
         <v>57</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
         <v>61</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>62</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" t="s">
         <v>65</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>66</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
         <v>69</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" t="s">
         <v>73</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>74</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>78</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F29" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="F31" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="F32" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="F33" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D36" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="E36" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C37" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F38" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F39" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="F40" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C41" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D41" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>42</v>
+        <v>129</v>
       </c>
       <c r="F41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
+        <v>154</v>
+      </c>
+      <c r="C42" t="s">
+        <v>155</v>
+      </c>
+      <c r="D42" t="s">
+        <v>156</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F43" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E44" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F44" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C45" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E45" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F45" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D46" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F46" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="F47" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C48" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F48" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="F49" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D50" t="s">
+        <v>185</v>
+      </c>
+      <c r="E50" s="4" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F50" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="F51" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C52" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D52" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="F52" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C53" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D53" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>28</v>
+        <v>181</v>
       </c>
       <c r="F53" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F54" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>201</v>
+      </c>
+      <c r="C55" t="s">
+        <v>202</v>
+      </c>
+      <c r="D55" t="s">
+        <v>203</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F55" t="s">
         <v>200</v>
-      </c>
-[...10 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>204</v>
       </c>
       <c r="C56" t="s">
         <v>205</v>
       </c>
       <c r="D56" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F56" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>207</v>
+      </c>
+      <c r="C57" t="s">
         <v>208</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>209</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" s="4" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F57" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>212</v>
       </c>
       <c r="C58" t="s">
         <v>213</v>
       </c>
       <c r="D58" t="s">
         <v>214</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="F58" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>215</v>
+      </c>
+      <c r="C59" t="s">
         <v>216</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>217</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F59" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>219</v>
       </c>
       <c r="C60" t="s">
         <v>220</v>
       </c>
       <c r="D60" t="s">
         <v>221</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>160</v>
+        <v>58</v>
       </c>
       <c r="F60" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>222</v>
       </c>
       <c r="C61" t="s">
         <v>223</v>
       </c>
       <c r="D61" t="s">
         <v>224</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>160</v>
+        <v>58</v>
       </c>
       <c r="F61" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
+        <v>225</v>
+      </c>
+      <c r="C62" t="s">
         <v>226</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
+        <v>229</v>
+      </c>
+      <c r="C63" t="s">
         <v>230</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>231</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
+        <v>233</v>
+      </c>
+      <c r="C64" t="s">
         <v>234</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>235</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F64" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
+        <v>237</v>
+      </c>
+      <c r="C65" t="s">
         <v>238</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>239</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F65" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
+        <v>241</v>
+      </c>
+      <c r="C66" t="s">
         <v>242</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>243</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="F66" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="71">
       <c r="A67"/>
       <c r="B67" t="s">
+        <v>245</v>
+      </c>
+      <c r="C67" t="s">
         <v>246</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>247</v>
       </c>
-      <c r="D67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="4" t="s">
-        <v>42</v>
+        <v>210</v>
       </c>
       <c r="F67" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="71">
       <c r="A68"/>
       <c r="B68" t="s">
+        <v>248</v>
+      </c>
+      <c r="C68" t="s">
+        <v>249</v>
+      </c>
+      <c r="D68" t="s">
         <v>250</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="4" t="s">
-        <v>42</v>
+        <v>210</v>
       </c>
       <c r="F68" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="71">
       <c r="A69"/>
       <c r="B69" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" t="s">
+        <v>252</v>
+      </c>
+      <c r="D69" t="s">
         <v>253</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F69" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="71">
       <c r="A70"/>
       <c r="B70" t="s">
+        <v>255</v>
+      </c>
+      <c r="C70" t="s">
+        <v>256</v>
+      </c>
+      <c r="D70" t="s">
         <v>257</v>
       </c>
-      <c r="C70" t="s">
+      <c r="E70" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F70" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="71">
       <c r="A71"/>
       <c r="B71" t="s">
+        <v>259</v>
+      </c>
+      <c r="C71" t="s">
         <v>260</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>261</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F71" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="71">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>263</v>
       </c>
       <c r="C72" t="s">
         <v>264</v>
       </c>
       <c r="D72" t="s">
         <v>265</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F72" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="71">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>267</v>
       </c>
       <c r="C73" t="s">
         <v>268</v>
       </c>
       <c r="D73" t="s">
         <v>269</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="71">
       <c r="A74"/>
       <c r="B74" t="s">
         <v>271</v>
       </c>
       <c r="C74" t="s">
         <v>272</v>
       </c>
       <c r="D74" t="s">
         <v>273</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F74" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="71">
       <c r="A75"/>
       <c r="B75" t="s">
         <v>275</v>
       </c>
       <c r="C75" t="s">
         <v>276</v>
       </c>
       <c r="D75" t="s">
         <v>277</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F75" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="71">
       <c r="A76"/>
       <c r="B76" t="s">
+        <v>278</v>
+      </c>
+      <c r="C76" t="s">
         <v>279</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>280</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="4" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="F76" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="71">
       <c r="A77"/>
       <c r="B77" t="s">
+        <v>281</v>
+      </c>
+      <c r="C77" t="s">
+        <v>282</v>
+      </c>
+      <c r="D77" t="s">
         <v>283</v>
       </c>
-      <c r="C77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F77" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="71">
       <c r="A78"/>
       <c r="B78" t="s">
+        <v>284</v>
+      </c>
+      <c r="C78" t="s">
+        <v>285</v>
+      </c>
+      <c r="D78" t="s">
+        <v>286</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F78" t="s">
         <v>287</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="71">
       <c r="A79"/>
       <c r="B79" t="s">
+        <v>288</v>
+      </c>
+      <c r="C79" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" t="s">
         <v>290</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F79" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="71">
       <c r="A80"/>
       <c r="B80" t="s">
+        <v>292</v>
+      </c>
+      <c r="C80" t="s">
+        <v>293</v>
+      </c>
+      <c r="D80" t="s">
         <v>294</v>
       </c>
-      <c r="C80" t="s">
+      <c r="E80" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F80" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="71">
       <c r="A81"/>
       <c r="B81" t="s">
+        <v>296</v>
+      </c>
+      <c r="C81" t="s">
+        <v>297</v>
+      </c>
+      <c r="D81" t="s">
         <v>298</v>
       </c>
-      <c r="C81" t="s">
+      <c r="E81" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F81" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="71">
       <c r="A82"/>
       <c r="B82" t="s">
+        <v>300</v>
+      </c>
+      <c r="C82" t="s">
+        <v>301</v>
+      </c>
+      <c r="D82" t="s">
         <v>302</v>
       </c>
-      <c r="C82" t="s">
+      <c r="E82" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="F82" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="71">
       <c r="A83"/>
       <c r="B83" t="s">
+        <v>304</v>
+      </c>
+      <c r="C83" t="s">
+        <v>305</v>
+      </c>
+      <c r="D83" t="s">
         <v>306</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F83" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="71">
       <c r="A84"/>
       <c r="B84" t="s">
+        <v>308</v>
+      </c>
+      <c r="C84" t="s">
+        <v>309</v>
+      </c>
+      <c r="D84" t="s">
         <v>310</v>
       </c>
-      <c r="C84" t="s">
+      <c r="E84" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F84" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="71">
       <c r="A85"/>
       <c r="B85" t="s">
+        <v>312</v>
+      </c>
+      <c r="C85" t="s">
+        <v>313</v>
+      </c>
+      <c r="D85" t="s">
         <v>314</v>
       </c>
-      <c r="C85" t="s">
+      <c r="E85" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F85" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="71">
       <c r="A86"/>
       <c r="B86" t="s">
+        <v>316</v>
+      </c>
+      <c r="C86" t="s">
+        <v>317</v>
+      </c>
+      <c r="D86" t="s">
         <v>318</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F86" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="71">
       <c r="A87"/>
       <c r="B87" t="s">
+        <v>320</v>
+      </c>
+      <c r="C87" t="s">
+        <v>321</v>
+      </c>
+      <c r="D87" t="s">
         <v>322</v>
       </c>
-      <c r="C87" t="s">
+      <c r="E87" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F87" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="71">
       <c r="A88"/>
       <c r="B88" t="s">
+        <v>324</v>
+      </c>
+      <c r="C88" t="s">
+        <v>325</v>
+      </c>
+      <c r="D88" t="s">
         <v>326</v>
       </c>
-      <c r="C88" t="s">
+      <c r="E88" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F88" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="71">
       <c r="A89"/>
       <c r="B89" t="s">
+        <v>328</v>
+      </c>
+      <c r="C89" t="s">
+        <v>329</v>
+      </c>
+      <c r="D89" t="s">
         <v>330</v>
       </c>
-      <c r="C89" t="s">
+      <c r="E89" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F89" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="71">
       <c r="A90"/>
       <c r="B90" t="s">
+        <v>332</v>
+      </c>
+      <c r="C90" t="s">
+        <v>333</v>
+      </c>
+      <c r="D90" t="s">
         <v>334</v>
       </c>
-      <c r="C90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F90" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="71">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="C91" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D91" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F91" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="71">
       <c r="A92"/>
       <c r="B92" t="s">
+        <v>336</v>
+      </c>
+      <c r="C92" t="s">
+        <v>268</v>
+      </c>
+      <c r="D92" t="s">
+        <v>337</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F92" t="s">
         <v>338</v>
-      </c>
-[...10 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="71">
       <c r="A93"/>
       <c r="B93" t="s">
+        <v>339</v>
+      </c>
+      <c r="C93" t="s">
+        <v>340</v>
+      </c>
+      <c r="D93" t="s">
         <v>341</v>
       </c>
-      <c r="C93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F93" t="s">
-        <v>344</v>
+        <v>270</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="71">
       <c r="A94"/>
       <c r="B94" t="s">
+        <v>342</v>
+      </c>
+      <c r="C94" t="s">
+        <v>343</v>
+      </c>
+      <c r="D94" t="s">
+        <v>344</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F94" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="71">
       <c r="A95"/>
       <c r="B95" t="s">
+        <v>346</v>
+      </c>
+      <c r="C95" t="s">
+        <v>347</v>
+      </c>
+      <c r="D95" t="s">
         <v>348</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" s="4" t="s">
         <v>349</v>
       </c>
-      <c r="D95" t="s">
+      <c r="F95" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="71">
       <c r="A96"/>
       <c r="B96" t="s">
+        <v>351</v>
+      </c>
+      <c r="C96" t="s">
         <v>352</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>353</v>
       </c>
-      <c r="D96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="4" t="s">
-        <v>355</v>
+        <v>27</v>
       </c>
       <c r="F96" t="s">
-        <v>356</v>
+        <v>274</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="71">
       <c r="A97"/>
       <c r="B97" t="s">
+        <v>354</v>
+      </c>
+      <c r="C97" t="s">
+        <v>355</v>
+      </c>
+      <c r="D97" t="s">
+        <v>356</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F97" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="71">
       <c r="A98"/>
       <c r="B98" t="s">
+        <v>358</v>
+      </c>
+      <c r="C98" t="s">
+        <v>359</v>
+      </c>
+      <c r="D98" t="s">
         <v>360</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="4" t="s">
-        <v>42</v>
+        <v>349</v>
       </c>
       <c r="F98" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="71">
       <c r="A99"/>
       <c r="B99" t="s">
+        <v>361</v>
+      </c>
+      <c r="C99" t="s">
+        <v>362</v>
+      </c>
+      <c r="D99" t="s">
+        <v>363</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" t="s">
         <v>364</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="71">
       <c r="A100"/>
       <c r="B100" t="s">
+        <v>365</v>
+      </c>
+      <c r="C100" t="s">
+        <v>366</v>
+      </c>
+      <c r="D100" t="s">
         <v>367</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F100" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="71">
       <c r="A101"/>
       <c r="B101" t="s">
+        <v>368</v>
+      </c>
+      <c r="C101" t="s">
+        <v>369</v>
+      </c>
+      <c r="D101" t="s">
+        <v>370</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F101" t="s">
         <v>371</v>
-      </c>
-[...10 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="71">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C102" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D102" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F102" t="s">
-        <v>378</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="71">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C103" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="D103" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F103" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="71">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C104" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D104" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="71">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C105" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D105" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="F105" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="71">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C106" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="D106" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E106" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F106" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="71">
       <c r="A107"/>
       <c r="B107" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C107" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D107" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
-        <v>266</v>
+        <v>393</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="71">
       <c r="A108"/>
       <c r="B108" t="s">
+        <v>394</v>
+      </c>
+      <c r="C108" t="s">
+        <v>395</v>
+      </c>
+      <c r="D108" t="s">
+        <v>396</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F108" t="s">
         <v>397</v>
-      </c>
-[...10 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="71">
       <c r="A109"/>
       <c r="B109" t="s">
+        <v>398</v>
+      </c>
+      <c r="C109" t="s">
+        <v>399</v>
+      </c>
+      <c r="D109" t="s">
+        <v>400</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F109" t="s">
         <v>401</v>
-      </c>
-[...10 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="71">
       <c r="A110"/>
       <c r="B110" t="s">
+        <v>402</v>
+      </c>
+      <c r="C110" t="s">
+        <v>403</v>
+      </c>
+      <c r="D110" t="s">
+        <v>404</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F110" t="s">
         <v>405</v>
-      </c>
-[...10 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="71">
       <c r="A111"/>
       <c r="B111" t="s">
+        <v>406</v>
+      </c>
+      <c r="C111" t="s">
+        <v>407</v>
+      </c>
+      <c r="D111" t="s">
+        <v>408</v>
+      </c>
+      <c r="E111" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="C111" t="s">
+      <c r="F111" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="71">
       <c r="A112"/>
       <c r="B112" t="s">
+        <v>411</v>
+      </c>
+      <c r="C112" t="s">
         <v>412</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>413</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="4" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F112" t="s">
-        <v>415</v>
+        <v>382</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="71">
       <c r="A113"/>
       <c r="B113" t="s">
+        <v>414</v>
+      </c>
+      <c r="C113" t="s">
+        <v>415</v>
+      </c>
+      <c r="D113" t="s">
         <v>416</v>
       </c>
-      <c r="C113" t="s">
+      <c r="E113" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F113" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="71">
       <c r="A114"/>
       <c r="B114" t="s">
+        <v>418</v>
+      </c>
+      <c r="C114" t="s">
+        <v>113</v>
+      </c>
+      <c r="D114" t="s">
+        <v>419</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F114" t="s">
         <v>420</v>
-      </c>
-[...10 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="71">
       <c r="A115"/>
       <c r="B115" t="s">
+        <v>421</v>
+      </c>
+      <c r="C115" t="s">
+        <v>422</v>
+      </c>
+      <c r="D115" t="s">
+        <v>423</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F115" t="s">
         <v>424</v>
-      </c>
-[...10 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="71">
       <c r="A116"/>
       <c r="B116" t="s">
+        <v>425</v>
+      </c>
+      <c r="C116" t="s">
+        <v>426</v>
+      </c>
+      <c r="D116" t="s">
+        <v>427</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F116" t="s">
         <v>428</v>
-      </c>
-[...10 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="71">
       <c r="A117"/>
       <c r="B117" t="s">
+        <v>429</v>
+      </c>
+      <c r="C117" t="s">
+        <v>430</v>
+      </c>
+      <c r="D117" t="s">
+        <v>431</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F117" t="s">
         <v>432</v>
-      </c>
-[...10 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="71">
       <c r="A118"/>
       <c r="B118" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C118" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D118" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F118" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="71">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C119" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="D119" t="s">
-        <v>442</v>
+        <v>125</v>
       </c>
       <c r="E119" s="4" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F119" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="71">
       <c r="A120"/>
       <c r="B120" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C120" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D120" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E120" s="4" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="F120" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="71">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C121" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D121" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>28</v>
+        <v>409</v>
       </c>
       <c r="F121" t="s">
-        <v>404</v>
+        <v>447</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="71">
       <c r="A122"/>
       <c r="B122" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C122" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D122" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>42</v>
+        <v>409</v>
       </c>
       <c r="F122" t="s">
-        <v>452</v>
+        <v>410</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="71">
       <c r="A123"/>
       <c r="B123" t="s">
+        <v>451</v>
+      </c>
+      <c r="C123" t="s">
+        <v>452</v>
+      </c>
+      <c r="D123" t="s">
         <v>453</v>
       </c>
-      <c r="C123" t="s">
+      <c r="E123" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" t="s">
         <v>454</v>
       </c>
-      <c r="D123" t="s">
+    </row>
+    <row r="124" spans="1:11" customHeight="1" ht="71">
+      <c r="A124"/>
+      <c r="B124" t="s">
         <v>455</v>
       </c>
-      <c r="E123" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F123" t="s">
+      <c r="C124" t="s">
         <v>456</v>
+      </c>
+      <c r="D124" t="s">
+        <v>457</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="F124" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" customHeight="1" ht="71">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>458</v>
+      </c>
+      <c r="C125" t="s">
+        <v>459</v>
+      </c>
+      <c r="D125" t="s">
+        <v>460</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F125" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" customHeight="1" ht="71">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>462</v>
+      </c>
+      <c r="C126" t="s">
+        <v>463</v>
+      </c>
+      <c r="D126" t="s">
+        <v>464</v>
+      </c>
+      <c r="E126" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="F126" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" customHeight="1" ht="71">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>465</v>
+      </c>
+      <c r="C127" t="s">
+        <v>466</v>
+      </c>
+      <c r="D127" t="s">
+        <v>467</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F127" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" customHeight="1" ht="71">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>469</v>
+      </c>
+      <c r="C128" t="s">
+        <v>470</v>
+      </c>
+      <c r="D128" t="s">
+        <v>471</v>
+      </c>
+      <c r="E128" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="F128" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" customHeight="1" ht="71">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>472</v>
+      </c>
+      <c r="C129" t="s">
+        <v>473</v>
+      </c>
+      <c r="D129" t="s">
+        <v>474</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F129" t="s">
+        <v>475</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 