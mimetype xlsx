--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,233 +14,461 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
-    <t>ТРЕНДИ 2025</t>
+    <t>ТРЕНДИ 2026</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>М'яка іграшка Звірі Зоотрополіс   "Іграшка СЮРПРИЗ"</t>
+  </si>
+  <si>
+    <t>Ха-5667</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>358,80</t>
+  </si>
+  <si>
+    <t>М'які іграшки Italian Brainrot 25 см</t>
+  </si>
+  <si>
+    <t>23-5388</t>
+  </si>
+  <si>
+    <t>1000000053883</t>
+  </si>
+  <si>
+    <t>164,40</t>
+  </si>
+  <si>
+    <t>М'яка іграшка ведмежав одязі  50 см в асортименті</t>
+  </si>
+  <si>
+    <t>24-7-59</t>
+  </si>
+  <si>
+    <t>531,05</t>
+  </si>
+  <si>
+    <t>М'яка іграшка ведмежав одязі  44 см в асортименті</t>
+  </si>
+  <si>
+    <t>24-7-57</t>
+  </si>
+  <si>
+    <t>447,20</t>
+  </si>
+  <si>
+    <t>М'яка іграшка ведмежа в одязі плюшевий 32 см</t>
+  </si>
+  <si>
+    <t>24-7-56</t>
+  </si>
+  <si>
+    <t>223,60</t>
+  </si>
+  <si>
+    <t>Брелоки дитячі гумові CRYBABY 10 см</t>
+  </si>
+  <si>
+    <t>23-5395</t>
+  </si>
+  <si>
+    <t>1000000053951</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>160,52</t>
+  </si>
+  <si>
+    <t>Великі брелоки Ушастики 12 см</t>
+  </si>
+  <si>
+    <t>23-5399</t>
+  </si>
+  <si>
+    <t>1000000053999</t>
+  </si>
+  <si>
+    <t>329,79</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Фуглери 10 см</t>
+  </si>
+  <si>
+    <t>23-5394</t>
+  </si>
+  <si>
+    <t>1000000053944</t>
+  </si>
+  <si>
+    <t>158,80</t>
+  </si>
+  <si>
+    <t>Сквіші Чудики 12 см</t>
+  </si>
+  <si>
+    <t>23-5352</t>
+  </si>
+  <si>
+    <t>1000000053524</t>
+  </si>
+  <si>
+    <t>482,49</t>
+  </si>
+  <si>
+    <t>Сквіші Wakuku 9 см</t>
+  </si>
+  <si>
+    <t>23-5357</t>
+  </si>
+  <si>
+    <t>1000000053579</t>
+  </si>
+  <si>
+    <t>458,06</t>
+  </si>
+  <si>
+    <t>Сквіші Naruto 12 см</t>
+  </si>
+  <si>
+    <t>23-5361</t>
+  </si>
+  <si>
+    <t>1000000053616</t>
+  </si>
+  <si>
+    <t>549,67</t>
+  </si>
+  <si>
+    <t>Сквіші CRYBABY 10 см</t>
+  </si>
+  <si>
+    <t>23-5353</t>
+  </si>
+  <si>
+    <t>1000000053531</t>
+  </si>
+  <si>
+    <t>415,31</t>
+  </si>
+  <si>
+    <t>Сквіші Italian brainrot 10 см</t>
+  </si>
+  <si>
+    <t>23-5363</t>
+  </si>
+  <si>
+    <t>1000000053630</t>
+  </si>
+  <si>
+    <t>384,77</t>
+  </si>
+  <si>
+    <t>Слайми Піксельні 20 см, 167 г</t>
+  </si>
+  <si>
+    <t>23-5377</t>
+  </si>
+  <si>
+    <t>1000000053777</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>287,05</t>
+  </si>
+  <si>
+    <t>Слайм Fuggler 3D 7,3 см, 154 г</t>
+  </si>
+  <si>
+    <t>23-5386</t>
+  </si>
+  <si>
+    <t>1000000053869</t>
+  </si>
+  <si>
+    <t>274,84</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес CRYBABY 9 см</t>
+  </si>
+  <si>
+    <t>23-5405</t>
+  </si>
+  <si>
+    <t>1000000054057</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20 шт..</t>
+  </si>
+  <si>
+    <t>661,63</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес вухастики 6,5 см, 63 г</t>
+  </si>
+  <si>
+    <t>23-5173</t>
+  </si>
+  <si>
+    <t>1000000051735</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 16 шт..</t>
+  </si>
+  <si>
+    <t>586,31</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Сер Белч 23 см</t>
+  </si>
+  <si>
+    <t>23-5389</t>
+  </si>
+  <si>
+    <t>1000000053890</t>
+  </si>
+  <si>
+    <t>239,21</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Сквідж 23 см</t>
+  </si>
+  <si>
+    <t>100000053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Тріска МакГу 23 см</t>
+  </si>
+  <si>
+    <t>10053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Шалений кролик 23 см</t>
+  </si>
+  <si>
+    <t>10000053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Сасквуш 23 см</t>
+  </si>
+  <si>
+    <t>1000053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка Нерішучий монстр 23 см</t>
+  </si>
+  <si>
+    <t>100053890</t>
+  </si>
+  <si>
+    <t>М'яка іграшка із пледом «Монстрик» (40 см) Синя</t>
+  </si>
+  <si>
+    <t>25-150m</t>
+  </si>
+  <si>
+    <t>559,00</t>
+  </si>
+  <si>
+    <t>М'яка плюшева іграшка Вухань, 100 см</t>
+  </si>
+  <si>
+    <t>25-1092-3</t>
+  </si>
+  <si>
+    <t>1677,00</t>
+  </si>
+  <si>
+    <t>Паличка Пікмі указка Ла Бубу 10 шт</t>
+  </si>
+  <si>
+    <t>25-200lab</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>167,70</t>
+  </si>
+  <si>
+    <t>Пікмі паличка указка Капібара 10 шт, 66 см</t>
+  </si>
+  <si>
+    <t>23-2174</t>
+  </si>
+  <si>
+    <t>1000000051971</t>
+  </si>
+  <si>
+    <t>188,37</t>
+  </si>
+  <si>
+    <t>Паличка Пікмі указка Мультик 10 шт, 66 см</t>
+  </si>
+  <si>
+    <t>1000000051964</t>
+  </si>
+  <si>
     <t>Фігурки з картками на аркуші Italian Brainrot 6 см</t>
   </si>
   <si>
     <t>23-5280</t>
   </si>
   <si>
     <t>1000000052800</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 20 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>372,06</t>
   </si>
   <si>
-    <t>М'яка іграшка із пледом «Монстрик» (40 см) Синя</t>
-[...107 lines deleted...]
-    <t>242,00</t>
+    <t>Фігурки з картками Italian Brainrot у пакеті 24 шт</t>
+  </si>
+  <si>
+    <t>23-5275</t>
+  </si>
+  <si>
+    <t>1000000052756</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>488,14</t>
   </si>
   <si>
     <t>Фігурки з картками Fuggler у пакеті 24 шт</t>
   </si>
   <si>
     <t>23-5284</t>
   </si>
   <si>
     <t>1000000052848</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 24 шт..</t>
-[...2 lines deleted...]
-    <t>488,14</t>
+    <t>М'які іграшки на руку Чудики 9 см</t>
+  </si>
+  <si>
+    <t>23-5295</t>
+  </si>
+  <si>
+    <t>1000000052954</t>
+  </si>
+  <si>
+    <t>106,17</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес Tralalero Tralala 8 см, 45 г</t>
+  </si>
+  <si>
+    <t>23-5298</t>
+  </si>
+  <si>
+    <t>1000000052985</t>
+  </si>
+  <si>
+    <t>535,77</t>
+  </si>
+  <si>
+    <t>Антистрес піна Чудик 8 см, 43 г</t>
+  </si>
+  <si>
+    <t>23-5297</t>
+  </si>
+  <si>
+    <t>1000000052978</t>
+  </si>
+  <si>
+    <t>309,56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -306,51 +534,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b1494b42d060cf08141df51045021.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ef25112251df4530605b773daa8a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72583375a04748607d4adfe5237a753.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfd7f0ee3ee8b651ef0a2fa00fa2084.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590955e96f4357dca344aed2f71779305.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d3e59215dcaa62ded597a14b5e9416.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df485b905396bb693953921445bd2b527.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe4574033e598965b2cbbf78ebf1b28.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd957e1b73f0a28ab63c506468fb9ab9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f321ffcef921403b98e8e73f4d2d2010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff80f4e2a030c4c7441ce6e4ceccc211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113582980a43622e05f8760e4400f9812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5efff41cafb81412152f914923599613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bfa750e9832de0fb9b1f23469871714.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544a27337f8b946c5b6b04d107075d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3f8fdd46e563c5a7098e0ea03a1a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e38a42ac610099babcdc956dc8b23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916684a83a941cce3d8362564c90864d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d153fff72623b992351b253fe0c925.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2c01ffda27afe8d7bd8753a094806.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08b813d2bcc5eabed3083d2c740af7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6d76c9ab16def042e216867fb3a78.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771599d600aad96687dec739bfab3b29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6a007616fba44a37680644f78a7810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e195f18142193430c5c742e6068811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b54c2aa09cb6ddbe35609fef0c9312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25353d21dfa42b4932211ac2721e513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594cc68ae59649df19ffee4ea9aa1814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f4a2ccfc93270a8561582c42947315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20ca476f4525f113c1762249bcb3a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3533bd0eda5a9cb7f210a2e07157e417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca17bb6c618f28529f8401c1dd52fb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af5fe00741fa3ac61116928d862cc19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46fb53cf6efa51db36936e2f54db120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d6d0a03633d7bb21d7eb6ae73e20f21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291be6516d5bd98430b037a472111e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32961e7c802b8a25ac6f572272fd423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a19eef4f4f28efed85b141730133ca24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812878af6f745c53aeb8a0434b5d3e6925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc8e10c31fe81312da8c8e494beab626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81dcd9802118f212a58d8473fff13b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2dd3333d970787e47e6c2e1bdb84128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109f136b1359c919f44a6aeb24ceaf929.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85057a5f1ea4c3a6dfca823fc5ada30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f5010f4ec5afe79462828660cddd31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee59a34c1a901694d9a6b787303a532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e788006ee20b1eb3c43c8bbd05a06733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7b9755e83c173eb7ac79817984af934.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -718,50 +946,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1020,59 +1848,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/47/trendi-2025/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/47/trendi-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1151,267 +1979,641 @@
     <row r="6" spans="1:11" customHeight="1" ht="67">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7"/>
+      <c r="D7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
         <v>19</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8"/>
       <c r="E8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D9"/>
       <c r="E9" s="4" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D10"/>
       <c r="E10" s="4" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D11"/>
       <c r="E11" s="4" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12"/>
       <c r="E12" s="4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
       <c r="E13" s="4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="D14"/>
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
       <c r="E14" s="4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
       <c r="E15" s="4" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
       <c r="E16" s="4" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>53</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
       <c r="E17" s="4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="D18"/>
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
+        <v>58</v>
+      </c>
       <c r="E18" s="4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D19"/>
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
       <c r="E19" s="4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F20" t="s">
-        <v>60</v>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" customHeight="1" ht="71">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" t="s">
+        <v>84</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" customHeight="1" ht="71">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" customHeight="1" ht="71">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>93</v>
+      </c>
+      <c r="C28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" t="s">
+        <v>94</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" customHeight="1" ht="71">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" customHeight="1" ht="71">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" customHeight="1" ht="71">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" t="s">
+        <v>101</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F32" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" t="s">
+        <v>108</v>
+      </c>
+      <c r="D33" t="s">
+        <v>109</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" t="s">
+        <v>108</v>
+      </c>
+      <c r="D34" t="s">
+        <v>112</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F34" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" customHeight="1" ht="71">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" t="s">
+        <v>114</v>
+      </c>
+      <c r="D35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" t="s">
+        <v>118</v>
+      </c>
+      <c r="D36" t="s">
+        <v>119</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="F36" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" customHeight="1" ht="71">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" t="s">
+        <v>123</v>
+      </c>
+      <c r="D37" t="s">
+        <v>124</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="71">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" t="s">
+        <v>126</v>
+      </c>
+      <c r="D38" t="s">
+        <v>127</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" customHeight="1" ht="71">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" t="s">
+        <v>130</v>
+      </c>
+      <c r="D39" t="s">
+        <v>131</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="F39" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" customHeight="1" ht="71">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" t="s">
+        <v>134</v>
+      </c>
+      <c r="D40" t="s">
+        <v>135</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 