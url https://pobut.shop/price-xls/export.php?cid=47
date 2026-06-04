--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,461 +14,578 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>ТРЕНДИ 2026</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>М'яка іграшка Звірі Зоотрополіс   "Іграшка СЮРПРИЗ"</t>
-[...2 lines deleted...]
-    <t>Ха-5667</t>
+    <t>Великі брелоки гумові Ушастики 11,5 см</t>
+  </si>
+  <si>
+    <t>23-5639</t>
+  </si>
+  <si>
+    <t>1000000056396</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>324,16</t>
+  </si>
+  <si>
+    <t>Великі брелоки гумові Ушастики Різні 11 см</t>
+  </si>
+  <si>
+    <t>23-5635</t>
+  </si>
+  <si>
+    <t>1000000056358</t>
+  </si>
+  <si>
+    <t>Великі брелоки гумові Чудики 11 см</t>
+  </si>
+  <si>
+    <t>23-5638</t>
+  </si>
+  <si>
+    <t>1000000056389</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Сім'я Монстрів 11 см</t>
+  </si>
+  <si>
+    <t>23-5561</t>
+  </si>
+  <si>
+    <t>1000000055610</t>
+  </si>
+  <si>
+    <t>155,85</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Crybaby 10 см</t>
+  </si>
+  <si>
+    <t>23-5664</t>
+  </si>
+  <si>
+    <t>1000000056648</t>
+  </si>
+  <si>
+    <t>143,38</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Місто Звірят 11 см</t>
+  </si>
+  <si>
+    <t>23-5422</t>
+  </si>
+  <si>
+    <t>1000000054224</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Діти у Костюмах 11,5 см</t>
+  </si>
+  <si>
+    <t>23-5418</t>
+  </si>
+  <si>
+    <t>1000000054187</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Незадоволені Коти 10 см</t>
+  </si>
+  <si>
+    <t>23-5407</t>
+  </si>
+  <si>
+    <t>1000000054071</t>
+  </si>
+  <si>
+    <t>Брелоки гумові плоскі Італійське 9 см</t>
+  </si>
+  <si>
+    <t>23-5529</t>
+  </si>
+  <si>
+    <t>1000000055290</t>
+  </si>
+  <si>
+    <t>118,43</t>
+  </si>
+  <si>
+    <t>Брелоки гумові плоскі Ушастики 9 см</t>
+  </si>
+  <si>
+    <t>23-5533</t>
+  </si>
+  <si>
+    <t>1000000055337</t>
+  </si>
+  <si>
+    <t>Брелоки гумові плоскі Чудики 10 см</t>
+  </si>
+  <si>
+    <t>23-5525</t>
+  </si>
+  <si>
+    <t>1000000055252</t>
+  </si>
+  <si>
+    <t>Брелоки металеві Фурія 9 см</t>
+  </si>
+  <si>
+    <t>23-5487</t>
+  </si>
+  <si>
+    <t>1000000054873</t>
+  </si>
+  <si>
+    <t>199,50</t>
+  </si>
+  <si>
+    <t>Брелоки металеві Мiсячнi коти Луна, Артемiс  8,5 см</t>
+  </si>
+  <si>
+    <t>23-5530</t>
+  </si>
+  <si>
+    <t>1000000055306</t>
+  </si>
+  <si>
+    <t>274,30</t>
+  </si>
+  <si>
+    <t>Брелоки металеві Ушастики 8,5 см</t>
+  </si>
+  <si>
+    <t>23-5543</t>
+  </si>
+  <si>
+    <t>1000000055436</t>
+  </si>
+  <si>
+    <t>205,71</t>
+  </si>
+  <si>
+    <t>Брелоки дитячі гумові CRYBABY 10 см</t>
+  </si>
+  <si>
+    <t>23-5395</t>
+  </si>
+  <si>
+    <t>1000000053951</t>
+  </si>
+  <si>
+    <t>160,52</t>
+  </si>
+  <si>
+    <t>Брелоки пластикові Ведмедики 10 см</t>
+  </si>
+  <si>
+    <t>23-5408</t>
+  </si>
+  <si>
+    <t>1000000054088</t>
+  </si>
+  <si>
+    <t>177,30</t>
+  </si>
+  <si>
+    <t>Брелоки гумові Фуглери 10 см</t>
+  </si>
+  <si>
+    <t>23-5394</t>
+  </si>
+  <si>
+    <t>1000000053944</t>
+  </si>
+  <si>
+    <t>158,80</t>
+  </si>
+  <si>
+    <t>Маска дитяча Labubu 26 см</t>
+  </si>
+  <si>
+    <t>23-5933</t>
+  </si>
+  <si>
+    <t>8712345593353</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>358,80</t>
+    <t>36,40</t>
+  </si>
+  <si>
+    <t>Слайм Вушатік з кульками, 14 см, 165 г</t>
+  </si>
+  <si>
+    <t>23-5942</t>
+  </si>
+  <si>
+    <t>1000000059427</t>
+  </si>
+  <si>
+    <t>392,73</t>
+  </si>
+  <si>
+    <t>Лізуни CRYBABY 5,5 см, 153 г</t>
+  </si>
+  <si>
+    <t>23-5958</t>
+  </si>
+  <si>
+    <t>1000000059588</t>
+  </si>
+  <si>
+    <t>261,83</t>
+  </si>
+  <si>
+    <t>Лізуни Лабуба 5,5 см, 153 г</t>
+  </si>
+  <si>
+    <t>23-5957</t>
+  </si>
+  <si>
+    <t>1000000059571</t>
+  </si>
+  <si>
+    <t>Сквіші Зверополіс 2, 10 см</t>
+  </si>
+  <si>
+    <t>23-5362</t>
+  </si>
+  <si>
+    <t>1000000053623</t>
+  </si>
+  <si>
+    <t>423,90</t>
+  </si>
+  <si>
+    <t>Сквіші Зверополіс 11 см</t>
+  </si>
+  <si>
+    <t>23-5359</t>
+  </si>
+  <si>
+    <t>1000000053593</t>
+  </si>
+  <si>
+    <t>Іграшка антистрес Лабубу 9,5 см, 66 г</t>
+  </si>
+  <si>
+    <t>23-5858</t>
+  </si>
+  <si>
+    <t>1000000058581</t>
+  </si>
+  <si>
+    <t>508,16</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Italian Brainrot 6 см, 11 г</t>
+  </si>
+  <si>
+    <t>23-5993</t>
+  </si>
+  <si>
+    <t>1000000059939</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 25 шт..</t>
+  </si>
+  <si>
+    <t>377,48</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Капібари 6 см, 10 г</t>
+  </si>
+  <si>
+    <t>23-5999</t>
+  </si>
+  <si>
+    <t>1000000059991</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Фуглери 6 см, 10 г</t>
+  </si>
+  <si>
+    <t>23-5997</t>
+  </si>
+  <si>
+    <t>1000000059977</t>
+  </si>
+  <si>
+    <t>Сквіші Чудики 12 см</t>
+  </si>
+  <si>
+    <t>23-5352</t>
+  </si>
+  <si>
+    <t>1000000053524</t>
+  </si>
+  <si>
+    <t>482,49</t>
+  </si>
+  <si>
+    <t>Сквіші Wakuku 9 см</t>
+  </si>
+  <si>
+    <t>23-5357</t>
+  </si>
+  <si>
+    <t>1000000053579</t>
+  </si>
+  <si>
+    <t>458,06</t>
+  </si>
+  <si>
+    <t>Сквіші Naruto 12 см</t>
+  </si>
+  <si>
+    <t>23-5361</t>
+  </si>
+  <si>
+    <t>1000000053616</t>
+  </si>
+  <si>
+    <t>549,67</t>
+  </si>
+  <si>
+    <t>Сквіші CRYBABY 10 см</t>
+  </si>
+  <si>
+    <t>23-5353</t>
+  </si>
+  <si>
+    <t>1000000053531</t>
+  </si>
+  <si>
+    <t>415,31</t>
+  </si>
+  <si>
+    <t>Слайм Fuggler 3D 7,3 см, 154 г</t>
+  </si>
+  <si>
+    <t>23-5386</t>
+  </si>
+  <si>
+    <t>1000000053869</t>
+  </si>
+  <si>
+    <t>274,84</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес CRYBABY 9 см</t>
+  </si>
+  <si>
+    <t>23-5405</t>
+  </si>
+  <si>
+    <t>1000000054057</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20 шт..</t>
+  </si>
+  <si>
+    <t>661,63</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес вухастики 6,5 см, 63 г</t>
+  </si>
+  <si>
+    <t>23-5173</t>
+  </si>
+  <si>
+    <t>1000000051735</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 16 шт..</t>
+  </si>
+  <si>
+    <t>586,31</t>
+  </si>
+  <si>
+    <t>Антистрес піна Чудик 8 см, 43 г</t>
+  </si>
+  <si>
+    <t>23-5297</t>
+  </si>
+  <si>
+    <t>1000000052978</t>
+  </si>
+  <si>
+    <t>309,56</t>
+  </si>
+  <si>
+    <t>Іграшки антистрес Tralalero Tralala 8 см, 45 г</t>
+  </si>
+  <si>
+    <t>23-5298</t>
+  </si>
+  <si>
+    <t>1000000052985</t>
+  </si>
+  <si>
+    <t>583,25</t>
   </si>
   <si>
     <t>М'які іграшки Italian Brainrot 25 см</t>
   </si>
   <si>
     <t>23-5388</t>
   </si>
   <si>
     <t>1000000053883</t>
   </si>
   <si>
     <t>164,40</t>
   </si>
   <si>
-    <t>М'яка іграшка ведмежав одязі  50 см в асортименті</t>
-[...269 lines deleted...]
-    <t>1000000051964</t>
+    <t>М'які іграшки Італійський 20 см</t>
+  </si>
+  <si>
+    <t>23-5584</t>
+  </si>
+  <si>
+    <t>1000000055849</t>
+  </si>
+  <si>
+    <t>112,46</t>
+  </si>
+  <si>
+    <t>М'які іграшки Фуглери 23 см</t>
+  </si>
+  <si>
+    <t>23-5621</t>
+  </si>
+  <si>
+    <t>1000000056211</t>
+  </si>
+  <si>
+    <t>140,58</t>
   </si>
   <si>
     <t>Фігурки з картками на аркуші Italian Brainrot 6 см</t>
   </si>
   <si>
     <t>23-5280</t>
   </si>
   <si>
     <t>1000000052800</t>
   </si>
   <si>
     <t>372,06</t>
   </si>
   <si>
     <t>Фігурки з картками Italian Brainrot у пакеті 24 шт</t>
   </si>
   <si>
     <t>23-5275</t>
   </si>
   <si>
     <t>1000000052756</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>488,14</t>
   </si>
   <si>
     <t>Фігурки з картками Fuggler у пакеті 24 шт</t>
   </si>
   <si>
     <t>23-5284</t>
   </si>
   <si>
     <t>1000000052848</t>
-  </si>
-[...34 lines deleted...]
-    <t>309,56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -534,51 +651,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6544a27337f8b946c5b6b04d107075d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3f8fdd46e563c5a7098e0ea03a1a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e38a42ac610099babcdc956dc8b23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916684a83a941cce3d8362564c90864d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d153fff72623b992351b253fe0c925.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2c01ffda27afe8d7bd8753a094806.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08b813d2bcc5eabed3083d2c740af7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6d76c9ab16def042e216867fb3a78.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771599d600aad96687dec739bfab3b29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f6a007616fba44a37680644f78a7810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e195f18142193430c5c742e6068811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b54c2aa09cb6ddbe35609fef0c9312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25353d21dfa42b4932211ac2721e513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594cc68ae59649df19ffee4ea9aa1814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f4a2ccfc93270a8561582c42947315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c20ca476f4525f113c1762249bcb3a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3533bd0eda5a9cb7f210a2e07157e417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca17bb6c618f28529f8401c1dd52fb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af5fe00741fa3ac61116928d862cc19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46fb53cf6efa51db36936e2f54db120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d6d0a03633d7bb21d7eb6ae73e20f21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291be6516d5bd98430b037a472111e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32961e7c802b8a25ac6f572272fd423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a19eef4f4f28efed85b141730133ca24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812878af6f745c53aeb8a0434b5d3e6925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc8e10c31fe81312da8c8e494beab626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81dcd9802118f212a58d8473fff13b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2dd3333d970787e47e6c2e1bdb84128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109f136b1359c919f44a6aeb24ceaf929.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85057a5f1ea4c3a6dfca823fc5ada30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08f5010f4ec5afe79462828660cddd31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee59a34c1a901694d9a6b787303a532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e788006ee20b1eb3c43c8bbd05a06733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7b9755e83c173eb7ac79817984af934.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe701622ffd9c892ecad3804a0d85bc1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ad6ea9533d02367344c18aef1e672.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618569a334bfcf1c0cdf792b8f53ee113.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c21a2e51c49c20095859509c21774.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e01968a9fa8e2e4e7a16b639824c95.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a6be816105e25c0e254dfe37487f16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9478cc379ce1d9e6875868c68c36677.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c457970ef3d47ec37f3f591ce3038.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5376aa9cb11299871bedbf48825b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ec27c33e99f7562f6ebd913d24f6e10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff61b548df91257f16376677f9c65311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4a2ac969bec6609f65210b558faa12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27a0c877a5609e3e68dee779baf2113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f599c177ed9df22590382234e6c814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9e8c82257e3dee7e29dbfc7b997515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ab92896940c78a82e2020536920416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057c1b79821b3f60f4cb12e546512817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5ee22d71d480f2848be1b34d0d6c918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b079dbf7e4811fcc8f16473f759619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4f8d7fa469a46d654be35a826f6e720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b673fa25054c556d46e7fd74687b1821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76224b4d4d716f3333196491543286b022.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e085288aacdbe6efcb351df546ddee23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fde059857f147e3bdd916b78fac1324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba89cedef92810070c99bbec451da25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dace6264dea3d5e7eadcebc760bb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48369909feb733ab9f6fa7b86f730f927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09b0feff5169f5e4c9051d5b2265928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05c04ee904d08824b9aa2be4623f629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e527f5a3ff829b271500ec836d754b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9510ded67b83508a19314b2bf83d8b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121431e7b34a15d11c5d71fe656a8ee32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b0f5122b126fdc86df585e7c2fdc133.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b00c25d3365173878e2f37a81b8e34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055416d710e65fe76bf5bba38af2aa835.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3f54a3e8d9b4996c2dec8713064bf36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae223539aef2e98d1055d01254b82637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747e4579c9cb1cdf0f8f9d8bc96ef438.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9092f6b8c0278a44e1a627a2e734339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1917397b04da68922f47f3caf12d40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313075fffa0d1167a89dcc83c093fa41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcdd9dad31e03fe7dac3834c780d2442.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1546,50 +1663,290 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1856,51 +2213,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/47/trendi-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1979,641 +2336,799 @@
     <row r="6" spans="1:11" customHeight="1" ht="67">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
       <c r="E9" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
       <c r="E10" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
       <c r="E11" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
         <v>48</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" t="s">
         <v>91</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D28" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D30"/>
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>101</v>
+      </c>
       <c r="E30" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>104</v>
+      </c>
+      <c r="D31" t="s">
+        <v>105</v>
+      </c>
       <c r="E31" s="4" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="F31" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C32" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D32"/>
+        <v>109</v>
+      </c>
+      <c r="D32" t="s">
+        <v>110</v>
+      </c>
       <c r="E32" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="F33" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C34" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>105</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C35" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="D35" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C36" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D36" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C39" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="F39" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="C40" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>34</v>
+        <v>142</v>
       </c>
       <c r="F40" t="s">
-        <v>136</v>
+        <v>143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" customHeight="1" ht="71">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" t="s">
+        <v>145</v>
+      </c>
+      <c r="D41" t="s">
+        <v>146</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" customHeight="1" ht="71">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>148</v>
+      </c>
+      <c r="C42" t="s">
+        <v>149</v>
+      </c>
+      <c r="D42" t="s">
+        <v>150</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="F42" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" customHeight="1" ht="71">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>152</v>
+      </c>
+      <c r="C43" t="s">
+        <v>153</v>
+      </c>
+      <c r="D43" t="s">
+        <v>154</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F43" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" customHeight="1" ht="71">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>156</v>
+      </c>
+      <c r="C44" t="s">
+        <v>157</v>
+      </c>
+      <c r="D44" t="s">
+        <v>158</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F44" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" customHeight="1" ht="71">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" t="s">
+        <v>161</v>
+      </c>
+      <c r="D45" t="s">
+        <v>162</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" customHeight="1" ht="71">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" t="s">
+        <v>166</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="F46" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" customHeight="1" ht="71">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>168</v>
+      </c>
+      <c r="C47" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="F47" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" customHeight="1" ht="71">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>173</v>
+      </c>
+      <c r="C48" t="s">
+        <v>174</v>
+      </c>
+      <c r="D48" t="s">
+        <v>175</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="F48" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 