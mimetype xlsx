--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,118 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>ТРЕНДИ 2026</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Великі брелоки гумові Ушастики 11,5 см</t>
-[...5 lines deleted...]
-    <t>1000000056396</t>
+    <t>Великі брелоки гумові Ушастики Різні 11 см</t>
+  </si>
+  <si>
+    <t>23-5635</t>
+  </si>
+  <si>
+    <t>1000000056358</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>324,16</t>
   </si>
   <si>
-    <t>Великі брелоки гумові Ушастики Різні 11 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Великі брелоки гумові Чудики 11 см</t>
   </si>
   <si>
     <t>23-5638</t>
   </si>
   <si>
     <t>1000000056389</t>
   </si>
   <si>
     <t>Брелоки гумові Сім'я Монстрів 11 см</t>
   </si>
   <si>
     <t>23-5561</t>
   </si>
   <si>
     <t>1000000055610</t>
   </si>
   <si>
     <t>155,85</t>
   </si>
   <si>
     <t>Брелоки гумові Crybaby 10 см</t>
   </si>
   <si>
     <t>23-5664</t>
@@ -259,149 +250,89 @@
   <si>
     <t>23-5394</t>
   </si>
   <si>
     <t>1000000053944</t>
   </si>
   <si>
     <t>158,80</t>
   </si>
   <si>
     <t>Маска дитяча Labubu 26 см</t>
   </si>
   <si>
     <t>23-5933</t>
   </si>
   <si>
     <t>8712345593353</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>36,40</t>
   </si>
   <si>
-    <t>Слайм Вушатік з кульками, 14 см, 165 г</t>
-[...10 lines deleted...]
-  <si>
     <t>Лізуни CRYBABY 5,5 см, 153 г</t>
   </si>
   <si>
     <t>23-5958</t>
   </si>
   <si>
     <t>1000000059588</t>
   </si>
   <si>
     <t>261,83</t>
   </si>
   <si>
-    <t>Лізуни Лабуба 5,5 см, 153 г</t>
-[...14 lines deleted...]
-    <t>1000000053623</t>
+    <t>Сквіші Зверополіс 11 см</t>
+  </si>
+  <si>
+    <t>23-5359</t>
+  </si>
+  <si>
+    <t>1000000053593</t>
   </si>
   <si>
     <t>423,90</t>
   </si>
   <si>
-    <t>Сквіші Зверополіс 11 см</t>
-[...19 lines deleted...]
-  <si>
     <t>Сквіші-брелоки Italian Brainrot 6 см, 11 г</t>
   </si>
   <si>
     <t>23-5993</t>
   </si>
   <si>
     <t>1000000059939</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 25 шт..</t>
   </si>
   <si>
     <t>377,48</t>
   </si>
   <si>
-    <t>Сквіші-брелоки Капібари 6 см, 10 г</t>
-[...16 lines deleted...]
-  <si>
     <t>Сквіші Чудики 12 см</t>
   </si>
   <si>
     <t>23-5352</t>
   </si>
   <si>
     <t>1000000053524</t>
   </si>
   <si>
     <t>482,49</t>
   </si>
   <si>
     <t>Сквіші Wakuku 9 см</t>
   </si>
   <si>
     <t>23-5357</t>
   </si>
   <si>
     <t>1000000053579</t>
   </si>
   <si>
     <t>458,06</t>
   </si>
   <si>
     <t>Сквіші Naruto 12 см</t>
@@ -533,59 +464,50 @@
     <t>Фігурки з картками на аркуші Italian Brainrot 6 см</t>
   </si>
   <si>
     <t>23-5280</t>
   </si>
   <si>
     <t>1000000052800</t>
   </si>
   <si>
     <t>372,06</t>
   </si>
   <si>
     <t>Фігурки з картками Italian Brainrot у пакеті 24 шт</t>
   </si>
   <si>
     <t>23-5275</t>
   </si>
   <si>
     <t>1000000052756</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>488,14</t>
-  </si>
-[...7 lines deleted...]
-    <t>1000000052848</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -651,51 +573,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe701622ffd9c892ecad3804a0d85bc1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ad6ea9533d02367344c18aef1e672.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618569a334bfcf1c0cdf792b8f53ee113.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c21a2e51c49c20095859509c21774.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e01968a9fa8e2e4e7a16b639824c95.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a6be816105e25c0e254dfe37487f16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9478cc379ce1d9e6875868c68c36677.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c457970ef3d47ec37f3f591ce3038.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5376aa9cb11299871bedbf48825b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ec27c33e99f7562f6ebd913d24f6e10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff61b548df91257f16376677f9c65311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f4a2ac969bec6609f65210b558faa12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27a0c877a5609e3e68dee779baf2113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f599c177ed9df22590382234e6c814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9e8c82257e3dee7e29dbfc7b997515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84ab92896940c78a82e2020536920416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97057c1b79821b3f60f4cb12e546512817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5ee22d71d480f2848be1b34d0d6c918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b079dbf7e4811fcc8f16473f759619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4f8d7fa469a46d654be35a826f6e720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b673fa25054c556d46e7fd74687b1821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76224b4d4d716f3333196491543286b022.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e085288aacdbe6efcb351df546ddee23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fde059857f147e3bdd916b78fac1324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ba89cedef92810070c99bbec451da25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dace6264dea3d5e7eadcebc760bb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48369909feb733ab9f6fa7b86f730f927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09b0feff5169f5e4c9051d5b2265928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f05c04ee904d08824b9aa2be4623f629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e527f5a3ff829b271500ec836d754b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9510ded67b83508a19314b2bf83d8b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121431e7b34a15d11c5d71fe656a8ee32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b0f5122b126fdc86df585e7c2fdc133.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1b00c25d3365173878e2f37a81b8e34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055416d710e65fe76bf5bba38af2aa835.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3f54a3e8d9b4996c2dec8713064bf36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae223539aef2e98d1055d01254b82637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747e4579c9cb1cdf0f8f9d8bc96ef438.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9092f6b8c0278a44e1a627a2e734339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1917397b04da68922f47f3caf12d40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a313075fffa0d1167a89dcc83c093fa41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcdd9dad31e03fe7dac3834c780d2442.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fbf83c1139e54921c7de538a038491.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732ed5c4c5f72c5104f04f029ac80502.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2292e1822498107d17ea826e78da3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce24fe3a6ed8f5c9f9dc38ce17dd604.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fe579fedbf70abd5a5f9e5606fcf35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff89568260e85719f724d1600b04f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bde7f01466edd6a685bc9495c3c60b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3710f6b0ac42dcb79c798e62193a88.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76761f05513c1faa77e4901fe5cb5c49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774f40c5dbc1a0ca4baa055993d63f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb5565be9ebf4ab3a7d0966cb7886d11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d36474dfe55fde64a919ebfdaea812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124a5c5e86fb5d95720622ce901064e13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a29fc03dfc55b9cc9748666ed547514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ee8552551e549ee01309f473077415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dab85fdca9e6eab8f21aab1d6a7af16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d8b51f4a93420eea24bec7f18e2b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb270d98fb03f6ff2917aed499d3918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f93d8462958c76caa6f85e43236ef519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc754fcf70656c15d08d037b607e9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7c228b43d5101d352b3d310722a2221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173180d411d2120345ff3f5f93ffc2b722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed2569e9616dcb09758a1eb3402c6f23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96459e2d707aee1076537c689c5a4bf124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188a88bb2db445b216234c9bb5897c25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e4ba6b5e84f9f9aaaeacf4aa9a6d26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a163d3cef0d9766cc088f2a6a452327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e63dea995cfe2082c53fdb59985328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d2fbb3a3cf1b10898951fe1ef704d29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecabe94c77bb76945d3370eeaa6bdd30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2673c2ef7135ec3a6bbe1ddc964d31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec259a2b2f376c8a528afb33a4f42f032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ba3887159119e6027a54398cd6c033.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e934bd01e7eed73a4216b36f602d34.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1663,290 +1585,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2213,51 +1895,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/47/trendi-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2382,753 +2064,609 @@
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="F26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C29" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F32" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F33" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="F35" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F36" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F37" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F38" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>137</v>
+        <v>114</v>
       </c>
       <c r="F39" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F40" t="s">
-        <v>143</v>
-[...25 lines deleted...]
-      <c r="C42" t="s">
         <v>149</v>
-      </c>
-[...115 lines deleted...]
-        <v>172</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 