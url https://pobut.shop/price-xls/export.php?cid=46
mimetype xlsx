--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пищалки, іграшки для ванної оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:11</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Дитяча гумова пищалка Вухань 10 см</t>
   </si>
   <si>
     <t>23-4666</t>
   </si>
@@ -396,51 +396,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00e1d252c9d5f6e6f7d8af607959a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e58376f6a7d17689987d2da0e8b5d92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881d3607b3cd16068b729e668806d9b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060ccec1641ff5d9d7e55237c3d5a74.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529668a4f60a51a2147e39850bed7805.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64deee339fa13c252ef560f67d7378f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a852bed317be07990a986c6f1a037.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351c091d7b989d0006355e5745b24fa8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e211ed10995c80528355f747137c8d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a492c87f725aa943d0c08764b434310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfc1a440a800af6b23a9409a7dae511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4cd2ad6bc0fc7cb22194a52c3d2db12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd205154232fdf363f89c7df34dfaaee13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec44fc59c47b12787133b48361240214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c5effe1725d9efd26bdfe36ef33f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305939e58923d9c3a5dd39e127ff9cc716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985e27a21a48a95d51f2a8cdd69a15417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683bbae841e48cb82ec2c0bce963de18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0543c247d2f115d2948406e812a1819.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487aa84b15f535916125d1ff9a16a421.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7df07ace280d490d558a2f72d2e3e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9949602e50cccd7f0fe27fe1df0263.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09778d43cd7e7d75b4a7529d80a491334.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a2bbbf14349be9a01910330510f35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a4053d759eb5ef1424de74de0491e6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc349a564555298d8590e9566e4ef7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afd132aeda6130b0110c84258d1e48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2462b0d170a21abed1d136f3d3f59.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c37e4fa18cc4ba7171ed249de2f3510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd4b147f50464723f1c88c651eb3e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fee4dd1cb473e7c30b37e3756f6912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e616cafe03ba733e261354cbe2aa813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63edf03ea9511018a7a128d72c967dd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1472101952ccf7fb6ae3aefa44350915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c6a131e8e3be437f4b912bca7a0416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7684b2abe06a565112f7190c6115117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0a80882e8b7631ea75a9404047d418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2211c1afaaa00664590ea3a1242ce719.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>