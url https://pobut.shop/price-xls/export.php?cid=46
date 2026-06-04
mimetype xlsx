--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пищалки, іграшки для ванної оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:11</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Дитяча гумова пищалка Вухань 10 см</t>
   </si>
   <si>
     <t>23-4666</t>
   </si>
@@ -396,51 +396,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487aa84b15f535916125d1ff9a16a421.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7df07ace280d490d558a2f72d2e3e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9949602e50cccd7f0fe27fe1df0263.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09778d43cd7e7d75b4a7529d80a491334.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a2bbbf14349be9a01910330510f35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a4053d759eb5ef1424de74de0491e6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dc349a564555298d8590e9566e4ef7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974afd132aeda6130b0110c84258d1e48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2462b0d170a21abed1d136f3d3f59.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c37e4fa18cc4ba7171ed249de2f3510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd4b147f50464723f1c88c651eb3e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fee4dd1cb473e7c30b37e3756f6912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e616cafe03ba733e261354cbe2aa813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63edf03ea9511018a7a128d72c967dd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1472101952ccf7fb6ae3aefa44350915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c6a131e8e3be437f4b912bca7a0416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7684b2abe06a565112f7190c6115117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0a80882e8b7631ea75a9404047d418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2211c1afaaa00664590ea3a1242ce719.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebc2068c87780afc731e15db73a83f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42807e42a6302629713a1bfd85d76002.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d27476f77fb68dd728197377076413.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f822c18d83c0ffaee90d134e8aa9c64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5118e5801603028b6f7783991fb6e5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99014d422ff8f71ea1b79367282a6ca6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42136ab39ffcefd18dd54fc687abcde7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801909e73ff6c4cf87b939dbf662f148.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0618e39139c2b8bdb3436ac88fbf9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4b5556b611f0597e7a3b0059c94210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe5d22ccf38bd4dd8864a0389425711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8454548fd1c8cd3d3fd01643c18ff12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7c228b7f1d4a385213257709c11413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5cd37c29ab81938ea3d77574470da14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8760f785ca4a255c5ea6bef75ff7e815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55604972e281c6e3f3eef9e2e3eb3f16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4729792afa70ce5b2ee03607545e817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c23b96245de58b8b72eb1b37aa6818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e9d1b116a356bebe04a0fcdefa65319.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>