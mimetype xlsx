--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пищалки, іграшки для ванної оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Дитяча гумова пищалка Вухань 10 см</t>
   </si>
   <si>
     <t>23-4666</t>
   </si>
@@ -396,51 +396,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebc2068c87780afc731e15db73a83f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42807e42a6302629713a1bfd85d76002.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d27476f77fb68dd728197377076413.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f822c18d83c0ffaee90d134e8aa9c64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5118e5801603028b6f7783991fb6e5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99014d422ff8f71ea1b79367282a6ca6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42136ab39ffcefd18dd54fc687abcde7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801909e73ff6c4cf87b939dbf662f148.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0618e39139c2b8bdb3436ac88fbf9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4b5556b611f0597e7a3b0059c94210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe5d22ccf38bd4dd8864a0389425711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8454548fd1c8cd3d3fd01643c18ff12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7c228b7f1d4a385213257709c11413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5cd37c29ab81938ea3d77574470da14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8760f785ca4a255c5ea6bef75ff7e815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55604972e281c6e3f3eef9e2e3eb3f16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4729792afa70ce5b2ee03607545e817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c23b96245de58b8b72eb1b37aa6818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e9d1b116a356bebe04a0fcdefa65319.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b82064f4a29c8e7e0d330563c67c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5596b75d9eacb2821890266fd21de912.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431863a1d67da9f97519e0a2ffdd05353.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d32f6a0913ec3fc58f2faf5de93284.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca56bf66378ba240d05d5e752e38575.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f53733a151740834d4fe5b7406fc56.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04797ca2923542802a2f70382c53c4c7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47ba1d86a16a03ca84490570abf2f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef601330acb23e679c2273043dee4d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd27a333654e51af523a2c164bd8c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb542f6c0fb87f0c33d157fb09e909ea11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979199c439d4a7594e2dceef36f477d12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a765af60d2f2ddef888c792bf59d13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e708a4712deb95916d5a7d74e3c79f14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152c93e064b752af154fe27cf2501515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94e0f5b3917f40205b0a586d9686d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89866931f6fbc172146d0dd7c9a893217.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a962afd2ff039780c92d96898b9618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1bdd89435dd5217a42139eacd678f19.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>