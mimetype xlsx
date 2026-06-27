--- v1 (2026-01-09)
+++ v2 (2026-06-27)
@@ -14,440 +14,566 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
-    <t>Іграшки інтерактивні оптом</t>
+    <t>Інтерактивні іграшки оптом в Україні</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>03:23</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Ходилка музична Панда червона 19 см</t>
+  </si>
+  <si>
+    <t>23-5691</t>
+  </si>
+  <si>
+    <t>1000000056914</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>203,06</t>
+  </si>
+  <si>
+    <t>Ходилка музична Жаба 15 см</t>
+  </si>
+  <si>
+    <t>23-5692</t>
+  </si>
+  <si>
+    <t>1000000056921</t>
+  </si>
+  <si>
+    <t>187,44</t>
+  </si>
+  <si>
+    <t>Кіт ходилка кольоровий Дзвіночок 18 см</t>
+  </si>
+  <si>
+    <t>23-5695</t>
+  </si>
+  <si>
+    <t>1000000056952</t>
+  </si>
+  <si>
+    <t>156,20</t>
+  </si>
+  <si>
+    <t>Ходилка музична Вухань 17 см</t>
+  </si>
+  <si>
+    <t>23-5693</t>
+  </si>
+  <si>
+    <t>1000000056938</t>
+  </si>
+  <si>
+    <t>Собачка ходилка музична Спанієль 17 см</t>
+  </si>
+  <si>
+    <t>23-5696</t>
+  </si>
+  <si>
+    <t>6924563256961</t>
+  </si>
+  <si>
+    <t>Ходилка музична Олень Рудольф 19 см</t>
+  </si>
+  <si>
+    <t>23-5690</t>
+  </si>
+  <si>
+    <t>1000000056907</t>
+  </si>
+  <si>
+    <t>155,16</t>
+  </si>
+  <si>
+    <t>Собачка ходилка музична Плямиста19 см</t>
+  </si>
+  <si>
+    <t>23-5684</t>
+  </si>
+  <si>
+    <t>6924563256848</t>
+  </si>
+  <si>
+    <t>140,58</t>
+  </si>
+  <si>
+    <t>Ходилка Капібара з апельсином 16 см</t>
+  </si>
+  <si>
+    <t>23-5688</t>
+  </si>
+  <si>
+    <t>1000000056884</t>
+  </si>
+  <si>
+    <t>136,42</t>
+  </si>
+  <si>
+    <t>Собачка ходилка музична Яскрава 17 см</t>
+  </si>
+  <si>
+    <t>23-5687</t>
+  </si>
+  <si>
+    <t>1000000056877</t>
+  </si>
+  <si>
+    <t>134,33</t>
+  </si>
+  <si>
+    <t>Ходилка пластикова Рекс</t>
+  </si>
+  <si>
+    <t>23-154</t>
+  </si>
+  <si>
+    <t>1000000001549</t>
+  </si>
+  <si>
+    <t>107,89</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка ходилка капібару 16 см</t>
+  </si>
+  <si>
+    <t>23-5199</t>
+  </si>
+  <si>
+    <t>1000000051995</t>
+  </si>
+  <si>
+    <t>108,68</t>
+  </si>
+  <si>
+    <t>Хаггі Ваггі перекрут музичний USB</t>
+  </si>
+  <si>
+    <t>F31</t>
+  </si>
+  <si>
+    <t>1003963721110</t>
+  </si>
+  <si>
+    <t>362,25</t>
+  </si>
+  <si>
+    <t>Перекрут музичний Хаггі Ваггі на батарейках 3 ААА</t>
+  </si>
+  <si>
+    <t>F32</t>
+  </si>
+  <si>
+    <t>1009577861860</t>
+  </si>
+  <si>
+    <t>338,10</t>
+  </si>
+  <si>
+    <t>Інтерактивні іграшки ходилки</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>1000000000160</t>
+  </si>
+  <si>
+    <t>101,43</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка ходилка Єдиноріг</t>
+  </si>
+  <si>
+    <t>23-156</t>
+  </si>
+  <si>
+    <t>1000000001563</t>
+  </si>
+  <si>
+    <t>Собачка ходилка Білий Ніс FQ-22-15</t>
+  </si>
+  <si>
+    <t>22-15</t>
+  </si>
+  <si>
+    <t>00000007954</t>
+  </si>
+  <si>
+    <t>96,60</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка песик Чихуахуа</t>
+  </si>
+  <si>
+    <t>23-161</t>
+  </si>
+  <si>
+    <t>1000000001617</t>
+  </si>
+  <si>
+    <t>106,26</t>
+  </si>
+  <si>
+    <t>Собачка ходилка з бантиком</t>
+  </si>
+  <si>
+    <t>23-168</t>
+  </si>
+  <si>
+    <t>1000000005110</t>
+  </si>
+  <si>
+    <t>Собачка ходилка з дзвіночком</t>
+  </si>
+  <si>
+    <t>23-165</t>
+  </si>
+  <si>
+    <t>000000001570</t>
+  </si>
+  <si>
+    <t>Собачки ходилки світяться великі</t>
+  </si>
+  <si>
+    <t>23-167</t>
+  </si>
+  <si>
+    <t>1000000001600</t>
+  </si>
+  <si>
+    <t>159,39</t>
+  </si>
+  <si>
+    <t>Собачка ходилка Собачки</t>
+  </si>
+  <si>
+    <t>23-166</t>
+  </si>
+  <si>
+    <t>1000000001662</t>
+  </si>
+  <si>
+    <t>130,41</t>
+  </si>
+  <si>
+    <t>Конячка ходилка пластикова світиться</t>
+  </si>
+  <si>
+    <t>23-150</t>
+  </si>
+  <si>
+    <t>1000000001501</t>
+  </si>
+  <si>
+    <t>118,82</t>
+  </si>
+  <si>
+    <t>Собачка ходилка з Нашийником 18 см</t>
+  </si>
+  <si>
+    <t>23-413</t>
+  </si>
+  <si>
+    <t>1000000004137</t>
+  </si>
+  <si>
+    <t>143,45</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка ходилка Черепашка</t>
+  </si>
+  <si>
+    <t>23-4787</t>
+  </si>
+  <si>
+    <t>1000000047875</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка ходилка  Аніме 15,5 см</t>
+  </si>
+  <si>
+    <t>23-4785</t>
+  </si>
+  <si>
+    <t>1000000047851</t>
+  </si>
+  <si>
+    <t>112,06</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка ходилка Пікачу Блискавка 19 см</t>
+  </si>
+  <si>
+    <t>23-4790</t>
+  </si>
+  <si>
+    <t>1000000047905</t>
+  </si>
+  <si>
+    <t>Англомовний танцюючий Капібара USB</t>
+  </si>
+  <si>
+    <t>23-4789</t>
+  </si>
+  <si>
+    <t>1000000047899</t>
+  </si>
+  <si>
+    <t>193,20</t>
+  </si>
+  <si>
+    <t>Коти ходилки Кольорові 16 см</t>
+  </si>
+  <si>
+    <t>23-4545</t>
+  </si>
+  <si>
+    <t>1000000045451</t>
+  </si>
+  <si>
+    <t>Ходилка  Аніме 3 кольори 19 см</t>
+  </si>
+  <si>
+    <t>23-4544</t>
+  </si>
+  <si>
+    <t>1000000045444</t>
+  </si>
+  <si>
+    <t>217,35</t>
+  </si>
+  <si>
+    <t>Ходилка Капібара з рюкзаком 3 кольори 14 см</t>
+  </si>
+  <si>
+    <t>23-4548</t>
+  </si>
+  <si>
+    <t>1000000045482</t>
+  </si>
+  <si>
+    <t>154,56</t>
+  </si>
+  <si>
+    <t>Собачки ходилки Плямисті 15 см</t>
+  </si>
+  <si>
+    <t>23-4542</t>
+  </si>
+  <si>
+    <t>1000000045420</t>
+  </si>
+  <si>
+    <t>135,24</t>
+  </si>
+  <si>
+    <t>Заєць ходилка Кольоровий 19 см</t>
+  </si>
+  <si>
+    <t>23-4541</t>
+  </si>
+  <si>
+    <t>1000000045413</t>
+  </si>
+  <si>
+    <t>172,43</t>
+  </si>
+  <si>
+    <t>Кіт ходилка Кудлатий 14 см</t>
+  </si>
+  <si>
+    <t>23-4543</t>
+  </si>
+  <si>
+    <t>1000000045437</t>
+  </si>
+  <si>
+    <t>120,75</t>
+  </si>
+  <si>
+    <t>Собачка ходилка Дзвіночок FQ-22-14</t>
+  </si>
+  <si>
+    <t>23-160</t>
+  </si>
+  <si>
+    <t>1000000007947</t>
+  </si>
+  <si>
+    <t>91,77</t>
+  </si>
+  <si>
+    <t>Інтерактивний песик різнокольоровий</t>
+  </si>
+  <si>
+    <t>23-164</t>
+  </si>
+  <si>
+    <t>1000000001648</t>
+  </si>
+  <si>
+    <t>Ходилка Вухань 2 кольори 18 см</t>
+  </si>
+  <si>
+    <t>23-4549</t>
+  </si>
+  <si>
+    <t>1000000045499</t>
+  </si>
+  <si>
+    <t>218,84</t>
+  </si>
+  <si>
+    <t>Англомовний танцюючий Кактус повторюшка USB</t>
+  </si>
+  <si>
+    <t>23-138</t>
+  </si>
+  <si>
+    <t>1000000001389</t>
+  </si>
+  <si>
+    <t>195,85</t>
+  </si>
+  <si>
     <t>Інтерактивна іграшка ходилка Вухань 15 см</t>
   </si>
   <si>
     <t>23-5294</t>
   </si>
   <si>
     <t>1000000052947</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>120,55</t>
   </si>
   <si>
-    <t>Інтерактивна іграшка ходилка капібару 16 см</t>
-[...329 lines deleted...]
-    <t>115,92</t>
+    <t>Інтерактивна іграшка Собачки  пластик</t>
+  </si>
+  <si>
+    <t>23-151</t>
+  </si>
+  <si>
+    <t>1000000001518</t>
+  </si>
+  <si>
+    <t>115,33</t>
+  </si>
+  <si>
+    <t>Інтерактивна іграшка, що світяться  Собачки Патруль Hod-10</t>
+  </si>
+  <si>
+    <t>23-152</t>
+  </si>
+  <si>
+    <t>1000000001525</t>
+  </si>
+  <si>
+    <t>Іграшки кішечки на килимку звукові Ніжність 17 см</t>
+  </si>
+  <si>
+    <t>23-4553</t>
+  </si>
+  <si>
+    <t>1000000045536</t>
+  </si>
+  <si>
+    <t>147,02</t>
+  </si>
+  <si>
+    <t>Іграшки собачки на килимку звукові Милість 17 см</t>
+  </si>
+  <si>
+    <t>23-4552</t>
+  </si>
+  <si>
+    <t>1000000045529</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -513,51 +639,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534beae350c53c799e6262f4aea17c801.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376cc35ca438d07410ca1a5898017a12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d339eecc8608c13657fa00eb22393.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701aae952833f212fce5a0e0875fbd34.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb9a3ac306c0eb2e8b49c89c48e6e5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb0db3f2dd9586c032a8472f6b1f246.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bd78f455f53d6d1ac0740b81194e07.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d4ec5ebc19a50f472c25b03ed7338.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f87a45824c1387ba701c4ea84a34d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77180539536d921fcaac8290209c6b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f9411dbae4dd8ff01b0fd0d15d7011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9e8d4dab50b36f073974994990fc612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b5bbd91412c7038fababc0cd6ee613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e22dae031bc57ba59a56c78727e314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba7f2efe1a0a524da5905de69ab80315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3d501775bbc74495f7ac9202070d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b11446fd5708c456e58b6653ea42a817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe135c4470145bd07c6f84b08ca3b818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39855cfa12970a98a28461c006297f3119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434478c87789081805c48099b3a10520.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f340223a021185b0f8e5b0057cf330721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88066becf80fcbeed378c579d4dd0122.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3f3daf9475f9e43c2d603704ce7623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603730899eef9945d85b39fd829a9424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf6cb4c851ea1eca1ad15fb9cb167425.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d272b39ee018f8789d363fb0f0c29b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ab113f1c7adbc74f21d2b75671c327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67775816a971e32b3a2a2390f3bcb2928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23c5746b841baf0408b8b70f4c3d029.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb20f4e34dd418249b12612b7227de30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9aeb43505a94168dff12f2ae8fc4131.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491def6afe9bd142242a2e21f2dc811.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa8c5f2f7afe26496fce4bebabf77e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce6dad6aae89781b85191e3aa56bc3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a9aeeb6e07f264e2a9a29c3aee164.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903e958f46dec956ea0720daa201bd5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca6868102d0fe6fef18481e6dd2756.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cddc5f400b6c5b346d8f215a9a5807.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878249c7db7d98bd361d9de960f372788.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc284eb24e3dae6d8f546e93cd9fce629.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f910c7939b5cb3c03020e434ed043610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f0fdb9d6a9016cb6791f5b2322d911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449bb1c711081d318d5afdf37af56712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab605a01ebf9ca5070aa1087fa2cd13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78638abacdaa57c5c8b415374bd9436214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5b15f72e7b6246688ad4854850e2815.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069418df715f399678855955bc99af316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd1ef2ccb9fda03d2e8821f71e8eb17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3de19b23672aee788937fc08e7b8918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04db8f1533c704e78a078f761af0219.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcdf090fcf73575e04af1a8491495920.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923878322a72c521d58dfe22601a8121.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657784cd3a3f5ff507d488dc373ea8522.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ca4cf6994f09d03e833ec33f61f023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e6401a1c0c5e106a51c7e7ea295124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828811af48c83224d2dd1a8dc6cf4f25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf288be335745ff6f1476f928a1c8a726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeb5710e19d852596f3e38eae3841a27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caffe98eef260e7a3872ee2bfb977228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccda380421d1d6f4f6f0c42248ebab29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879458794e110dae928f3e95f2b03c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea43085da7850bf00c6a323eb820931.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a923568ca2d919a203ff00702c4e32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc2c7f46933a70e60a15c029c2a74833.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42006cdb484f6fef61f105b70fbc234.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b519bad9e405fa35fddd548ba191cc35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2886f893c0dce795401b8df768e4a736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a5f0eadad46996d226010b2d45e2b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4df0383c02687b53bf20119af04e538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfa5ef1d8f9534599b919ea67800339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89613f6d7d72d73e4a9c8560778d5e40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb480eefa18984f7bc6daf335a066c3941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de87910d1ab8de10f36b4f4ed59b1742.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1435,50 +1561,380 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1737,59 +2193,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/45/igrashki-interaktivni-optom/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/45/interaktivni-igrashki-optom-v-ukraini/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1932,537 +2388,735 @@
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>39</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>43</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
         <v>46</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C32" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C34" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D35" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C36" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D36" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C37" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D37" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>129</v>
+        <v>130</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="71">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" customHeight="1" ht="71">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" t="s">
+        <v>136</v>
+      </c>
+      <c r="D39" t="s">
+        <v>137</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" customHeight="1" ht="71">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" t="s">
+        <v>140</v>
+      </c>
+      <c r="D40" t="s">
+        <v>141</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" customHeight="1" ht="71">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" t="s">
+        <v>144</v>
+      </c>
+      <c r="D41" t="s">
+        <v>145</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" customHeight="1" ht="71">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" customHeight="1" ht="71">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" t="s">
+        <v>151</v>
+      </c>
+      <c r="D43" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" customHeight="1" ht="71">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>154</v>
+      </c>
+      <c r="C44" t="s">
+        <v>155</v>
+      </c>
+      <c r="D44" t="s">
+        <v>156</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" customHeight="1" ht="71">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" t="s">
+        <v>159</v>
+      </c>
+      <c r="D45" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F45" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" customHeight="1" ht="71">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>162</v>
+      </c>
+      <c r="C46" t="s">
+        <v>163</v>
+      </c>
+      <c r="D46" t="s">
+        <v>164</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" customHeight="1" ht="71">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>165</v>
+      </c>
+      <c r="C47" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F47" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" customHeight="1" ht="71">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>169</v>
+      </c>
+      <c r="C48" t="s">
+        <v>170</v>
+      </c>
+      <c r="D48" t="s">
+        <v>171</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 