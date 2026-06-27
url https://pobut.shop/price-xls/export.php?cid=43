--- v1 (2026-01-09)
+++ v2 (2026-06-27)
@@ -31,77 +31,173 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Пластикові іграшки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>03:15</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Пістолет 2 в 1: м'які кульки + резинки Снайпер, 17 см</t>
+  </si>
+  <si>
+    <t>23-6034</t>
+  </si>
+  <si>
+    <t>1000000060348</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>558,96</t>
+  </si>
+  <si>
+    <t>Пістолет на м'яких кульках Пустельний Орел 13 см</t>
+  </si>
+  <si>
+    <t>23-6035</t>
+  </si>
+  <si>
+    <t>1000000060355</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 8 шт..</t>
+  </si>
+  <si>
+    <t>420,78</t>
+  </si>
+  <si>
+    <t>Револьвер 2 в 1: кульки + пістон 19 см</t>
+  </si>
+  <si>
+    <t>23-6036</t>
+  </si>
+  <si>
+    <t>1000000060362</t>
+  </si>
+  <si>
+    <t>303,39</t>
+  </si>
+  <si>
+    <t>Барабан 2 в 1: кульки + пістони 19 см</t>
+  </si>
+  <si>
+    <t>23-6033</t>
+  </si>
+  <si>
+    <t>1000000060331</t>
+  </si>
+  <si>
+    <t>322,08</t>
+  </si>
+  <si>
+    <t>CAP GAN 2 в 1: кульки + пістон 13,5 см</t>
+  </si>
+  <si>
+    <t>23-6032</t>
+  </si>
+  <si>
+    <t>1000000060324</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 9 шт..</t>
+  </si>
+  <si>
+    <t>309,10</t>
+  </si>
+  <si>
+    <t>Револьвер 2 в 1: м'які кульки + гідрогель Снайпер 12 см</t>
+  </si>
+  <si>
+    <t>23-6031</t>
+  </si>
+  <si>
+    <t>1000000060317</t>
+  </si>
+  <si>
+    <t>255,06</t>
+  </si>
+  <si>
+    <t>Кульки для дитячої зброї 0,6 см</t>
+  </si>
+  <si>
+    <t>23-6030</t>
+  </si>
+  <si>
+    <t>1000000060300</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>223,87</t>
+  </si>
+  <si>
     <t>Ігровий набір Аніме  на фіолетовій машині 20 см</t>
   </si>
   <si>
     <t>23-4267</t>
   </si>
   <si>
     <t>1000000042672</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>116,15</t>
   </si>
   <si>
     <t>Ігровий набір Аніме  на бірюзовій машині 20 см</t>
   </si>
   <si>
     <t>000000042672</t>
   </si>
   <si>
     <t>Ігровий набір Аніме  на червоному мотоциклі 20 см</t>
   </si>
   <si>
     <t>23-4266</t>
@@ -157,552 +253,456 @@
   <si>
     <t>Ігровий набір Доктор Міні 25 см</t>
   </si>
   <si>
     <t>23-4259</t>
   </si>
   <si>
     <t>1000000042597</t>
   </si>
   <si>
     <t>90,85</t>
   </si>
   <si>
     <t>Пластиковий набір Лікар 25 см</t>
   </si>
   <si>
     <t>23-4268</t>
   </si>
   <si>
     <t>1000000042689</t>
   </si>
   <si>
     <t>124,20</t>
   </si>
   <si>
-    <t>Дитячий ігровий набір Лікар блакитний 25 см</t>
+    <t>Дитячий ігровий набір Суші сет 25 см</t>
+  </si>
+  <si>
+    <t>23-4224</t>
+  </si>
+  <si>
+    <t>1000000042245</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 3 шт..</t>
+  </si>
+  <si>
+    <t>212,75</t>
+  </si>
+  <si>
+    <t>Ігровий набір фрукти на липучках Літо 25 см</t>
+  </si>
+  <si>
+    <t>23-4204</t>
+  </si>
+  <si>
+    <t>1000000042047</t>
+  </si>
+  <si>
+    <t>52,32</t>
+  </si>
+  <si>
+    <t>Ігровий набір фрукти на липучках Кухня 20 см</t>
+  </si>
+  <si>
+    <t>23-4220</t>
+  </si>
+  <si>
+    <t>1000000042207</t>
+  </si>
+  <si>
+    <t>96,60</t>
+  </si>
+  <si>
+    <t>Пластиковий набір кухні блакитний 29 см</t>
+  </si>
+  <si>
+    <t>23-4223</t>
+  </si>
+  <si>
+    <t>1000000042238</t>
+  </si>
+  <si>
+    <t>ластиковий набір кухні рожевий 29 см</t>
+  </si>
+  <si>
+    <t>000000042238</t>
+  </si>
+  <si>
+    <t>Дитячий пістолет із кульками Юнг 14 см</t>
+  </si>
+  <si>
+    <t>23-4240</t>
+  </si>
+  <si>
+    <t>1000000042405</t>
+  </si>
+  <si>
+    <t>48,30</t>
+  </si>
+  <si>
+    <t>Дитячий пістолет з кульками Пінг-понг 16 см</t>
+  </si>
+  <si>
+    <t>23-4195</t>
+  </si>
+  <si>
+    <t>1000000041958</t>
+  </si>
+  <si>
+    <t>39,10</t>
+  </si>
+  <si>
+    <t>Дитячий молоток-піщалка Тор 20 см</t>
+  </si>
+  <si>
+    <t>23-4198</t>
+  </si>
+  <si>
+    <t>1000000041989</t>
+  </si>
+  <si>
+    <t>165,60</t>
+  </si>
+  <si>
+    <t>Молоток-пищалка, брязкальце, свисток Свинка 25 см</t>
+  </si>
+  <si>
+    <t>3-4211</t>
+  </si>
+  <si>
+    <t>1000000042115</t>
+  </si>
+  <si>
+    <t>217,35</t>
+  </si>
+  <si>
+    <t>Молоток-пищалка з брязкальцем Лаки 20 см</t>
+  </si>
+  <si>
+    <t>23-4210</t>
+  </si>
+  <si>
+    <t>1000000042108</t>
+  </si>
+  <si>
+    <t>186,30</t>
+  </si>
+  <si>
+    <t>Дитяча гітара-орган Звірята 30 см</t>
+  </si>
+  <si>
+    <t>23-4249</t>
+  </si>
+  <si>
+    <t>1000000042498</t>
+  </si>
+  <si>
+    <t>80,50</t>
+  </si>
+  <si>
+    <t>Іграшка мікрофон звуковий, підсвічування Ритм 20 см</t>
+  </si>
+  <si>
+    <t>23-4203</t>
+  </si>
+  <si>
+    <t>1000000042030</t>
+  </si>
+  <si>
+    <t>144,90</t>
+  </si>
+  <si>
+    <t>Іграшка мікрофон звуковий, підсвічування Рок 19</t>
+  </si>
+  <si>
+    <t>23-4202</t>
+  </si>
+  <si>
+    <t>1000000042023</t>
+  </si>
+  <si>
+    <t>Дитячий пістолет з кульками Тактик жовтий 21 см</t>
+  </si>
+  <si>
+    <t>23-4225</t>
+  </si>
+  <si>
+    <t>1000000042252</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 2 шт..</t>
+  </si>
+  <si>
+    <t>101,20</t>
+  </si>
+  <si>
+    <t>Дитячий пістолет з кульками Тактик синій 21 см</t>
+  </si>
+  <si>
+    <t>000000042252</t>
+  </si>
+  <si>
+    <t>Дитячий пістолет із кульками Кегля зелений 18 см</t>
+  </si>
+  <si>
+    <t>23-4226</t>
+  </si>
+  <si>
+    <t>000000042269</t>
+  </si>
+  <si>
+    <t>Дитячий набір Воїн 28 см</t>
+  </si>
+  <si>
+    <t>23-4230</t>
+  </si>
+  <si>
+    <t>1000000042306</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5 шт..</t>
+  </si>
+  <si>
+    <t>242,65</t>
+  </si>
+  <si>
+    <t>Дитячий набір Револьвер 28 см</t>
+  </si>
+  <si>
+    <t>23-4229</t>
+  </si>
+  <si>
+    <t>1000000042290</t>
+  </si>
+  <si>
+    <t>Дитячий Автомат із присосками 30 см</t>
+  </si>
+  <si>
+    <t>23-4231</t>
+  </si>
+  <si>
+    <t>1000000042313</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>277,15</t>
+  </si>
+  <si>
+    <t>Дитячий Автомат м-16 на присосках 30 см</t>
+  </si>
+  <si>
+    <t>23-4227</t>
+  </si>
+  <si>
+    <t>1000000042276</t>
+  </si>
+  <si>
+    <t>209,30</t>
+  </si>
+  <si>
+    <t>Дитячий автомат тріскачка Чорний 13 см</t>
+  </si>
+  <si>
+    <t>23-4215</t>
+  </si>
+  <si>
+    <t>1000000042153</t>
+  </si>
+  <si>
+    <t>139,15</t>
+  </si>
+  <si>
+    <t>Іграшка автомат тріскачка Узі 13 см</t>
+  </si>
+  <si>
+    <t>23-4217</t>
+  </si>
+  <si>
+    <t>1000000042177</t>
+  </si>
+  <si>
+    <t>143,75</t>
+  </si>
+  <si>
+    <t>Дитячий набір Баскетбольне кільце червоний 22 см</t>
+  </si>
+  <si>
+    <t>23-4257</t>
+  </si>
+  <si>
+    <t>1000000042573</t>
+  </si>
+  <si>
+    <t>59,80</t>
+  </si>
+  <si>
+    <t>Дитячий набір Баскетбольне кільце зелене 22 см</t>
+  </si>
+  <si>
+    <t>000000042573</t>
+  </si>
+  <si>
+    <t>Заводна, звукова Черепашка 18 см</t>
+  </si>
+  <si>
+    <t>23-4242</t>
+  </si>
+  <si>
+    <t>1000000042429</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4 шт..</t>
+  </si>
+  <si>
+    <t>138,00</t>
+  </si>
+  <si>
+    <t>Заводна, звукова Черепашка Turtle 18 см</t>
+  </si>
+  <si>
+    <t>23-4271</t>
+  </si>
+  <si>
+    <t>1000000042719</t>
+  </si>
+  <si>
+    <t>172,50</t>
+  </si>
+  <si>
+    <t>Пластиковий заводний, звуковий Слон 13 см</t>
+  </si>
+  <si>
+    <t>23-4251</t>
+  </si>
+  <si>
+    <t>1000000042511</t>
+  </si>
+  <si>
+    <t>155,25</t>
+  </si>
+  <si>
+    <t>Пластиковий заводний, звуковий Собачка 12 см</t>
+  </si>
+  <si>
+    <t>23-4212</t>
+  </si>
+  <si>
+    <t>1000000042122</t>
+  </si>
+  <si>
+    <t>Пластикова заводна рибка Немо 14 см</t>
+  </si>
+  <si>
+    <t>23-4206</t>
+  </si>
+  <si>
+    <t>1000000042061</t>
+  </si>
+  <si>
+    <t>153,52</t>
+  </si>
+  <si>
+    <t>Пластикова заводна Качка 11 см</t>
+  </si>
+  <si>
+    <t>23-4256</t>
+  </si>
+  <si>
+    <t>1000000042566</t>
+  </si>
+  <si>
+    <t>161,00</t>
+  </si>
+  <si>
+    <t>Іграшка заводна Краб 10 см</t>
+  </si>
+  <si>
+    <t>23-4200</t>
+  </si>
+  <si>
+    <t>1000000042009</t>
+  </si>
+  <si>
+    <t>127,65</t>
+  </si>
+  <si>
+    <t>Пластикова гра Тачка із фруктами 20 см</t>
+  </si>
+  <si>
+    <t>23-4219</t>
+  </si>
+  <si>
+    <t>1000000042191</t>
+  </si>
+  <si>
+    <t>104,07</t>
+  </si>
+  <si>
+    <t>Пластикові ракетки</t>
+  </si>
+  <si>
+    <t>23-4264</t>
+  </si>
+  <si>
+    <t>1000000042641</t>
+  </si>
+  <si>
+    <t>Пластикові іграшки Кетчбол серце 25 см 6 штук</t>
+  </si>
+  <si>
+    <t>23-4253</t>
+  </si>
+  <si>
+    <t>1000000042535</t>
+  </si>
+  <si>
+    <t>600,30</t>
+  </si>
+  <si>
+    <t>Пластикові іграшки Кетчбол кружок 25 см 6 штук</t>
+  </si>
+  <si>
+    <t>23-4254</t>
+  </si>
+  <si>
+    <t>1000000042542</t>
+  </si>
+  <si>
+    <t>446,78</t>
+  </si>
+  <si>
+    <t>Дитячий ігровий набір Лікар рожевий 25 см</t>
   </si>
   <si>
     <t>23-4252</t>
   </si>
   <si>
-    <t>1000000042528</t>
-[...7 lines deleted...]
-  <si>
     <t>000000042528</t>
-  </si>
-[...484 lines deleted...]
-    <t>446,78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -768,51 +768,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698e05e555a3e4c7097c410b1bcc0861.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892c9492716e910011e0b7b3932ea2f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad8444c91ee9e0187761667d2dcfa3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b144c3b3b2fed6cad50ba690bc324.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ed1b28fb5a71b18e430135faf15c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67826f9b4ef4ee20f70d005750d046d16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925741d5e76fc2760f9fc9fe8e85b5157.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc42b4895f1769780adc91b58989bde8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223984dd30d664feaf3da3f5e0d5ba89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ee47bc64b8debf7269f08239312c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024dce54bfe90492432d644c5306ca11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e92e400c808d416e7444e7b4dafbb312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbf91b481caa9eaac02e313120e3bb13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d41d6cfb14962bd193e5b0deaa27814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38effe1ad5ee60dfdec59fce32a2ea15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a256d4489227fae444368dbaa2a78116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09994cf6ea5abfb4b4089e7ed48b2817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93228d3d10b8b1f61c84d1ba11cebeda18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f42c6722b05b381d4f36978a90c13919.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf07afaa4f193f22666c6afb5b7a77820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe695a818b64f625dadfd946a31415a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb27c8f53f990fd208c51a33bcfed722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e882d687de8ace9c9ff2051916aac23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438830ee64bd2ee9ecc85413b68a1124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd0736093700f946d2355b5e6786525.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be38e4dee9c7f6f51b323c4f2ddc426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96b6a70c24d8b6e906a74687f5e57827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fe4efc0c7e63cc39d331f738b8cbe28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb9159487f160a45a8ab4b0e623b8229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264cbdbec8eaf0d476f7ec7667185e930.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3496e1e97bb0326101ba7f0095a720531.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6ba7fda9f7ed41aa2717f6f3945032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358951f6e5c4f9df5dd68c4f26552c5a33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb87b99afeaf8695abdbeaecfa3e8c34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a0bc47d4cb0f381c5493394d5e41835.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4674e0525c20352f3e4dd0890bf279036.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07210fdab5ffe45bc53919142cd6fec237.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e864a3f16a9645d87a23f8090f96d638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb93a9f159ac2895bb0144e875703b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa95a85fac8ffcde87349d3d55c2c640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d36f8ddf28343a9b70b6c20689b341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee545ffa689bb3bbbb9655565fb0f42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788091f8c922ca282737e24a2f09ef543.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb42334560053fa86770833dfa1eeb344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb324444d7781300a57fda1bf88918645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd175855475ae74abecb61413c77a46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46feba778c77ed64ade0110b394438647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a838c750da1a92c3afbd9591f1f43b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878d349d839d98e8ccb1c504220c3af49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff86f30dc6ed85cd1ae32c656cd5d50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519bb7dbcdbc9da3431c9510855efb151.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9cc6192aeb644a4c5f8625b165e2452.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997de7626fb3cc12cea33f63c20497a953.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d202dce21706d17d9613c6acc6514b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b823bccf26e0ac95f3fa5d84787b155.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c483726eb13324c24057c094739e51.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b15a88c35696a562e1fb13b920d72.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0497acaed2eea95b032676fca5181f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761ef1625f105754af2010471138d874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ed172e08b2250e86f0bdf26f45da5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb2386cc3e4a585fd27917e96f09896.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb96b43dfaec918f4f7f3d83e0cc07.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b835102858b43a229d81c75c43207878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba299d365e3b1717d0df833e5390319.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea8ddc927842cd4d1b5267e0236be710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4593384b8fcd395c4539836a1629ba11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b1b3bd49d06f10bcb2ef7502f124912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912d2431e2b03fb06a5c0b38c522d0213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad22f4cf2def643eb9d298c6c8ae6914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b478b2b32e87c4a224d4d660c7cd15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0b03e13a4d50e205413ab630348616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcd4c1afb55822e84a05084c9ca5b117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324f0920a42b57891e15650601e066918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88deeab050eb0af096542f65a4a4a219.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe31c0ad5a844b031033959922b52b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f128c15ca3cee3f1a5db9e6436d921.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926321e080e123a88d85d450f0e402822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1d625ee7122d4b16d2dd1d39eda823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd370e1452734aa8d15364c6a5b4db24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744f5bcd011d1c13a0e78cf994094125.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd925c7f6735858ba1fd77b2de1e0a26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed8c5440e41ad9446242e2c43d85627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d26e444c198794e547a881ce5c14128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b32e61d037f04c9c54ec9dc683eac29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a78cad07c118d0c9f86c40f7917dd330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a25eb3c4020a47ad4bf9cedc48b131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b49f01e25d9190915b4e2d3c7284c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30536fe44d06b3dc753c16f50d1af33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9855e9aff05f0f80ea076b145c89d34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b544836c8471c9edb1c826f8152935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c61422bc707d8f0ac40992b032b61536.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9bdbc29629d832b24a636a356cda37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059ed79b62c8d87a7b1499cb024ac8938.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58387091878f4875eb305c594fc92f39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fc13eba28630c9d6e2f6fb313e3a040.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a36ac27c22d32af8e3a8d0d51c8d941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a284c5f73c5e70b74439348472212042.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c4b91b6c288af6b6a27aa5824b50c43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445be43698a071211a4352d7e72f3844.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1e635be4f820d67e4e194074d847645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b6b220f92fb427bae1a85a28875bf46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfad2bd5195b7be481d9527fbf404e47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5685d040d3b1f612762b8cb057dd48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff314a3a199d72474932f234bc9e949.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc75a91c07fc3832b806cef3c9c06950.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d6ae4d7414a21c2e86f5ff5358b7b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb56e785f8b26a4dad75033ea13369652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef082945f6b5fc47d70638d96e03d053.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2350,110 +2350,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2720,51 +2660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/43/plastikovi-igrashki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K61"/>
+  <dimension ref="A1:K59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2862,1014 +2802,978 @@
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F21" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="F24" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="F26" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="F27" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="F28" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C29" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F29" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C30" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D30" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C32" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D32" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C33" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C36" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D36" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="F36" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="C37" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="F37" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="C38" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D38" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="F38" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D39" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="F39" t="s">
-        <v>131</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="F40" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="C41" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="D42" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="F42" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C43" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="F43" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C44" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D44" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="F44" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="D45" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="F45" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C46" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>156</v>
+        <v>49</v>
       </c>
       <c r="F46" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="C47" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="F47" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="F48" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="C49" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="D49" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="F49" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="F50" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="C51" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="D51" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="F51" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="C52" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="D52" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="F52" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="C53" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="C54" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D54" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="F54" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="C55" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D55" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F55" t="s">
-        <v>74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C56" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="D56" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>195</v>
+        <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C57" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D57" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="C58" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="D58" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C59" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="D59" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="F59" t="s">
-        <v>83</v>
-[...35 lines deleted...]
-        <v>214</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 