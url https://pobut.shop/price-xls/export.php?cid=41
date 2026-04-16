--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,131 +14,239 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Годинник антистрес  оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:11</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Гелевий годинник Квадро 10 см</t>
-[...5 lines deleted...]
-    <t>1000000043747</t>
+    <t>Гелевий годинник Дельфіни три кольори 14 см</t>
+  </si>
+  <si>
+    <t>23-4368</t>
+  </si>
+  <si>
+    <t>000000043686</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>101,20</t>
+    <t>111,32</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Серця з рибками 13 см</t>
+  </si>
+  <si>
+    <t>23-4370</t>
+  </si>
+  <si>
+    <t>00000043709</t>
+  </si>
+  <si>
+    <t>127,65</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Морський 15 см</t>
+  </si>
+  <si>
+    <t>23-4378</t>
+  </si>
+  <si>
+    <t>1000000043785</t>
+  </si>
+  <si>
+    <t>135,70</t>
+  </si>
+  <si>
+    <t>Водяний гелевий годинник Спіраль 14 см</t>
+  </si>
+  <si>
+    <t>23-4369</t>
+  </si>
+  <si>
+    <t>1000000043693</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Серця морські 13 см</t>
+  </si>
+  <si>
+    <t>23-4376</t>
+  </si>
+  <si>
+    <t>1000000043761</t>
+  </si>
+  <si>
+    <t>131,10</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Крапелька 14 см</t>
+  </si>
+  <si>
+    <t>23-4367</t>
+  </si>
+  <si>
+    <t>1000000043679</t>
+  </si>
+  <si>
+    <t>74,75</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Бриз 15 см</t>
+  </si>
+  <si>
+    <t>23-4377</t>
+  </si>
+  <si>
+    <t>1000000043778</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Діамант 14 см</t>
+  </si>
+  <si>
+    <t>23-4375</t>
+  </si>
+  <si>
+    <t>1000000043754</t>
+  </si>
+  <si>
+    <t>124,20</t>
   </si>
   <si>
     <t>Пісочний годинник з масляною рідиною ДНК 14 см</t>
   </si>
   <si>
     <t>23-4371</t>
   </si>
   <si>
     <t>1000000043716</t>
   </si>
   <si>
     <t>116,15</t>
   </si>
   <si>
-    <t>Гелевий годинник Крапелька 14 см</t>
-[...8 lines deleted...]
-    <t>74,75</t>
+    <t>Гелевий годинник Подвійний 14 см</t>
+  </si>
+  <si>
+    <t>23-4372</t>
+  </si>
+  <si>
+    <t>1000000043723</t>
+  </si>
+  <si>
+    <t>117,30</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Кити три кольори 14 см</t>
+  </si>
+  <si>
+    <t>23-4366</t>
+  </si>
+  <si>
+    <t>1000000043662</t>
+  </si>
+  <si>
+    <t>112,70</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Крапля кольорова 16 см</t>
+  </si>
+  <si>
+    <t>23-4365</t>
+  </si>
+  <si>
+    <t>1000000043655</t>
+  </si>
+  <si>
+    <t>000000043662</t>
+  </si>
+  <si>
+    <t>1000000043686</t>
+  </si>
+  <si>
+    <t>000000043709</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -204,51 +312,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43919d42a7680f9fe02135603f422501.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4d55d8669f1450624bd4e2aec714e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1ccbc8ec5dd9727f3e18a7ad37a173.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888451279944690e5de18c0a75f7c1e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa141f3f52f08bc2e62732f3d187bfa2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0c9d6b96776cf18d4c04227a5cfc33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e274e6f22d411e4e7c1409405ae554.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9b664d7f9cc7e14e610d00698591b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d79d8c8f339905da5757a3876b9e396.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ec3e55f771da1603c79b705b900b17.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefba63bb07e274c2359c9d6426feaa8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cf3c89945706c4efac767e5d1c099.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5839e99ba0e89aac7a908a2b2fe410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0744994601d4eae4dc20cc1f28c01211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad20a1a67e38b8fbcf8b37a13c6d9312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf40472aa0bf3a5820a5c18a3d892e513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4eb2dea5e902fe5e824231a5054a14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8fd0b8508dc4339e4b5c3721a3d9d15.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -286,50 +394,410 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -596,51 +1064,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/41/godinnik-antistres-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K9"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -766,50 +1234,266 @@
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" customHeight="1" ht="71">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" customHeight="1" ht="71">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" customHeight="1" ht="71">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" customHeight="1" ht="71">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" customHeight="1" ht="71">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 