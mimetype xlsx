--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,239 +14,266 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Годинник антистрес  оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:11</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Гелевий годинник крапельки з Ушастиком 16 см</t>
+  </si>
+  <si>
+    <t>23-5898</t>
+  </si>
+  <si>
+    <t>1000000058987</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>154,81</t>
+  </si>
+  <si>
+    <t>Гелевий годинник квадратики з Ушастиком 15 см</t>
+  </si>
+  <si>
+    <t>23-5899</t>
+  </si>
+  <si>
+    <t>1000000058994</t>
+  </si>
+  <si>
+    <t>Гелевий годинник вигляді серця з Ушастиком 13 см</t>
+  </si>
+  <si>
+    <t>23-5897</t>
+  </si>
+  <si>
+    <t>100000058970</t>
+  </si>
+  <si>
+    <t>141,82</t>
+  </si>
+  <si>
+    <t>Гелевий годинник серця з Вухастиком 13 см</t>
+  </si>
+  <si>
+    <t>1000000058970</t>
+  </si>
+  <si>
+    <t>Гелевий годинник конус з Вухастиком 13 см</t>
+  </si>
+  <si>
+    <t>23-5894</t>
+  </si>
+  <si>
+    <t>1000000058949</t>
+  </si>
+  <si>
+    <t>136,11</t>
+  </si>
+  <si>
+    <t>Водяний гелевий годинник Спіраль 14 см</t>
+  </si>
+  <si>
+    <t>23-4369</t>
+  </si>
+  <si>
+    <t>1000000043693</t>
+  </si>
+  <si>
+    <t>138,49</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Морський 15 см</t>
+  </si>
+  <si>
+    <t>23-4378</t>
+  </si>
+  <si>
+    <t>1000000043785</t>
+  </si>
+  <si>
+    <t>146,30</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Серця морські 13 см</t>
+  </si>
+  <si>
+    <t>23-4376</t>
+  </si>
+  <si>
+    <t>1000000043761</t>
+  </si>
+  <si>
+    <t>140,57</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Бриз 15 см</t>
+  </si>
+  <si>
+    <t>23-4377</t>
+  </si>
+  <si>
+    <t>1000000043778</t>
+  </si>
+  <si>
+    <t>Пісочний годинник з масляною рідиною ДНК 14 см</t>
+  </si>
+  <si>
+    <t>23-4371</t>
+  </si>
+  <si>
+    <t>1000000043716</t>
+  </si>
+  <si>
+    <t>125,49</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Подвійний 14 см</t>
+  </si>
+  <si>
+    <t>23-4372</t>
+  </si>
+  <si>
+    <t>1000000043723</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Кити три кольори 14 см</t>
+  </si>
+  <si>
+    <t>23-4366</t>
+  </si>
+  <si>
+    <t>1000000043662</t>
+  </si>
+  <si>
+    <t>121,84</t>
+  </si>
+  <si>
+    <t>000000043662</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Крапля кольорова 16 см</t>
+  </si>
+  <si>
+    <t>23-4365</t>
+  </si>
+  <si>
+    <t>1000000043655</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Серця з рибками 13 см</t>
+  </si>
+  <si>
+    <t>23-4370</t>
+  </si>
+  <si>
+    <t>000000043709</t>
+  </si>
+  <si>
     <t>Гелевий годинник Дельфіни три кольори 14 см</t>
   </si>
   <si>
     <t>23-4368</t>
   </si>
   <si>
+    <t>1000000043686</t>
+  </si>
+  <si>
+    <t>119,75</t>
+  </si>
+  <si>
+    <t>00000043709</t>
+  </si>
+  <si>
+    <t>138,50</t>
+  </si>
+  <si>
     <t>000000043686</t>
-  </si>
-[...136 lines deleted...]
-    <t>000000043709</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -312,51 +339,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888451279944690e5de18c0a75f7c1e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa141f3f52f08bc2e62732f3d187bfa2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0c9d6b96776cf18d4c04227a5cfc33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e274e6f22d411e4e7c1409405ae554.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9b664d7f9cc7e14e610d00698591b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d79d8c8f339905da5757a3876b9e396.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ec3e55f771da1603c79b705b900b17.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefba63bb07e274c2359c9d6426feaa8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cf3c89945706c4efac767e5d1c099.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5839e99ba0e89aac7a908a2b2fe410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0744994601d4eae4dc20cc1f28c01211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad20a1a67e38b8fbcf8b37a13c6d9312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf40472aa0bf3a5820a5c18a3d892e513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4eb2dea5e902fe5e824231a5054a14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8fd0b8508dc4339e4b5c3721a3d9d15.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251661b28f5fd05dc71159b089c1f6bc1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4331b761a7af0c6187113b1e9645b52.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984696f590789813a15b76f6a8f2983.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff016be8158b3e8d6a175b372388a074.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c7dfe1f6b9f9a1fd23b0ad01a7665.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d3d9d814b0a85350f6f6fc9c7f0506.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c09f39cea4ac0b1027d55cbaa2927.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415450d04c3fd22acbebc0fd7f9d8b58.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a27ec9374082d6f068c811dc7fec9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341481ea867c25cb181633da314332110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa037bb19aff45f649946c269876881a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772644b8505ee186b6db9fa1bd3cc7b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2afa50b5f1b74d3afa85f2a0f2f9c113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e8013b9bbacfd5729b266b42deb014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2613f7748c79f1fa5a803bee775929d15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4f4c17d26ecc5e22086fc37ddef6516.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417fae4f606531cb8c4f78a3019f80717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea591d1769ce332d8fcdd6937eadee918.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -767,50 +794,140 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1064,51 +1181,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/41/godinnik-antistres-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1215,285 +1332,339 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
         <v>45</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="C20" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
+        <v>69</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 