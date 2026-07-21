--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,266 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Годинник антистрес  оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Гелевий годинник крапельки з Ушастиком 16 см</t>
   </si>
   <si>
     <t>23-5898</t>
   </si>
   <si>
     <t>1000000058987</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>154,81</t>
   </si>
   <si>
     <t>Гелевий годинник квадратики з Ушастиком 15 см</t>
   </si>
   <si>
     <t>23-5899</t>
   </si>
   <si>
     <t>1000000058994</t>
   </si>
   <si>
-    <t>Гелевий годинник вигляді серця з Ушастиком 13 см</t>
-[...16 lines deleted...]
-  <si>
     <t>Гелевий годинник конус з Вухастиком 13 см</t>
   </si>
   <si>
     <t>23-5894</t>
   </si>
   <si>
     <t>1000000058949</t>
   </si>
   <si>
     <t>136,11</t>
   </si>
   <si>
+    <t>Гелевий годинник Дельфіни три кольори 14 см</t>
+  </si>
+  <si>
+    <t>23-4368</t>
+  </si>
+  <si>
+    <t>000000043686</t>
+  </si>
+  <si>
+    <t>119,75</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Морський 15 см</t>
+  </si>
+  <si>
+    <t>23-4378</t>
+  </si>
+  <si>
+    <t>1000000043785</t>
+  </si>
+  <si>
+    <t>146,30</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Серця морські 13 см</t>
+  </si>
+  <si>
+    <t>23-4376</t>
+  </si>
+  <si>
+    <t>1000000043761</t>
+  </si>
+  <si>
+    <t>140,57</t>
+  </si>
+  <si>
+    <t>Пісочний годинник з масляною рідиною ДНК 14 см</t>
+  </si>
+  <si>
+    <t>23-4371</t>
+  </si>
+  <si>
+    <t>1000000043716</t>
+  </si>
+  <si>
+    <t>125,49</t>
+  </si>
+  <si>
+    <t>Гелевий годинник Кити три кольори 14 см</t>
+  </si>
+  <si>
+    <t>23-4366</t>
+  </si>
+  <si>
+    <t>000000043662</t>
+  </si>
+  <si>
+    <t>121,84</t>
+  </si>
+  <si>
     <t>Водяний гелевий годинник Спіраль 14 см</t>
   </si>
   <si>
     <t>23-4369</t>
   </si>
   <si>
     <t>1000000043693</t>
   </si>
   <si>
     <t>138,49</t>
   </si>
   <si>
-    <t>Гелевий годинник Морський 15 см</t>
-[...43 lines deleted...]
-  <si>
     <t>Гелевий годинник Подвійний 14 см</t>
   </si>
   <si>
     <t>23-4372</t>
   </si>
   <si>
     <t>1000000043723</t>
   </si>
   <si>
-    <t>Гелевий годинник Кити три кольори 14 см</t>
-[...13 lines deleted...]
-  <si>
     <t>Гелевий годинник Крапля кольорова 16 см</t>
   </si>
   <si>
     <t>23-4365</t>
   </si>
   <si>
     <t>1000000043655</t>
   </si>
   <si>
-    <t>Гелевий годинник Серця з рибками 13 см</t>
-[...13 lines deleted...]
-  <si>
     <t>1000000043686</t>
-  </si>
-[...10 lines deleted...]
-    <t>000000043686</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -339,51 +294,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251661b28f5fd05dc71159b089c1f6bc1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4331b761a7af0c6187113b1e9645b52.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984696f590789813a15b76f6a8f2983.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff016be8158b3e8d6a175b372388a074.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c7dfe1f6b9f9a1fd23b0ad01a7665.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d3d9d814b0a85350f6f6fc9c7f0506.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c09f39cea4ac0b1027d55cbaa2927.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415450d04c3fd22acbebc0fd7f9d8b58.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933a27ec9374082d6f068c811dc7fec9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341481ea867c25cb181633da314332110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa037bb19aff45f649946c269876881a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772644b8505ee186b6db9fa1bd3cc7b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2afa50b5f1b74d3afa85f2a0f2f9c113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e8013b9bbacfd5729b266b42deb014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2613f7748c79f1fa5a803bee775929d15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4f4c17d26ecc5e22086fc37ddef6516.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417fae4f606531cb8c4f78a3019f80717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea591d1769ce332d8fcdd6937eadee918.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c82be634e56a3a4cccc66c7871511.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14033113ea3faba6ae5bc7ed17ddc92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeeea01ef7ed4c28386bd272edc7b93.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bea2b5f36780411479b4cbb5f0ec1b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757b6c1b3069d026b338607e8505b765.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c08d5a0186aa2758650bf4cfe899bd6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca538bf326cfeec7e4922b3c4e279fd7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965363fec462d0bfcaa34085ffa30e8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f1a9942aea0bf2f21118574523389.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aca72ff7c56de47c80e1d88b47a2a310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a61ae61a1ecdbc0f1daab29ab3b9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410cba698990d0632ff65a48303edae12.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -704,230 +659,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...178 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1181,51 +956,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/41/godinnik-antistres-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K24"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1359,312 +1134,204 @@
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
-[...107 lines deleted...]
-        <v>68</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 