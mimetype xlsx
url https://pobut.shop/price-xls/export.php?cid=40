--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,179 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мʼячі оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>М'яч для приміщень Волосатик червоний 75 см</t>
+  </si>
+  <si>
+    <t>23-4828</t>
+  </si>
+  <si>
+    <t>00048285</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>159,27</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Волосатик фіолетовий 75 см</t>
+  </si>
+  <si>
+    <t>000048285</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Волосатик жовтий 75 см</t>
+  </si>
+  <si>
+    <t>00000048285</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Волосатик малиновий 75 см</t>
+  </si>
+  <si>
+    <t>000000048285</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Волосатик рожевий 75 см</t>
+  </si>
+  <si>
+    <t>1000000048285</t>
+  </si>
+  <si>
     <t>М'яч для приміщень Квітка 66 см</t>
   </si>
   <si>
     <t>23-4823</t>
   </si>
   <si>
     <t>1000000048230</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>78,20</t>
   </si>
   <si>
     <t>М'яч баскетбольний помаранчевий 75 см</t>
   </si>
   <si>
     <t>23-4827</t>
   </si>
   <si>
     <t>1000000048278</t>
   </si>
   <si>
     <t>151,80</t>
-  </si>
-[...58 lines deleted...]
-    <t>1000000048285</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -252,51 +228,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c212256a5fdc173f3a112e95c26b4c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2bff85469f052f10d7d7527a791dd2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3225f18336b467dd7f30b5af559463.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e93556dfbcb75638207e899c81274.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf05e63446c4e5d7c195d0fcfbf545.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3cab49c87bdf466ecd856f5f690be6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dad996ee92c2872f67b19a6ac6acd7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f70b1f80294756e19f69988a52ce18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2348033b776d7bb34fac50a9e70939.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b47859438ef7160ecdbc1297f684f10.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd6d9dfabe35fd9d07f05e69512661.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f2d591fead2c1005cc46ff8a19d312.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2cca6b24d91da709bd4db556789d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63f9db45d3f41dc30ddff9a9dfcad4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f248ecf28abdb84cf5b5ed771f3a55.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213c4baaf6ff49ec58bd9335ab59746.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458c70b474b1ff190de8ac810fb7777.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -454,140 +430,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -854,51 +740,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/40/m-yachi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -996,204 +882,150 @@
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
-[...53 lines deleted...]
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 