--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,155 +14,320 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мʼячі оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Дитячі гумові м'ячі Веселка Ø 31 см</t>
+  </si>
+  <si>
+    <t>23-5908</t>
+  </si>
+  <si>
+    <t>1000000059083</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>202,60</t>
+  </si>
+  <si>
+    <t>Дитячі гумові м'ячі Малюк Ø 25 см</t>
+  </si>
+  <si>
+    <t>23-5909</t>
+  </si>
+  <si>
+    <t>1000000059090</t>
+  </si>
+  <si>
+    <t>233,77</t>
+  </si>
+  <si>
+    <t>Дитячі гумові м'ячі Калейдоскоп Ø 31,5 см</t>
+  </si>
+  <si>
+    <t>23-5907</t>
+  </si>
+  <si>
+    <t>1000000059076</t>
+  </si>
+  <si>
+    <t>155,85</t>
+  </si>
+  <si>
+    <t>Дитячі гумові м'ячі Герої Ø 28,5 см</t>
+  </si>
+  <si>
+    <t>23-5910</t>
+  </si>
+  <si>
+    <t>1000000059106</t>
+  </si>
+  <si>
+    <t>425,98</t>
+  </si>
+  <si>
+    <t>М'яч футбольний зелений Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>23-5913</t>
+  </si>
+  <si>
+    <t>100059137</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>149,10</t>
+  </si>
+  <si>
+    <t>Мяч футбольный оранжевый Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>1000059137</t>
+  </si>
+  <si>
+    <t>М'яч футбольний біло-червоний Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>1000000059137</t>
+  </si>
+  <si>
+    <t>М'яч футбольний біло-синій Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>100000059137</t>
+  </si>
+  <si>
+    <t>М'яч футбольний жовто-чорний Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>10000059137</t>
+  </si>
+  <si>
+    <t>М'яч футбольний синій Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>1059137</t>
+  </si>
+  <si>
+    <t>М'яч футбольний червоно-чорний Фанат Ø 33,5 см</t>
+  </si>
+  <si>
+    <t>23-5912</t>
+  </si>
+  <si>
+    <t>100000059120</t>
+  </si>
+  <si>
+    <t>177,14</t>
+  </si>
+  <si>
+    <t>М'яч футбольний синій Фанат Ø 33,5 см</t>
+  </si>
+  <si>
+    <t>10000059120</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Волосатик малиновий 75 см</t>
+  </si>
+  <si>
+    <t>23-4828</t>
+  </si>
+  <si>
+    <t>000000048285</t>
+  </si>
+  <si>
+    <t>159,27</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Волосатик рожевий 75 см</t>
+  </si>
+  <si>
+    <t>1000000048285</t>
+  </si>
+  <si>
+    <t>М'яч для приміщень Квітка 66 см</t>
+  </si>
+  <si>
+    <t>23-4823</t>
+  </si>
+  <si>
+    <t>1000000048230</t>
+  </si>
+  <si>
+    <t>78,20</t>
+  </si>
+  <si>
+    <t>М'яч баскетбольний помаранчевий 75 см</t>
+  </si>
+  <si>
+    <t>23-4827</t>
+  </si>
+  <si>
+    <t>1000000048278</t>
+  </si>
+  <si>
+    <t>151,80</t>
+  </si>
+  <si>
     <t>М'яч для приміщень Волосатик червоний 75 см</t>
   </si>
   <si>
-    <t>23-4828</t>
-[...1 lines deleted...]
-  <si>
     <t>00048285</t>
   </si>
   <si>
-    <t>шт.</t>
-[...4 lines deleted...]
-  <si>
     <t>М'яч для приміщень Волосатик фіолетовий 75 см</t>
   </si>
   <si>
     <t>000048285</t>
   </si>
   <si>
     <t>М'яч для приміщень Волосатик жовтий 75 см</t>
   </si>
   <si>
     <t>00000048285</t>
   </si>
   <si>
-    <t>М'яч для приміщень Волосатик малиновий 75 см</t>
-[...32 lines deleted...]
-    <t>151,80</t>
+    <t>М'яч волейбольний синьо-жовтий 65 см</t>
+  </si>
+  <si>
+    <t>23-4824</t>
+  </si>
+  <si>
+    <t>1000000048247</t>
+  </si>
+  <si>
+    <t>106,95</t>
+  </si>
+  <si>
+    <t>М'яч футбольний червоний Спорт Ø 34 см</t>
+  </si>
+  <si>
+    <t>10059137</t>
+  </si>
+  <si>
+    <t>М'яч футбольний червоний 68 см</t>
+  </si>
+  <si>
+    <t>23-4826</t>
+  </si>
+  <si>
+    <t>138,57</t>
+  </si>
+  <si>
+    <t>М'яч волейбольний оранжево-чорний 65 см</t>
+  </si>
+  <si>
+    <t>0048247</t>
+  </si>
+  <si>
+    <t>М'яч волейбольний червоно-чорний 65 см</t>
+  </si>
+  <si>
+    <t>0000048247</t>
+  </si>
+  <si>
+    <t>М'яч волейбольний синьо-червоний 65 см</t>
+  </si>
+  <si>
+    <t>00000048247</t>
+  </si>
+  <si>
+    <t>М'яч волейбольний червоно-блакитний 65 см</t>
+  </si>
+  <si>
+    <t>-23-4824</t>
+  </si>
+  <si>
+    <t>000000048247</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -228,51 +393,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd6d9dfabe35fd9d07f05e69512661.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f2d591fead2c1005cc46ff8a19d312.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c2cca6b24d91da709bd4db556789d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63f9db45d3f41dc30ddff9a9dfcad4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f248ecf28abdb84cf5b5ed771f3a55.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213c4baaf6ff49ec58bd9335ab59746.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3458c70b474b1ff190de8ac810fb7777.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc567500afe9aef9f29d483eb1281cb1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04fe350ef328392576cb4fc316442a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df109ea1bed44f157d8a32f6e296b63.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38928755246f801a68b214b65c85534.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2092fe08807fcea63e74c4d4389d75.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3431aa1808a64279dd90635106673a56.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d88dcab8b778f3696190247642bea7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1f18cabb3598dbe56ab9133418608.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e05127d7a33d595b7e3c0a87e400e39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6bfbacad9053c90f9035c7d30b50110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b390abe4cbc939de9cbcddd5ebdc11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a2dcb30a3b6bba5d4700937e80de12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d3fb718e652778c86bb42463806613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9126cb0bb7d917a48554936c9863014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d78bbadb410cc72c66c72af06fab15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825c965d1326e5fb4c8316ea3cff86916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be99f19672f436e7db683928d56e8a17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f282ed60eae3d95ad49b0d18f4603f18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f5f3649d376d1fe99e5de0809ac119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccca2e0c5603bd0c7ea47ff19062b020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b02cd095ebb103bee438183a1885521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059be656a3e51bc2a32ad25b1b908422.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe268f6f187cdafd2a21a00df2653723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97d724cbeb54ace7732f96126ddcf24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43584280eaaa6886f839ae44cd1386525.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca72315518dce3fc571862668d380a26.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -430,50 +595,620 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -740,51 +1475,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/40/m-yachi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K13"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -882,150 +1617,492 @@
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" customHeight="1" ht="71">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>34</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F20" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" t="s">
+        <v>67</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" customHeight="1" ht="71">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>74</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" customHeight="1" ht="71">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" customHeight="1" ht="71">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" customHeight="1" ht="71">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" t="s">
+        <v>73</v>
+      </c>
+      <c r="D29" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" customHeight="1" ht="71">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F30" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" customHeight="1" ht="71">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" t="s">
+        <v>73</v>
+      </c>
+      <c r="D31" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>87</v>
+      </c>
+      <c r="C32" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 