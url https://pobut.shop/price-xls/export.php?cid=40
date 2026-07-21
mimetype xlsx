--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,320 +14,233 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мʼячі оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Дитячі гумові м'ячі Веселка Ø 31 см</t>
-[...50 lines deleted...]
-    <t>М'яч футбольний зелений Спорт Ø 34 см</t>
+    <t>М'яч футбольний синій Спорт Ø 34 см</t>
   </si>
   <si>
     <t>23-5913</t>
   </si>
   <si>
-    <t>100059137</t>
+    <t>1059137</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>149,10</t>
   </si>
   <si>
-    <t>Мяч футбольный оранжевый Спорт Ø 34 см</t>
-[...35 lines deleted...]
-    <t>100000059120</t>
+    <t>М'яч футбольний синій Фанат Ø 33,5 см</t>
+  </si>
+  <si>
+    <t>10000059120</t>
   </si>
   <si>
     <t>177,14</t>
   </si>
   <si>
-    <t>М'яч футбольний синій Фанат Ø 33,5 см</t>
-[...2 lines deleted...]
-    <t>10000059120</t>
+    <t>М'яч для приміщень Волосатик жовтий 75 см</t>
+  </si>
+  <si>
+    <t>23-4828</t>
+  </si>
+  <si>
+    <t>00000048285</t>
+  </si>
+  <si>
+    <t>159,27</t>
   </si>
   <si>
     <t>М'яч для приміщень Волосатик малиновий 75 см</t>
   </si>
   <si>
-    <t>23-4828</t>
-[...1 lines deleted...]
-  <si>
     <t>000000048285</t>
   </si>
   <si>
-    <t>159,27</t>
-[...1 lines deleted...]
-  <si>
     <t>М'яч для приміщень Волосатик рожевий 75 см</t>
   </si>
   <si>
     <t>1000000048285</t>
   </si>
   <si>
     <t>М'яч для приміщень Квітка 66 см</t>
   </si>
   <si>
     <t>23-4823</t>
   </si>
   <si>
     <t>1000000048230</t>
   </si>
   <si>
     <t>78,20</t>
   </si>
   <si>
     <t>М'яч баскетбольний помаранчевий 75 см</t>
   </si>
   <si>
     <t>23-4827</t>
   </si>
   <si>
     <t>1000000048278</t>
   </si>
   <si>
     <t>151,80</t>
   </si>
   <si>
     <t>М'яч для приміщень Волосатик червоний 75 см</t>
   </si>
   <si>
     <t>00048285</t>
   </si>
   <si>
-    <t>М'яч для приміщень Волосатик фіолетовий 75 см</t>
-[...8 lines deleted...]
-    <t>00000048285</t>
+    <t>М'яч волейбольний червоно-блакитний 65 см</t>
+  </si>
+  <si>
+    <t>-23-4824</t>
+  </si>
+  <si>
+    <t>000000048247</t>
+  </si>
+  <si>
+    <t>106,95</t>
   </si>
   <si>
     <t>М'яч волейбольний синьо-жовтий 65 см</t>
   </si>
   <si>
     <t>23-4824</t>
   </si>
   <si>
     <t>1000000048247</t>
   </si>
   <si>
-    <t>106,95</t>
-[...2 lines deleted...]
-    <t>М'яч футбольний червоний Спорт Ø 34 см</t>
+    <t>М'яч футбольний біло-червоний 68 см</t>
+  </si>
+  <si>
+    <t>23-4826</t>
+  </si>
+  <si>
+    <t>00048261</t>
+  </si>
+  <si>
+    <t>138,57</t>
+  </si>
+  <si>
+    <t>М'яч волейбольний оранжево-чорний 65 см</t>
+  </si>
+  <si>
+    <t>0048247</t>
+  </si>
+  <si>
+    <t>М'яч футбольний червоний 68 см</t>
   </si>
   <si>
     <t>10059137</t>
   </si>
   <si>
-    <t>М'яч футбольний червоний 68 см</t>
-[...13 lines deleted...]
-  <si>
     <t>М'яч волейбольний червоно-чорний 65 см</t>
   </si>
   <si>
     <t>0000048247</t>
   </si>
   <si>
+    <t>М'яч футбольний синьо-сірий 68 см</t>
+  </si>
+  <si>
+    <t>00000048261</t>
+  </si>
+  <si>
     <t>М'яч волейбольний синьо-червоний 65 см</t>
   </si>
   <si>
     <t>00000048247</t>
-  </si>
-[...7 lines deleted...]
-    <t>000000048247</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -393,51 +306,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc567500afe9aef9f29d483eb1281cb1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04fe350ef328392576cb4fc316442a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df109ea1bed44f157d8a32f6e296b63.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38928755246f801a68b214b65c85534.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2092fe08807fcea63e74c4d4389d75.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3431aa1808a64279dd90635106673a56.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d88dcab8b778f3696190247642bea7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1f18cabb3598dbe56ab9133418608.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e05127d7a33d595b7e3c0a87e400e39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6bfbacad9053c90f9035c7d30b50110.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b390abe4cbc939de9cbcddd5ebdc11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3a2dcb30a3b6bba5d4700937e80de12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d3fb718e652778c86bb42463806613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9126cb0bb7d917a48554936c9863014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d78bbadb410cc72c66c72af06fab15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825c965d1326e5fb4c8316ea3cff86916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be99f19672f436e7db683928d56e8a17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f282ed60eae3d95ad49b0d18f4603f18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f5f3649d376d1fe99e5de0809ac119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccca2e0c5603bd0c7ea47ff19062b020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b02cd095ebb103bee438183a1885521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059be656a3e51bc2a32ad25b1b908422.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe268f6f187cdafd2a21a00df2653723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97d724cbeb54ace7732f96126ddcf24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43584280eaaa6886f839ae44cd1386525.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca72315518dce3fc571862668d380a26.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29ca892891056dfef2df7b5b2aede1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13eec9ec8fe1dda7cf3f82a3c3584b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a42efe2e152581ba9635e63e9c7183.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c8f27df57840fcf6a3736ca1e7b34.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387571fdf395dad3140c1c88512d2d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981faef7cf62c70e83863dddf3b01546.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198391c36940e3909f68bd4bb7d98237.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261654c0d80e054b872ab897c56a2d38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83269ee3d8067cd17efb8f26366cc1999.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1643476715e7d36fadc714006e58e310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260bba2eb96a12ca2ae6ebbddae09d11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da2a32801463c6eaf7d98b8ea411e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39f09573453a18eed95b517c85348613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c61d04b739bed89a5b1d37cfc2ddfd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73a63f9f68164b595dd2d65b1f93e115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ca7cfc73c5afa83a0f7fac2253a0816.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -878,350 +791,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...298 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1475,51 +1088,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/40/m-yachi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1617,492 +1230,312 @@
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
         <v>56</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
         <v>58</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>65</v>
-[...179 lines deleted...]
-        <v>75</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 