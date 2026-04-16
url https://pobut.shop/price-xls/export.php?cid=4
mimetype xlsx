--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,350 +14,380 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сквіші оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:10</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Сквіші Чудики 12 см</t>
+  </si>
+  <si>
+    <t>23-5352</t>
+  </si>
+  <si>
+    <t>1000000053524</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>482,49</t>
+  </si>
+  <si>
+    <t>Сквіші Wakuku 9 см</t>
+  </si>
+  <si>
+    <t>23-5357</t>
+  </si>
+  <si>
+    <t>1000000053579</t>
+  </si>
+  <si>
+    <t>458,06</t>
+  </si>
+  <si>
+    <t>Сквіші Naruto 12 см</t>
+  </si>
+  <si>
+    <t>23-5361</t>
+  </si>
+  <si>
+    <t>1000000053616</t>
+  </si>
+  <si>
+    <t>549,67</t>
+  </si>
+  <si>
+    <t>Сквіші CRYBABY 10 см</t>
+  </si>
+  <si>
+    <t>23-5353</t>
+  </si>
+  <si>
+    <t>1000000053531</t>
+  </si>
+  <si>
+    <t>415,31</t>
+  </si>
+  <si>
+    <t>Сквіші Italian brainrot 10 см</t>
+  </si>
+  <si>
+    <t>23-5363</t>
+  </si>
+  <si>
+    <t>1000000053630</t>
+  </si>
+  <si>
+    <t>384,77</t>
+  </si>
+  <si>
+    <t>Сквіші Головоломка 12 см</t>
+  </si>
+  <si>
+    <t>23-5360</t>
+  </si>
+  <si>
+    <t>1000000053609</t>
+  </si>
+  <si>
+    <t>600,56</t>
+  </si>
+  <si>
     <t>Сквіші Аніме кольорові 11 см</t>
   </si>
   <si>
     <t>23-1545</t>
   </si>
   <si>
     <t>1000000015454</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>498,46</t>
   </si>
   <si>
     <t>Сквіш Капібару та їжа 9 см</t>
   </si>
   <si>
     <t>23-4705</t>
   </si>
   <si>
     <t>1000000047059</t>
   </si>
   <si>
     <t>540,96</t>
   </si>
   <si>
-    <t>Сквіші мікс героїв із мультиків 8 см</t>
-[...2 lines deleted...]
-    <t>23-4696</t>
+    <t>Сквіші Аніме 10,5 см</t>
+  </si>
+  <si>
+    <t>23-4703</t>
+  </si>
+  <si>
+    <t>1000000047035</t>
+  </si>
+  <si>
+    <t>412,62</t>
+  </si>
+  <si>
+    <t>Сквіші Їжачки 12,5 см</t>
+  </si>
+  <si>
+    <t>23-4708</t>
+  </si>
+  <si>
+    <t>1000000047080</t>
+  </si>
+  <si>
+    <t>539,35</t>
+  </si>
+  <si>
+    <t>Сквіш герої 10 см</t>
+  </si>
+  <si>
+    <t>23-4712</t>
+  </si>
+  <si>
+    <t>1000000047127</t>
+  </si>
+  <si>
+    <t>643,08</t>
+  </si>
+  <si>
+    <t>Сквіш веселі Панди 10 см</t>
+  </si>
+  <si>
+    <t>23-4714</t>
+  </si>
+  <si>
+    <t>1000000047141</t>
+  </si>
+  <si>
+    <t>661,02</t>
+  </si>
+  <si>
+    <t>Сквіші Капібара 9,5 см</t>
+  </si>
+  <si>
+    <t>23-4707</t>
+  </si>
+  <si>
+    <t>1000000047073</t>
+  </si>
+  <si>
+    <t>579,60</t>
+  </si>
+  <si>
+    <t>Сквиші Лапки райдужні 8 см</t>
+  </si>
+  <si>
+    <t>23-4698</t>
+  </si>
+  <si>
+    <t>1000000046984</t>
+  </si>
+  <si>
+    <t>371,22</t>
+  </si>
+  <si>
+    <t>Сквіші табо Лапки 8 см</t>
+  </si>
+  <si>
+    <t>23-4700</t>
+  </si>
+  <si>
+    <t>1000000047004</t>
+  </si>
+  <si>
+    <t>Сквіші друзі з аніме 9,5 см</t>
+  </si>
+  <si>
+    <t>23-1681</t>
+  </si>
+  <si>
+    <t>1000000016819</t>
+  </si>
+  <si>
+    <t>625,83</t>
+  </si>
+  <si>
+    <t>Сквіші Принцеси 10 см</t>
+  </si>
+  <si>
+    <t>23-1682</t>
+  </si>
+  <si>
+    <t>1000000016826</t>
+  </si>
+  <si>
+    <t>601,96</t>
+  </si>
+  <si>
+    <t>Сквіші Мультяшки 11 см</t>
+  </si>
+  <si>
+    <t>23-1683</t>
+  </si>
+  <si>
+    <t>1000000016833</t>
+  </si>
+  <si>
+    <t>679,51</t>
+  </si>
+  <si>
+    <t>Сквіші Фрукти</t>
+  </si>
+  <si>
+    <t>23-37</t>
+  </si>
+  <si>
+    <t>1000000000375</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>270,13</t>
+  </si>
+  <si>
+    <t>Сквиші Лапки райдужні 7 см</t>
+  </si>
+  <si>
+    <t>23-1779</t>
+  </si>
+  <si>
+    <t>325,68</t>
+  </si>
+  <si>
+    <t>Сквіші мікс героїв із мультиків 12 см</t>
+  </si>
+  <si>
+    <t>23-1550</t>
   </si>
   <si>
     <t>1000000046960</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 20 шт..</t>
-[...193 lines deleted...]
-  <si>
     <t>709,60</t>
   </si>
   <si>
     <t>Сквіші табо Лапки 7 см</t>
   </si>
   <si>
     <t>23-1778</t>
   </si>
   <si>
     <t>23-1684</t>
   </si>
   <si>
     <t>443,67</t>
   </si>
   <si>
     <t>Сквіші Вухані 11 см</t>
   </si>
   <si>
     <t>23-1542</t>
   </si>
   <si>
     <t>1000000047134</t>
   </si>
   <si>
     <t>644,00</t>
+  </si>
+  <si>
+    <t>Сквіші Герої 12 см</t>
+  </si>
+  <si>
+    <t>23-5354</t>
+  </si>
+  <si>
+    <t>1000000053548</t>
+  </si>
+  <si>
+    <t>500,81</t>
   </si>
   <si>
     <t>Сквіші Аніме 12 см</t>
   </si>
   <si>
     <t>23-1215</t>
   </si>
   <si>
     <t>1000000012156</t>
   </si>
   <si>
     <t>666,54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -435,51 +465,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2bdc75bdd5fa8715ca51a7c578c21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7afc19ca19f688a1b8fd232da1d142.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3175b8af5f75f45edec52e0d00503a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefc85aa920d550dc3c1a8784bda8374.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162090f0531bff0445609dc585667bc25.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab2377f2eb91e4724b84c0b7c96fc6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a2f387cbae7a633af9462cf6e9f337.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf5a2afd29a6957a7fc77ba7e5ffd8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb43718c06023ca719dc227d5553839.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec3ed8233c0ff0932b4e0ae91bf95610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13386c7ce8039c847772e6cdf65701111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb821fd96b630ca310163a060a9df212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07335521d17af4f8f19e44ba3e634113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea6911fbb2816e3522876b324c5fe14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d9a92fb16bcc9d28743e4b64a21315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09619d33af5bdf967a1f7a6ef7db6f16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11513cfa477763d99f8553f027135617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e87ba7035ba878f94793f99d7a56418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131bf6ef9f4ef240181f976fc8a4b5e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387f2e6f3a797c4a8756e433bb5f72120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d198cbd7eec0036f5438501429328121.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a35c3800b2fcdde05d688b5ab432d322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720065be96685d8c59abac5b4fbc814323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2cce12a9d56dd2fdf36551070505b24.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295273e89a659b33ea47739f6eaa6901.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147639055ec133357466a3d29151b542.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc437ced0be5f82fdf22e7715642693.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197420c0957511dbb6c2962bfa9e67b84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85e20d701e71c15d3f125f38f42ba5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521a0417baceab4063b1e8b19429e46.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2ebe614fb1159af75a7bb73bba747.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aca9fb9fddfe28dd4b56178b5528898.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321aa932fd0a7dff3b5fd40f1304159.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137e3721b603c7145879f422411b9d010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18115f737e7e3ff8fd2844864a323d111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3423c5e4076a34cef90e3478f04da912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c310e4c1bc966c0b5c69b02ed52c33f13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670f85a9bfffcf7c1114274e96a3b614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98233ed54bcd141a58450e8e68c49b615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f4babfc26362147ddc9479835e6a316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1bfd5852a2af9432c1c974c30319417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f93c621291bc1a4011c3a05c79a2a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84ea74fbb583999398afed951be9f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b32a1cfad2156f92ca6d587887022820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143b62bbbb4042a2456b517f7f97bc21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972040619cfb8634734096d7c57b17922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf12751e8b5f7e7de3f8c52b3ba3b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df7a762c40da2ea124cb0cf57223d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04fc15167bcca1fc7380fdb473026825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012f7aa7be0c19a370197a5f037cfc26.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,50 +1177,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1457,51 +1547,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/4/skvishi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1623,432 +1713,468 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
         <v>40</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>45</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
         <v>48</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>49</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
         <v>52</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>53</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" t="s">
         <v>83</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>84</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>28</v>
+        <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D28" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>47</v>
       </c>
       <c r="C29" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>103</v>
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" customHeight="1" ht="71">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 