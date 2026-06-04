--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,380 +14,479 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сквіші оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:10</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Сквіші Зверополіс 2, 10 см</t>
+  </si>
+  <si>
+    <t>23-5362</t>
+  </si>
+  <si>
+    <t>1000000053623</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>423,90</t>
+  </si>
+  <si>
+    <t>Сквіші Зверополіс 11 см</t>
+  </si>
+  <si>
+    <t>23-5359</t>
+  </si>
+  <si>
+    <t>1000000053593</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Italian Brainrot 6 см, 11 г</t>
+  </si>
+  <si>
+    <t>23-5993</t>
+  </si>
+  <si>
+    <t>1000000059939</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 25 шт..</t>
+  </si>
+  <si>
+    <t>377,48</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Капібари 6 см, 10 г</t>
+  </si>
+  <si>
+    <t>23-5999</t>
+  </si>
+  <si>
+    <t>1000000059991</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Фуглери 6 см, 10 г</t>
+  </si>
+  <si>
+    <t>23-5997</t>
+  </si>
+  <si>
+    <t>1000000059977</t>
+  </si>
+  <si>
     <t>Сквіші Чудики 12 см</t>
   </si>
   <si>
     <t>23-5352</t>
   </si>
   <si>
     <t>1000000053524</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>482,49</t>
   </si>
   <si>
     <t>Сквіші Wakuku 9 см</t>
   </si>
   <si>
     <t>23-5357</t>
   </si>
   <si>
     <t>1000000053579</t>
   </si>
   <si>
     <t>458,06</t>
   </si>
   <si>
     <t>Сквіші Naruto 12 см</t>
   </si>
   <si>
     <t>23-5361</t>
   </si>
   <si>
     <t>1000000053616</t>
   </si>
   <si>
     <t>549,67</t>
   </si>
   <si>
     <t>Сквіші CRYBABY 10 см</t>
   </si>
   <si>
     <t>23-5353</t>
   </si>
   <si>
     <t>1000000053531</t>
   </si>
   <si>
     <t>415,31</t>
   </si>
   <si>
-    <t>Сквіші Italian brainrot 10 см</t>
-[...8 lines deleted...]
-    <t>384,77</t>
+    <t>Сквіші Котики 9 см, 36 г</t>
+  </si>
+  <si>
+    <t>23-5995</t>
+  </si>
+  <si>
+    <t>1000000059953</t>
+  </si>
+  <si>
+    <t>468,59</t>
+  </si>
+  <si>
+    <t>Сквіші Футболісти 11 см, 30 г</t>
+  </si>
+  <si>
+    <t>23-5996</t>
+  </si>
+  <si>
+    <t>1000000059960</t>
+  </si>
+  <si>
+    <t>424,86</t>
+  </si>
+  <si>
+    <t>Сквіші Вухастики різні 10 см, 30 г</t>
+  </si>
+  <si>
+    <t>23-6000</t>
+  </si>
+  <si>
+    <t>1000000060003</t>
+  </si>
+  <si>
+    <t>493,58</t>
+  </si>
+  <si>
+    <t>Сквіші Ушастики в капелюшках 9 см, 22 г</t>
+  </si>
+  <si>
+    <t>23-6001</t>
+  </si>
+  <si>
+    <t>1000000060010</t>
+  </si>
+  <si>
+    <t>Сквіші-брелоки Звірята 6 см, 10 г</t>
+  </si>
+  <si>
+    <t>23-5998</t>
+  </si>
+  <si>
+    <t>1000000059984</t>
+  </si>
+  <si>
+    <t>390,48</t>
   </si>
   <si>
     <t>Сквіші Головоломка 12 см</t>
   </si>
   <si>
     <t>23-5360</t>
   </si>
   <si>
     <t>1000000053609</t>
   </si>
   <si>
     <t>600,56</t>
   </si>
   <si>
     <t>Сквіші Аніме кольорові 11 см</t>
   </si>
   <si>
     <t>23-1545</t>
   </si>
   <si>
     <t>1000000015454</t>
   </si>
   <si>
     <t>498,46</t>
   </si>
   <si>
     <t>Сквіш Капібару та їжа 9 см</t>
   </si>
   <si>
     <t>23-4705</t>
   </si>
   <si>
     <t>1000000047059</t>
   </si>
   <si>
     <t>540,96</t>
   </si>
   <si>
+    <t>Сквіші Їжачки 12,5 см</t>
+  </si>
+  <si>
+    <t>23-4708</t>
+  </si>
+  <si>
+    <t>1000000047080</t>
+  </si>
+  <si>
+    <t>539,35</t>
+  </si>
+  <si>
+    <t>Сквіш герої 10 см</t>
+  </si>
+  <si>
+    <t>23-4712</t>
+  </si>
+  <si>
+    <t>1000000047127</t>
+  </si>
+  <si>
+    <t>643,08</t>
+  </si>
+  <si>
+    <t>Сквіш веселі Панди 10 см</t>
+  </si>
+  <si>
+    <t>23-4714</t>
+  </si>
+  <si>
+    <t>1000000047141</t>
+  </si>
+  <si>
+    <t>661,02</t>
+  </si>
+  <si>
+    <t>Сквіші Капібара 9,5 см</t>
+  </si>
+  <si>
+    <t>23-4707</t>
+  </si>
+  <si>
+    <t>1000000047073</t>
+  </si>
+  <si>
+    <t>579,60</t>
+  </si>
+  <si>
+    <t>Сквиші Лапки райдужні 8 см</t>
+  </si>
+  <si>
+    <t>23-4698</t>
+  </si>
+  <si>
+    <t>1000000046984</t>
+  </si>
+  <si>
+    <t>371,22</t>
+  </si>
+  <si>
+    <t>Сквіші табо Лапки 8 см</t>
+  </si>
+  <si>
+    <t>23-4700</t>
+  </si>
+  <si>
+    <t>1000000047004</t>
+  </si>
+  <si>
+    <t>Сквіші друзі з аніме 9,5 см</t>
+  </si>
+  <si>
+    <t>23-1681</t>
+  </si>
+  <si>
+    <t>1000000016819</t>
+  </si>
+  <si>
+    <t>625,83</t>
+  </si>
+  <si>
+    <t>Сквіші Принцеси 10 см</t>
+  </si>
+  <si>
+    <t>23-1682</t>
+  </si>
+  <si>
+    <t>1000000016826</t>
+  </si>
+  <si>
+    <t>601,96</t>
+  </si>
+  <si>
+    <t>Сквіші Мультяшки 11 см</t>
+  </si>
+  <si>
+    <t>23-1683</t>
+  </si>
+  <si>
+    <t>1000000016833</t>
+  </si>
+  <si>
+    <t>679,51</t>
+  </si>
+  <si>
+    <t>Сквіші Фрукти</t>
+  </si>
+  <si>
+    <t>23-37</t>
+  </si>
+  <si>
+    <t>1000000000375</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>270,13</t>
+  </si>
+  <si>
+    <t>Сквіші мікс героїв із мультиків 12 см</t>
+  </si>
+  <si>
+    <t>23-1550</t>
+  </si>
+  <si>
+    <t>1000000046960</t>
+  </si>
+  <si>
+    <t>709,60</t>
+  </si>
+  <si>
+    <t>Сквіші табо Лапки 7 см</t>
+  </si>
+  <si>
+    <t>23-1778</t>
+  </si>
+  <si>
+    <t>325,68</t>
+  </si>
+  <si>
     <t>Сквіші Аніме 10,5 см</t>
   </si>
   <si>
-    <t>23-4703</t>
+    <t>23-1684</t>
   </si>
   <si>
     <t>1000000047035</t>
   </si>
   <si>
-    <t>412,62</t>
-[...151 lines deleted...]
-  <si>
     <t>443,67</t>
   </si>
   <si>
     <t>Сквіші Вухані 11 см</t>
   </si>
   <si>
     <t>23-1542</t>
   </si>
   <si>
     <t>1000000047134</t>
   </si>
   <si>
     <t>644,00</t>
   </si>
   <si>
     <t>Сквіші Герої 12 см</t>
   </si>
   <si>
     <t>23-5354</t>
   </si>
   <si>
     <t>1000000053548</t>
   </si>
   <si>
     <t>500,81</t>
+  </si>
+  <si>
+    <t>Сквіші Собачки 11,5 см</t>
+  </si>
+  <si>
+    <t>23-1546</t>
+  </si>
+  <si>
+    <t>1000000053586</t>
+  </si>
+  <si>
+    <t>536,10</t>
   </si>
   <si>
     <t>Сквіші Аніме 12 см</t>
   </si>
   <si>
     <t>23-1215</t>
   </si>
   <si>
     <t>1000000012156</t>
   </si>
   <si>
     <t>666,54</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -465,51 +564,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295273e89a659b33ea47739f6eaa6901.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147639055ec133357466a3d29151b542.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc437ced0be5f82fdf22e7715642693.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197420c0957511dbb6c2962bfa9e67b84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85e20d701e71c15d3f125f38f42ba5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c521a0417baceab4063b1e8b19429e46.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2ebe614fb1159af75a7bb73bba747.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aca9fb9fddfe28dd4b56178b5528898.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321aa932fd0a7dff3b5fd40f1304159.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137e3721b603c7145879f422411b9d010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18115f737e7e3ff8fd2844864a323d111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3423c5e4076a34cef90e3478f04da912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c310e4c1bc966c0b5c69b02ed52c33f13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26670f85a9bfffcf7c1114274e96a3b614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98233ed54bcd141a58450e8e68c49b615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f4babfc26362147ddc9479835e6a316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1bfd5852a2af9432c1c974c30319417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f93c621291bc1a4011c3a05c79a2a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84ea74fbb583999398afed951be9f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b32a1cfad2156f92ca6d587887022820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143b62bbbb4042a2456b517f7f97bc21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972040619cfb8634734096d7c57b17922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf12751e8b5f7e7de3f8c52b3ba3b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df7a762c40da2ea124cb0cf57223d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04fc15167bcca1fc7380fdb473026825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012f7aa7be0c19a370197a5f037cfc26.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53da19c35e1a336f47bfeae1a6ae911.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484527c66a6453a76e26cb43c6346f42.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f9e3600f8e30bfb196c8f344715b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b79a7454aecf2cc7c3a22fc281784.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbb9ca9639b7feb41e85b1d7c706255.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a47d6704944bf8f3a5a52c19a88e0d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d076800273d1b133fe5d0578aa98d7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d1cb1d89d02c0e3aa2696be941d468.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821703fa64a4d14691f9e41ad9510aee9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe15365abe7872278ed542828e3e5410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e8c0cb5fd9fbe06e6a7f3c9e7c4e711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47a5ef1f7ed5a4e1e37323c4312b012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1c7bd78f030b6925c2ca714d9b4a013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6aaa201cb23246f304ad0d7aa1dd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233aab58da7038166ada16e5c45d2515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ef088f4e33fe3d89766a3cfce07416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59420bf07075e084e24efeed1439b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6039e1369a3afe5bdddf1f57748d4418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae0f33ae8845c74bdeff8b49b8cae219.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d159f0f235438903266fa7f661c520.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774901f2bf4b1cc8c43bc1ba3dc663a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f787786543ea706390a924e409d722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7dc1c8b1d929a1cdd1b2efa30ac6b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a074eff08ce958253c67e689622dc024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854371801d5fdeaa7d10091f0f8eb325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067da545f5c54151c9e053db346669926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9223fb87774cb898c53f6ccf9bc3127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9d6ecef76ea5bf2598731beabfa728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60efac01d67dbee7a7949dd379389229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20b623f3691744e35ee290cb52621a30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533ae81c62d073b7a7928d19711f5f31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c1ec16fc474a45755533398b026132.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7050a4e22e010e1a95bfc87c8e9b133.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64da72708eba6121f3732d8e01a699834.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1237,50 +1336,290 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1547,51 +1886,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/4/skvishi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1698,483 +2037,627 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" s="4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="4" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
         <v>43</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
         <v>51</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
         <v>55</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
         <v>59</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" t="s">
         <v>63</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" t="s">
         <v>67</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" t="s">
         <v>82</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
         <v>86</v>
       </c>
-      <c r="C25" t="s">
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" t="s">
         <v>94</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" t="s">
         <v>98</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
         <v>99</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>113</v>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F33" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" t="s">
+        <v>122</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" customHeight="1" ht="71">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>124</v>
+      </c>
+      <c r="C35" t="s">
+        <v>125</v>
+      </c>
+      <c r="D35" t="s">
+        <v>102</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" t="s">
+        <v>128</v>
+      </c>
+      <c r="D36" t="s">
+        <v>129</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" customHeight="1" ht="71">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" t="s">
+        <v>132</v>
+      </c>
+      <c r="D37" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="71">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" t="s">
+        <v>136</v>
+      </c>
+      <c r="D38" t="s">
+        <v>137</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" customHeight="1" ht="71">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" t="s">
+        <v>140</v>
+      </c>
+      <c r="D39" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" customHeight="1" ht="71">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" t="s">
+        <v>144</v>
+      </c>
+      <c r="D40" t="s">
+        <v>145</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 