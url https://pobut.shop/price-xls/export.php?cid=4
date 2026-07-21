--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,151 +14,124 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сквіші оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Сквіші Зверополіс 2, 10 см</t>
-[...5 lines deleted...]
-    <t>1000000053623</t>
+    <t>Сквіші Зверополіс 11 см</t>
+  </si>
+  <si>
+    <t>23-5359</t>
+  </si>
+  <si>
+    <t>1000000053593</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>423,90</t>
   </si>
   <si>
-    <t>Сквіші Зверополіс 11 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Сквіші-брелоки Italian Brainrot 6 см, 11 г</t>
   </si>
   <si>
     <t>23-5993</t>
   </si>
   <si>
     <t>1000000059939</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 25 шт..</t>
   </si>
   <si>
     <t>377,48</t>
   </si>
   <si>
-    <t>Сквіші-брелоки Капібари 6 см, 10 г</t>
-[...16 lines deleted...]
-  <si>
     <t>Сквіші Чудики 12 см</t>
   </si>
   <si>
     <t>23-5352</t>
   </si>
   <si>
     <t>1000000053524</t>
   </si>
   <si>
     <t>482,49</t>
   </si>
   <si>
     <t>Сквіші Wakuku 9 см</t>
   </si>
   <si>
     <t>23-5357</t>
   </si>
   <si>
     <t>1000000053579</t>
   </si>
   <si>
     <t>458,06</t>
   </si>
   <si>
     <t>Сквіші Naruto 12 см</t>
@@ -199,59 +172,50 @@
   <si>
     <t>Сквіші Футболісти 11 см, 30 г</t>
   </si>
   <si>
     <t>23-5996</t>
   </si>
   <si>
     <t>1000000059960</t>
   </si>
   <si>
     <t>424,86</t>
   </si>
   <si>
     <t>Сквіші Вухастики різні 10 см, 30 г</t>
   </si>
   <si>
     <t>23-6000</t>
   </si>
   <si>
     <t>1000000060003</t>
   </si>
   <si>
     <t>493,58</t>
   </si>
   <si>
-    <t>Сквіші Ушастики в капелюшках 9 см, 22 г</t>
-[...7 lines deleted...]
-  <si>
     <t>Сквіші-брелоки Звірята 6 см, 10 г</t>
   </si>
   <si>
     <t>23-5998</t>
   </si>
   <si>
     <t>1000000059984</t>
   </si>
   <si>
     <t>390,48</t>
   </si>
   <si>
     <t>Сквіші Головоломка 12 см</t>
   </si>
   <si>
     <t>23-5360</t>
   </si>
   <si>
     <t>1000000053609</t>
   </si>
   <si>
     <t>600,56</t>
   </si>
   <si>
     <t>Сквіші Аніме кольорові 11 см</t>
@@ -292,83 +256,62 @@
   <si>
     <t>Сквіш герої 10 см</t>
   </si>
   <si>
     <t>23-4712</t>
   </si>
   <si>
     <t>1000000047127</t>
   </si>
   <si>
     <t>643,08</t>
   </si>
   <si>
     <t>Сквіш веселі Панди 10 см</t>
   </si>
   <si>
     <t>23-4714</t>
   </si>
   <si>
     <t>1000000047141</t>
   </si>
   <si>
     <t>661,02</t>
   </si>
   <si>
-    <t>Сквіші Капібара 9,5 см</t>
-[...17 lines deleted...]
-    <t>1000000046984</t>
+    <t>Сквіші табо Лапки 8 см</t>
+  </si>
+  <si>
+    <t>23-4700</t>
+  </si>
+  <si>
+    <t>1000000047004</t>
   </si>
   <si>
     <t>371,22</t>
   </si>
   <si>
-    <t>Сквіші табо Лапки 8 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Сквіші друзі з аніме 9,5 см</t>
   </si>
   <si>
     <t>23-1681</t>
   </si>
   <si>
     <t>1000000016819</t>
   </si>
   <si>
     <t>625,83</t>
   </si>
   <si>
     <t>Сквіші Принцеси 10 см</t>
   </si>
   <si>
     <t>23-1682</t>
   </si>
   <si>
     <t>1000000016826</t>
   </si>
   <si>
     <t>601,96</t>
   </si>
   <si>
     <t>Сквіші Мультяшки 11 см</t>
@@ -419,62 +362,50 @@
     <t>325,68</t>
   </si>
   <si>
     <t>Сквіші Аніме 10,5 см</t>
   </si>
   <si>
     <t>23-1684</t>
   </si>
   <si>
     <t>1000000047035</t>
   </si>
   <si>
     <t>443,67</t>
   </si>
   <si>
     <t>Сквіші Вухані 11 см</t>
   </si>
   <si>
     <t>23-1542</t>
   </si>
   <si>
     <t>1000000047134</t>
   </si>
   <si>
     <t>644,00</t>
-  </si>
-[...10 lines deleted...]
-    <t>500,81</t>
   </si>
   <si>
     <t>Сквіші Собачки 11,5 см</t>
   </si>
   <si>
     <t>23-1546</t>
   </si>
   <si>
     <t>1000000053586</t>
   </si>
   <si>
     <t>536,10</t>
   </si>
   <si>
     <t>Сквіші Аніме 12 см</t>
   </si>
   <si>
     <t>23-1215</t>
   </si>
   <si>
     <t>1000000012156</t>
   </si>
   <si>
     <t>666,54</t>
   </si>
@@ -564,51 +495,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53da19c35e1a336f47bfeae1a6ae911.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484527c66a6453a76e26cb43c6346f42.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f9e3600f8e30bfb196c8f344715b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b79a7454aecf2cc7c3a22fc281784.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbb9ca9639b7feb41e85b1d7c706255.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a47d6704944bf8f3a5a52c19a88e0d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d076800273d1b133fe5d0578aa98d7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d1cb1d89d02c0e3aa2696be941d468.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821703fa64a4d14691f9e41ad9510aee9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe15365abe7872278ed542828e3e5410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e8c0cb5fd9fbe06e6a7f3c9e7c4e711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47a5ef1f7ed5a4e1e37323c4312b012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1c7bd78f030b6925c2ca714d9b4a013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e6aaa201cb23246f304ad0d7aa1dd14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233aab58da7038166ada16e5c45d2515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613ef088f4e33fe3d89766a3cfce07416.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59420bf07075e084e24efeed1439b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6039e1369a3afe5bdddf1f57748d4418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae0f33ae8845c74bdeff8b49b8cae219.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d159f0f235438903266fa7f661c520.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774901f2bf4b1cc8c43bc1ba3dc663a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f787786543ea706390a924e409d722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7dc1c8b1d929a1cdd1b2efa30ac6b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a074eff08ce958253c67e689622dc024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854371801d5fdeaa7d10091f0f8eb325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067da545f5c54151c9e053db346669926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9223fb87774cb898c53f6ccf9bc3127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9d6ecef76ea5bf2598731beabfa728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60efac01d67dbee7a7949dd379389229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20b623f3691744e35ee290cb52621a30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92533ae81c62d073b7a7928d19711f5f31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256c1ec16fc474a45755533398b026132.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7050a4e22e010e1a95bfc87c8e9b133.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64da72708eba6121f3732d8e01a699834.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae10dd0060fbccd1ac861ea42fa6201.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c2a7481f076a546c26efcf9a5fc92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82bb39bf8910c5dc696bf52077d9cc3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af164e72351245fe499c6cd168d624.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddc15839d51606325ff9f663a246fe5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378c0cce7884bfc271d7932d2cb2b06.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a7b111d655a2422aa2f6a5eca4fb37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d53579c49e497ac21b81a82dbeac78.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f395dad4691979ffd358cb8d49deb9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd77d1a9171949b41c0a6fd957aa910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9165f201db524198eb5c1c07c6e911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf8d3aa2e0691e02353aac72e8dd612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed0ac7300f7bd3c0ae7af32809f5f413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c4208d446554f7f9cc83c0622392c14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ecb9f0fcd345844719a897da729715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daacab7e51fffe1be1a55fed0df072a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452971b45cd3218770bfebb3b85f358917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e26e4eb899c50342574d3697f582818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f143e975375bad4ea7d810430a6b019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a48f7073d09e54b0cd124e64910d20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ac2f0e997007661e4e593e7847a9d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16731151ffbe685f163cfea411f40522.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660d4ca425b5ad01350f8c5075443823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069fbe30de7bcb2c7ef38b57cd9493124.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8c83c4d9bbed572d3390d0c06a5525.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27dc2dbeec2e1c7e9f9c15722b04a826.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896587c0883a9529d55f2d88dce9c89f27.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1366,260 +1297,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1886,51 +1607,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/4/skvishi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2034,630 +1755,504 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>82</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
-[...16 lines deleted...]
-      <c r="F34" t="s">
         <v>123</v>
-      </c>
-[...106 lines deleted...]
-        <v>146</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 