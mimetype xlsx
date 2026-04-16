--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Канекалон</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:06</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька з пасмами1-212945</t>
   </si>
   <si>
     <t>1-212945</t>
   </si>
@@ -346,119 +346,77 @@
   <si>
     <t>Канекалон (B33) 1-189360</t>
   </si>
   <si>
     <t>1-189360</t>
   </si>
   <si>
     <t>1000000189360</t>
   </si>
   <si>
     <t>92,77</t>
   </si>
   <si>
     <t>Пасма ЗІЗІ на резинці мікс 1-201826</t>
   </si>
   <si>
     <t>1-201826</t>
   </si>
   <si>
     <t>1000000201826</t>
   </si>
   <si>
     <t>225,69</t>
   </si>
   <si>
-    <t>Пасма ЗІЗІ на резинці 50г (B39) 1-201987</t>
-[...31 lines deleted...]
-  <si>
     <t>Канекалон (B1) 1-189117</t>
   </si>
   <si>
     <t>1-189117</t>
   </si>
   <si>
     <t>1000000189117</t>
   </si>
   <si>
     <t>Канекалон (B2) 1-189124</t>
   </si>
   <si>
     <t>1-189124</t>
   </si>
   <si>
     <t>1000000189124</t>
   </si>
   <si>
     <t>Канекалон (B3) 1-189131</t>
   </si>
   <si>
     <t>1-189131</t>
   </si>
   <si>
     <t>1000000189131</t>
   </si>
   <si>
-    <t>Канекалон (B5) 1-189155</t>
-[...7 lines deleted...]
-  <si>
     <t>Канекалон (B6) 1-197747</t>
   </si>
   <si>
     <t>1-197747</t>
   </si>
   <si>
     <t>1000000197747</t>
   </si>
   <si>
     <t>Канекалон (B12) 1-189193</t>
   </si>
   <si>
     <t>1-189193</t>
   </si>
   <si>
     <t>1000000189193</t>
   </si>
   <si>
     <t>Канекалон (B13) 1-189209</t>
   </si>
   <si>
     <t>1-189209</t>
   </si>
   <si>
     <t>1000000189209</t>
@@ -487,59 +445,50 @@
   <si>
     <t>1-189247</t>
   </si>
   <si>
     <t>1000000189247</t>
   </si>
   <si>
     <t>Канекалон (B21) 1-189254</t>
   </si>
   <si>
     <t>1-189254</t>
   </si>
   <si>
     <t>1000000189254</t>
   </si>
   <si>
     <t>Канекалон (B24) 1-189285</t>
   </si>
   <si>
     <t>1-189285</t>
   </si>
   <si>
     <t>1000000189285</t>
   </si>
   <si>
-    <t>Канекалон (B27) 1-189308(1-198355)</t>
-[...7 lines deleted...]
-  <si>
     <t>Канекалон (B31) 1-189346</t>
   </si>
   <si>
     <t>1-189346</t>
   </si>
   <si>
     <t>1000000189346</t>
   </si>
   <si>
     <t>Канекалон (B32) 1-189353</t>
   </si>
   <si>
     <t>1-189353</t>
   </si>
   <si>
     <t>1000000189353</t>
   </si>
   <si>
     <t>Канекалон (В33) 1-181418</t>
   </si>
   <si>
     <t>1-181418</t>
   </si>
   <si>
     <t>1000000181418</t>
@@ -602,50 +551,62 @@
     <t>Канекалон (B16) 1-189223</t>
   </si>
   <si>
     <t>1-189223</t>
   </si>
   <si>
     <t>1000000189223</t>
   </si>
   <si>
     <t>Канекалон (B22) 1-189261</t>
   </si>
   <si>
     <t>1-189261</t>
   </si>
   <si>
     <t>1000000189261</t>
   </si>
   <si>
     <t>Канекалон (B11) 1-189186</t>
   </si>
   <si>
     <t>1-189186</t>
   </si>
   <si>
     <t>1000000189186</t>
+  </si>
+  <si>
+    <t>Накладные пряди 1-207002</t>
+  </si>
+  <si>
+    <t>1-207002</t>
+  </si>
+  <si>
+    <t>1000000207002</t>
+  </si>
+  <si>
+    <t>196,72</t>
   </si>
   <si>
     <t>Пасма жовто-блакитні  1-201819</t>
   </si>
   <si>
     <t>1-201819</t>
   </si>
   <si>
     <t>1000000201819</t>
   </si>
   <si>
     <t>149,44</t>
   </si>
   <si>
     <t>Накладні пасма 1-207019</t>
   </si>
   <si>
     <t>1-207019</t>
   </si>
   <si>
     <t>1000000207019</t>
   </si>
   <si>
     <t>166,22</t>
   </si>
@@ -744,51 +705,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8699cb0301cd3e0b42e3742c7fa221.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4917851ca038542962aa4d497c5fa472.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341c6f2caee2808601182b1ba4ecc13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a1563e47607a434098a4247a33404.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c2a72c0ebc583da32f2a2a92d5375.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0133d9aa00325ada65b51c3f4e8d4e16.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87380494c8f0ef49ffe25f52934200f87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21be87103da70ddd1bda15f0a19a38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca0b165e760e3ef5c7cc340633803a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922c464cfe16764cb951e60cfcc77310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce7011dd14fce01fcf4665019dafdf11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5f393847a350f7489ba6fc1afb5e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373414cd530b5e66f61b6a8d3261cb0e13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ec34d19542636b1dca85b4d436b514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e6f99ae5084da412bcfe5d3b2517b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2df608541b45a99cdaf5d41ac677b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5283b546dd548cf63f9cc3a26ebd17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3e47c1e02bf3e7b3972f159baec9318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0dacf1ca883ae091a607c9b8b794f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a20fd0e8f4c73b3f526b3178d17620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f92964f7b746fb94f3190e6a3994521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626846334eeba45df0566395f40125b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639563041ce4896bd176e9a9ea2aa5e23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f1d9bf9e8f70b9a5385c7fb249e4624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64cb5efb4e5a445e7c8e3c13d640b025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43b1e21055461cf18911f3a021557626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bf7e6605e9becc935d9238c2766fa27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bab0df94124cbb9915ff63cac6db128.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297a0b759a03aa32e10c835419574ce29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57dcaa8f0054e8f1a4d173dd8cfdd130.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4b0539a0f65494e7844e0407dfa931.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf8d9101eabc2ce8afa8dbb45b213c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5935b2cba3966c2582d4fe2082ab2b433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b32f5b22cb6f0a539b654fc228aa334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7309ad27d968213c0678d6c8c46a135.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e980a7ce19c7f279e8e895b605da3536.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468741d807e2d1872b08bf78f06eb2e37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737bc1fb5d48071f2b473f20ed3b6c038.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690d170f78fdb8e5fcd48053fabd2b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b84c8a5355ecb9483c38e3781aef40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c0a199d1e9cdca8870cab9d166ccc41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df217e05fc74c039773842a835525a7142.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655758efa606a546df63fecf98c50d5c43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdebcd46705e9137086b31af48c95b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700852350d633906cd2aa76be99192e45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a235f78d65290b90bbdb7054e30746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7153b0a8b6ad2cbd3b47e1501113347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0455b91ce5a0a774bf168c158c9db48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e9b94cd75fb50e42f1e94e948a10649.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6045c7b6792311ca87a632494b2ab550.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ca124373c52796fa27d07b6dcf32a51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17637f97a69b3d8d140aeb21aa17381d52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22661221abb59ce7cf45231964a74af53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c60c43f1eec9f38bb927903abad054.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f454b625d634a9c5f1761606eaee4c655.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f0c138c4fa3eadbda46297508ef8d56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567e1eff069e151f1b846aa419a814d57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b05c80dc0334af1c566258094f13d358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c24c72ebd2343926ef769d63dc16059.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d312ba96ab3fbcd471141118242f6260.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc04d702753bc8fa0175704dfe4284e61.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df139d902964b08a8219b1ac01d972b41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c67bf6b1b102b6da76a46e758e8a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242707e714611cf05ccc18c02e8e363.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4f571e274d2122d238193b24dc8d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34925c17355dbace7fe3fef621aab5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d7d6f31a36f2fe63ec969c3fc8246.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9bf6151d211e67e02cab90512d55a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a12dd32568360d1fa169d70daeac8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f886837d6c7048ab7c77e6de3fd9d29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488fa9492f7e9dfcf3f17e8909abf5c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452f55f2ee0d482f34f3f580e12d8911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16657bf594f8fefe2248753bc54c312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaefeb6187157b2d699d2db65ce4de13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aede1e44c95ed8af8b7446754ce51514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc1891996ea4791d9ba5736acb84215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102959da94d19f995d6fcb95a9230d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb11530954b7c4304e0551208d954e617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7d304c0d9d0857dd836144d57fdd18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dafb6b63affc607c3ba5f545b0ab319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951acac10062646a92038219cf7a4a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82be52b7d1c5eb9cbb5cdba4e1d34d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0fcf51722303bf957229bf513d87a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7e223f86523588fcceddba87f21f23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba550ed04e95dffbf49bacfc245b924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea70ffb83dae60521698df40e630d25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5126c08c359e36ebebf0479ce4c2a26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9109487236ab2977a6a519f92e4527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16697d2c8e80d49f4eee4e7c894db27e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744667e0fed34e88dcea1fabd2c3469629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72821a42950746c7f29f64232b053430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1dfa2ecb60ac3ac0aa22db746a2f31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd386a30cf9b4fceb9f63db9e591232.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8af374ac5c9932639506f60773f2d33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d13e132245ff34d5d5bdf435f0af34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306adb87ac92f6298a50f68119fcec35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1b5058463c5a2008378d423eae1236.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074416ebf800d2243992cc505f74ae37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b0c554ca3de3316c06eb60c9a51a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8a93d3c7191e18d0a33ca9d75a4239.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1692ffcd9c211440330bc7fdf3e3240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927aed57d183f8f2c82f4289ec641641.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4630480054d2e54ba743de96981742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83f1f4923d613ffc8fc21cf7403bad43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d66e58956f4b28b11014fb4994334d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f5f16d97c71ffb303b893f31588e45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dafee39b9f64ae5c6cd3b54aca6d246.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff310f29c869699d4136b724cfce147.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc49b6bd9632671aeadf59ed845d648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d82de21c551371edf15026b1c919749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396bcf6031b3bcb1d24dfd4a7e116f50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f16396a5035d7423c1f65a44ba48b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de86ae2eb1fc0330fcba2baa3ee6252.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619ea38f7cde01893ab8fdbb54433d53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8315516341bef73eb4421f2de11b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5ac257de1a5212a5f50841a526d4c55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14618c85daa1f31094b9e2e0a65e58f56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2f228218228ff215ee06dbc526cb57.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2446,170 +2407,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2876,51 +2717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/39/kanekalon/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K67"/>
+  <dimension ref="A1:K63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3547,590 +3388,518 @@
       <c r="D36" t="s">
         <v>108</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>110</v>
       </c>
       <c r="C37" t="s">
         <v>111</v>
       </c>
       <c r="D37" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" t="s">
         <v>114</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>115</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F38" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39" t="s">
         <v>118</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
+        <v>122</v>
+      </c>
+      <c r="C41" t="s">
+        <v>123</v>
+      </c>
+      <c r="D41" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F41" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F42" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F44" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
+        <v>134</v>
+      </c>
+      <c r="C45" t="s">
+        <v>135</v>
+      </c>
+      <c r="D45" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F45" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
+        <v>140</v>
+      </c>
+      <c r="C47" t="s">
+        <v>141</v>
+      </c>
+      <c r="D47" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" t="s">
+        <v>144</v>
+      </c>
+      <c r="D48" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F48" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
+        <v>146</v>
+      </c>
+      <c r="C49" t="s">
+        <v>147</v>
+      </c>
+      <c r="D49" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F49" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
+        <v>149</v>
+      </c>
+      <c r="C50" t="s">
+        <v>150</v>
+      </c>
+      <c r="D50" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>152</v>
+      </c>
+      <c r="C51" t="s">
+        <v>153</v>
+      </c>
+      <c r="D51" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>155</v>
+      </c>
+      <c r="C52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" t="s">
+        <v>159</v>
+      </c>
+      <c r="D53" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" t="s">
+        <v>162</v>
+      </c>
+      <c r="D54" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>164</v>
+      </c>
+      <c r="C55" t="s">
+        <v>165</v>
+      </c>
+      <c r="D55" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F55" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
+        <v>167</v>
+      </c>
+      <c r="C56" t="s">
+        <v>168</v>
+      </c>
+      <c r="D56" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F57" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
+        <v>173</v>
+      </c>
+      <c r="C58" t="s">
+        <v>174</v>
+      </c>
+      <c r="D58" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>176</v>
+      </c>
+      <c r="C59" t="s">
+        <v>177</v>
+      </c>
+      <c r="D59" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
+        <v>179</v>
+      </c>
+      <c r="C60" t="s">
+        <v>180</v>
+      </c>
+      <c r="D60" t="s">
         <v>181</v>
       </c>
-      <c r="C60" t="s">
+      <c r="E60" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
+        <v>183</v>
+      </c>
+      <c r="C61" t="s">
         <v>184</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>185</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F61" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>187</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62" t="s">
         <v>189</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>105</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C63" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D63" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>105</v>
-[...70 lines deleted...]
-      <c r="F67" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>