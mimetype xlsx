--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Канекалон</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:06</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька з пасмами1-212945</t>
   </si>
   <si>
     <t>1-212945</t>
   </si>
@@ -705,51 +705,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df139d902964b08a8219b1ac01d972b41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c67bf6b1b102b6da76a46e758e8a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54242707e714611cf05ccc18c02e8e363.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa4f571e274d2122d238193b24dc8d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e34925c17355dbace7fe3fef621aab5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d7d6f31a36f2fe63ec969c3fc8246.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9bf6151d211e67e02cab90512d55a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a12dd32568360d1fa169d70daeac8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f886837d6c7048ab7c77e6de3fd9d29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488fa9492f7e9dfcf3f17e8909abf5c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452f55f2ee0d482f34f3f580e12d8911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c16657bf594f8fefe2248753bc54c312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaefeb6187157b2d699d2db65ce4de13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aede1e44c95ed8af8b7446754ce51514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc1891996ea4791d9ba5736acb84215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79102959da94d19f995d6fcb95a9230d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb11530954b7c4304e0551208d954e617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7d304c0d9d0857dd836144d57fdd18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dafb6b63affc607c3ba5f545b0ab319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad951acac10062646a92038219cf7a4a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82be52b7d1c5eb9cbb5cdba4e1d34d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0fcf51722303bf957229bf513d87a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7e223f86523588fcceddba87f21f23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba550ed04e95dffbf49bacfc245b924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea70ffb83dae60521698df40e630d25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5126c08c359e36ebebf0479ce4c2a26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9109487236ab2977a6a519f92e4527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16697d2c8e80d49f4eee4e7c894db27e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744667e0fed34e88dcea1fabd2c3469629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72821a42950746c7f29f64232b053430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1dfa2ecb60ac3ac0aa22db746a2f31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd386a30cf9b4fceb9f63db9e591232.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8af374ac5c9932639506f60773f2d33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d13e132245ff34d5d5bdf435f0af34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6306adb87ac92f6298a50f68119fcec35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1b5058463c5a2008378d423eae1236.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074416ebf800d2243992cc505f74ae37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b0c554ca3de3316c06eb60c9a51a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8a93d3c7191e18d0a33ca9d75a4239.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1692ffcd9c211440330bc7fdf3e3240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927aed57d183f8f2c82f4289ec641641.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4630480054d2e54ba743de96981742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83f1f4923d613ffc8fc21cf7403bad43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d66e58956f4b28b11014fb4994334d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f5f16d97c71ffb303b893f31588e45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dafee39b9f64ae5c6cd3b54aca6d246.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff310f29c869699d4136b724cfce147.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc49b6bd9632671aeadf59ed845d648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d82de21c551371edf15026b1c919749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396bcf6031b3bcb1d24dfd4a7e116f50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f16396a5035d7423c1f65a44ba48b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de86ae2eb1fc0330fcba2baa3ee6252.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3619ea38f7cde01893ab8fdbb54433d53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8315516341bef73eb4421f2de11b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5ac257de1a5212a5f50841a526d4c55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14618c85daa1f31094b9e2e0a65e58f56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f2f228218228ff215ee06dbc526cb57.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf18d416fd6923ab04e4698d9eb39e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229a41ac84535d96c1c0e12d7359a82.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a74d34241fd2b087574d4ee18364cb3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b201e9f07083409a5cae3b1fbcf604.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48090ccde4ca83f5d4266d07716a7a35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4452e34f738182ac7b4b7d877088f36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d71795ab71af870ab671a5427c0127.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c4ffc76304aa84b76ebf229838cc18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9de30b24aae352af892fb67e72fa39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd4b15453f8c96b1e9b1c265dd73210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef278d6f25c681f9cc972e586f5ea911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e4aa3dc8f724d41bab49bf4e385212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd90b99798b0494598bd288e9c27213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c369e91e08ed69a164d82d525b394e14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e651b35a31ddf27e42e50d8a88db5f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca40a7baaa55e1c21be9cb6042203116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa244bd62813309ca5deca2ab92347117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8772e9170ab2ac61684d961088219d18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73270aa2506567bc9d6b3011ce57519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c423a44cfcf008bb1187fea2f069820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d2720e8918ff5a7f01ccfd59f344221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d58c0a72a8b3ec5cdb10096c89fd22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3e29c640c3a027b1eddd90c961b723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9941f89d8d373fbee15604853f847624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aed0f23cfb2be25d74fcef7e824c625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b2e73fbfce5d68da562155e6965426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882c002f3e9caf4950a8907f34ead927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2dd32b23b1b49f3432d746b86451f28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c2e38448512940e19a12fb5aacdf29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a5d4b848860d84db4e4dbdeaebe7b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6e8be4120640ed045a2aae807e2731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5fb975fc666572f602ca08ea649c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace66f60201abbecd02c39534f56b833.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5437991998aa4936d1b43694174034.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec73cc6a50b05dd2db1afc8c1faca35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e527ca9b71e8669884af9d51fe38e2336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b838016c236df7a32953c3d6bd1837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857217e90ce212aaf312704aea2c688538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b31b2cc2dbdfdb7bf60872a683636739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdea7abc3e69187cd7281301bc0be840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0c017b24cc0bdce1c025e700a75541.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddfdd5891d8bede2607fefb1c17ca42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77feefa8ec92f60b78ef911b82c7c3a43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a989a84b96c47acaf5d3feb996998344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77f5cd057e814efcc7e86ee7f4ae545.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a76b43258c9f20ac0cbee4eb6246fa46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e7715298c05dd66853d07cb9ea9e47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcceb782c21aad1f4a27eaacf277ad48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd8592a52788f52ca1132321dbd5f49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e4dd58fff2c6de7c4b384bc36d4950.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9297eec26c212e6ae26e466b4666fa51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965769049dd369272c1fbe1aa02dfc552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89f3f69d80b9eca060c620378a24553.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5089d671ce965fc1ad9241fa203154.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e8e97e878191fc6868389958b93555.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357107f69364b2a309fcb9042ed64056.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb99ed457c769a7d14138ab4c6cb857.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>