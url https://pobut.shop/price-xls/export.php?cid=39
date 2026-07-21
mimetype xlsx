--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,632 +14,623 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Канекалон</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька з пасмами1-212945</t>
   </si>
   <si>
     <t>1-212945</t>
   </si>
   <si>
     <t>1000000212945</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>236,36</t>
   </si>
   <si>
-    <t>Пасма на резинці 1-212952</t>
-[...5 lines deleted...]
-    <t>1000000212952</t>
+    <t>Канекалон (A6) 1-188899</t>
+  </si>
+  <si>
+    <t>1-188899</t>
+  </si>
+  <si>
+    <t>1000000188899</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>80,70</t>
+  </si>
+  <si>
+    <t>Канекалон (A10) 1-188936</t>
+  </si>
+  <si>
+    <t>1-188936</t>
+  </si>
+  <si>
+    <t>1000000188936</t>
+  </si>
+  <si>
+    <t>Канекалон (A24) 1-189032</t>
+  </si>
+  <si>
+    <t>1-189032</t>
+  </si>
+  <si>
+    <t>1000000189032</t>
+  </si>
+  <si>
+    <t>Канекалон (A1) 1-198287</t>
+  </si>
+  <si>
+    <t>1-198287</t>
+  </si>
+  <si>
+    <t>1000000198287</t>
+  </si>
+  <si>
+    <t>Канекалон (A2) 1-188851</t>
+  </si>
+  <si>
+    <t>1-188851</t>
+  </si>
+  <si>
+    <t>1000000188851</t>
+  </si>
+  <si>
+    <t>Канекалон (A3) 1-188868</t>
+  </si>
+  <si>
+    <t>1-188868</t>
+  </si>
+  <si>
+    <t>1000000188868</t>
+  </si>
+  <si>
+    <t>Канекалон (A5) 1-188882</t>
+  </si>
+  <si>
+    <t>1-188882</t>
+  </si>
+  <si>
+    <t>1000000188882</t>
+  </si>
+  <si>
+    <t>Канекалон (A9) 1-188929</t>
+  </si>
+  <si>
+    <t>1-188929</t>
+  </si>
+  <si>
+    <t>1000000188929</t>
+  </si>
+  <si>
+    <t>Канекалон (A11) 1-188943</t>
+  </si>
+  <si>
+    <t>1-188943</t>
+  </si>
+  <si>
+    <t>1000000188943</t>
+  </si>
+  <si>
+    <t>Канекалон (A13) 1-188967</t>
+  </si>
+  <si>
+    <t>1-188967</t>
+  </si>
+  <si>
+    <t>1000000188967</t>
+  </si>
+  <si>
+    <t>Канекалон (A14) 1-188974</t>
+  </si>
+  <si>
+    <t>1-188974</t>
+  </si>
+  <si>
+    <t>1000000188974</t>
+  </si>
+  <si>
+    <t>Канекалон (A15) 1-188981</t>
+  </si>
+  <si>
+    <t>1-188981</t>
+  </si>
+  <si>
+    <t>1000000188981</t>
+  </si>
+  <si>
+    <t>Канекалон (A16) 1-188998</t>
+  </si>
+  <si>
+    <t>1-188998</t>
+  </si>
+  <si>
+    <t>1000000188998</t>
+  </si>
+  <si>
+    <t>Канекалон (A17) 1-197693 (181395)</t>
+  </si>
+  <si>
+    <t>1-197693</t>
+  </si>
+  <si>
+    <t>1000000197693</t>
+  </si>
+  <si>
+    <t>Канекалон (A18) 1-189001</t>
+  </si>
+  <si>
+    <t>1-189001</t>
+  </si>
+  <si>
+    <t>1000000189001</t>
+  </si>
+  <si>
+    <t>Канекалон (A22) 1-189025</t>
+  </si>
+  <si>
+    <t>1-189025</t>
+  </si>
+  <si>
+    <t>1000000189025</t>
+  </si>
+  <si>
+    <t>Канекалон (A25) 1-189049</t>
+  </si>
+  <si>
+    <t>1-189049</t>
+  </si>
+  <si>
+    <t>1000000189049</t>
+  </si>
+  <si>
+    <t>Канекалон (A26) 1-189056(1-198294)</t>
+  </si>
+  <si>
+    <t>1-189056</t>
+  </si>
+  <si>
+    <t>1000000189056</t>
+  </si>
+  <si>
+    <t>Канекалон (A27) 1-189063</t>
+  </si>
+  <si>
+    <t>1-189063</t>
+  </si>
+  <si>
+    <t>1000000189063</t>
+  </si>
+  <si>
+    <t>Канекалон (A28) 1-198300</t>
+  </si>
+  <si>
+    <t>1-198300</t>
+  </si>
+  <si>
+    <t>1000000198300</t>
+  </si>
+  <si>
+    <t>Канекалон (A29) 1-189070</t>
+  </si>
+  <si>
+    <t>1-189070</t>
+  </si>
+  <si>
+    <t>1000000189070</t>
+  </si>
+  <si>
+    <t>Канекалон (A33) 1-197662</t>
+  </si>
+  <si>
+    <t>1-197662</t>
+  </si>
+  <si>
+    <t>1000000197662</t>
+  </si>
+  <si>
+    <t>Канекалон (A34) 1-198317</t>
+  </si>
+  <si>
+    <t>1-198317</t>
+  </si>
+  <si>
+    <t>1000000198317</t>
+  </si>
+  <si>
+    <t>Канекалон (A38) 1-189331</t>
+  </si>
+  <si>
+    <t>1-189331</t>
+  </si>
+  <si>
+    <t>1000000189331</t>
+  </si>
+  <si>
+    <t>Канекалон (A40) 1-197709</t>
+  </si>
+  <si>
+    <t>1-197709</t>
+  </si>
+  <si>
+    <t>Канекалон (A41) 1-198348</t>
+  </si>
+  <si>
+    <t>1-198348</t>
+  </si>
+  <si>
+    <t>1000000198348</t>
+  </si>
+  <si>
+    <t>Канекалон (B33) 1-189360</t>
+  </si>
+  <si>
+    <t>1-189360</t>
+  </si>
+  <si>
+    <t>1000000189360</t>
+  </si>
+  <si>
+    <t>92,77</t>
+  </si>
+  <si>
+    <t>Пасма ЗІЗІ на резинці мікс 1-201826</t>
+  </si>
+  <si>
+    <t>1-201826</t>
+  </si>
+  <si>
+    <t>1000000201826</t>
+  </si>
+  <si>
+    <t>225,69</t>
+  </si>
+  <si>
+    <t>Канекалон (B1) 1-189117</t>
+  </si>
+  <si>
+    <t>1-189117</t>
+  </si>
+  <si>
+    <t>1000000189117</t>
+  </si>
+  <si>
+    <t>Канекалон (B2) 1-189124</t>
+  </si>
+  <si>
+    <t>1-189124</t>
+  </si>
+  <si>
+    <t>1000000189124</t>
+  </si>
+  <si>
+    <t>Канекалон (B3) 1-189131</t>
+  </si>
+  <si>
+    <t>1-189131</t>
+  </si>
+  <si>
+    <t>1000000189131</t>
+  </si>
+  <si>
+    <t>Канекалон (B6) 1-197747</t>
+  </si>
+  <si>
+    <t>1-197747</t>
+  </si>
+  <si>
+    <t>1000000197747</t>
+  </si>
+  <si>
+    <t>Канекалон (B12) 1-189193</t>
+  </si>
+  <si>
+    <t>1-189193</t>
+  </si>
+  <si>
+    <t>1000000189193</t>
+  </si>
+  <si>
+    <t>Канекалон (B13) 1-189209</t>
+  </si>
+  <si>
+    <t>1-189209</t>
+  </si>
+  <si>
+    <t>1000000189209</t>
+  </si>
+  <si>
+    <t>Канекалон (B15) 1-189216</t>
+  </si>
+  <si>
+    <t>1-189216</t>
+  </si>
+  <si>
+    <t>1000000189216</t>
+  </si>
+  <si>
+    <t>Канекалон (B17) 1-189230</t>
+  </si>
+  <si>
+    <t>1-189230</t>
+  </si>
+  <si>
+    <t>1000000189230</t>
+  </si>
+  <si>
+    <t>Канекалон (B19) 1-189247</t>
+  </si>
+  <si>
+    <t>1-189247</t>
+  </si>
+  <si>
+    <t>1000000189247</t>
+  </si>
+  <si>
+    <t>Канекалон (B21) 1-189254</t>
+  </si>
+  <si>
+    <t>1-189254</t>
+  </si>
+  <si>
+    <t>1000000189254</t>
+  </si>
+  <si>
+    <t>Канекалон (B24) 1-189285</t>
+  </si>
+  <si>
+    <t>1-189285</t>
+  </si>
+  <si>
+    <t>1000000189285</t>
+  </si>
+  <si>
+    <t>Канекалон (B31) 1-189346</t>
+  </si>
+  <si>
+    <t>1-189346</t>
+  </si>
+  <si>
+    <t>1000000189346</t>
+  </si>
+  <si>
+    <t>Канекалон (B32) 1-189353</t>
+  </si>
+  <si>
+    <t>1-189353</t>
+  </si>
+  <si>
+    <t>1000000189353</t>
+  </si>
+  <si>
+    <t>Канекалон (В33) 1-181418</t>
+  </si>
+  <si>
+    <t>1-181418</t>
+  </si>
+  <si>
+    <t>1000000181418</t>
+  </si>
+  <si>
+    <t>Канекалон (B34) 1-189377</t>
+  </si>
+  <si>
+    <t>1-189377</t>
+  </si>
+  <si>
+    <t>1000000189377</t>
+  </si>
+  <si>
+    <t>Канекалон (B49) 1-189476(1-198430)</t>
+  </si>
+  <si>
+    <t>1-189476</t>
+  </si>
+  <si>
+    <t>1000000189476</t>
+  </si>
+  <si>
+    <t>Канекалон (B50) 1-189483(1-198447)</t>
+  </si>
+  <si>
+    <t>1-189483</t>
+  </si>
+  <si>
+    <t>1000000189483</t>
+  </si>
+  <si>
+    <t>Канекалон (B51) 1-198454</t>
+  </si>
+  <si>
+    <t>1-198454</t>
+  </si>
+  <si>
+    <t>1000000198454</t>
+  </si>
+  <si>
+    <t>Канекалон (B52) 1-198461</t>
+  </si>
+  <si>
+    <t>1-198461</t>
+  </si>
+  <si>
+    <t>1000000198461</t>
+  </si>
+  <si>
+    <t>Канекалон (B56) 1-198485</t>
+  </si>
+  <si>
+    <t>1-198485</t>
+  </si>
+  <si>
+    <t>1000000198485</t>
+  </si>
+  <si>
+    <t>Канекалон (B16) 1-189223</t>
+  </si>
+  <si>
+    <t>1-189223</t>
+  </si>
+  <si>
+    <t>1000000189223</t>
+  </si>
+  <si>
+    <t>Канекалон (B22) 1-189261</t>
+  </si>
+  <si>
+    <t>1-189261</t>
+  </si>
+  <si>
+    <t>1000000189261</t>
+  </si>
+  <si>
+    <t>Канекалон (B11) 1-189186</t>
+  </si>
+  <si>
+    <t>1-189186</t>
+  </si>
+  <si>
+    <t>1000000189186</t>
+  </si>
+  <si>
+    <t>Накладные пряди 1-207002</t>
+  </si>
+  <si>
+    <t>1-207002</t>
+  </si>
+  <si>
+    <t>1000000207002</t>
+  </si>
+  <si>
+    <t>196,72</t>
+  </si>
+  <si>
+    <t>Пасма жовто-блакитні  1-201819</t>
+  </si>
+  <si>
+    <t>1-201819</t>
+  </si>
+  <si>
+    <t>1000000201819</t>
+  </si>
+  <si>
+    <t>149,44</t>
+  </si>
+  <si>
+    <t>Накладні пасма 1-207019</t>
+  </si>
+  <si>
+    <t>1-207019</t>
+  </si>
+  <si>
+    <t>1000000207019</t>
+  </si>
+  <si>
+    <t>166,22</t>
+  </si>
+  <si>
+    <t>Пасма ЗІЗІ на резинці (35см) 1-191219</t>
+  </si>
+  <si>
+    <t>1-191219</t>
+  </si>
+  <si>
+    <t>1000000191219</t>
   </si>
   <si>
     <t>190,61</t>
-  </si>
-[...511 lines deleted...]
-    <t>1000000191219</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -705,51 +696,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf18d416fd6923ab04e4698d9eb39e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229a41ac84535d96c1c0e12d7359a82.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a74d34241fd2b087574d4ee18364cb3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b201e9f07083409a5cae3b1fbcf604.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48090ccde4ca83f5d4266d07716a7a35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4452e34f738182ac7b4b7d877088f36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d71795ab71af870ab671a5427c0127.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c4ffc76304aa84b76ebf229838cc18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9de30b24aae352af892fb67e72fa39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd4b15453f8c96b1e9b1c265dd73210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef278d6f25c681f9cc972e586f5ea911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e4aa3dc8f724d41bab49bf4e385212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd90b99798b0494598bd288e9c27213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c369e91e08ed69a164d82d525b394e14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e651b35a31ddf27e42e50d8a88db5f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca40a7baaa55e1c21be9cb6042203116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa244bd62813309ca5deca2ab92347117.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8772e9170ab2ac61684d961088219d18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73270aa2506567bc9d6b3011ce57519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c423a44cfcf008bb1187fea2f069820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d2720e8918ff5a7f01ccfd59f344221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d58c0a72a8b3ec5cdb10096c89fd22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3e29c640c3a027b1eddd90c961b723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9941f89d8d373fbee15604853f847624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aed0f23cfb2be25d74fcef7e824c625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b2e73fbfce5d68da562155e6965426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882c002f3e9caf4950a8907f34ead927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2dd32b23b1b49f3432d746b86451f28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c2e38448512940e19a12fb5aacdf29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a5d4b848860d84db4e4dbdeaebe7b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a6e8be4120640ed045a2aae807e2731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5fb975fc666572f602ca08ea649c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace66f60201abbecd02c39534f56b833.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5437991998aa4936d1b43694174034.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec73cc6a50b05dd2db1afc8c1faca35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e527ca9b71e8669884af9d51fe38e2336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b838016c236df7a32953c3d6bd1837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857217e90ce212aaf312704aea2c688538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b31b2cc2dbdfdb7bf60872a683636739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdea7abc3e69187cd7281301bc0be840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0c017b24cc0bdce1c025e700a75541.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baddfdd5891d8bede2607fefb1c17ca42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77feefa8ec92f60b78ef911b82c7c3a43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a989a84b96c47acaf5d3feb996998344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77f5cd057e814efcc7e86ee7f4ae545.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a76b43258c9f20ac0cbee4eb6246fa46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e7715298c05dd66853d07cb9ea9e47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcceb782c21aad1f4a27eaacf277ad48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd8592a52788f52ca1132321dbd5f49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e4dd58fff2c6de7c4b384bc36d4950.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9297eec26c212e6ae26e466b4666fa51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965769049dd369272c1fbe1aa02dfc552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89f3f69d80b9eca060c620378a24553.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5089d671ce965fc1ad9241fa203154.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e8e97e878191fc6868389958b93555.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357107f69364b2a309fcb9042ed64056.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb99ed457c769a7d14138ab4c6cb857.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66925a8235811d9d1cb34e09569ef9ae1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d462ce22f91eef99963faa3667a0f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229660d09c4a82f6dea5722372695d73.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da92dc4c97a563284f23545d4754554.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1aae8e4c7a79e5bd586797bb8e3d75.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401918020af514d2ed2c761869b429f06.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e42cdf02b078c1799e5758fe982727.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef3a4963333ef32c763f556cb77f8b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974a2eb8ed61f0a4658b1e87c471169.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c62023972ada9ee7b2c410dc940c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8a9e1cffed072bf45141d9eba7b9111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba5dc068df47caa2b72e3e75b8a1712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eedb14a1716700ea100d9f9c98a01913.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9361f5b3540dd7e3d8d0ab4086795214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef5185da7d74fe8105845dd146c9f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0ee0fab77ca9197294dfd3068e9316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ce2e0fd2a55ab315b18e78c59aac17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cd74068a74d5a4bb8f4759089f85618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e7ad3a0778ca2faae2a657560c55b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55d362fe55282c4d684b50001b96a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d44a1c52f58f36e6ac4d4d0ba69d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbbbe22964f5e1cc9078dff4e21c422.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e150597803941a74e971fc1e97bb23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cbbf7c827a03a1ca3f16c8654522024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab64385ccf2b9429c4f9c98b5d9d8d825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a33ad0e85bd901ad7f8fb6b570675f26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec514f78afc785e7c2fcba189605927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f931fb033e13e9f9fec6f1b8f1368a28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e14df3ef1dc8b7e0b2140f8ee5c1029.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997e25082d246456a08b7e2f6e761c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435b5a9eb288f7af12bc9890a15a7b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ae9c58a8e850f65b37ed64871e0432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5136e7ee7458ee45ea1492827905433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bd921d66e375c1f1757cb846f7b4534.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758880db220aa1897a0bd0e64040c3435.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a502319b2da7433e11a1ebb84ba1336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be5354b2b73fbd70f8b01f5774fbd337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8650b64302039672547a4f36aa444438.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940d1a9a5e8e7dd060352978369d1939.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6531eced52f4012a24ea8bc19b82a40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6a16dadd431c4348487f00b22ce841.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4963fde42cd94717f9ca8080f87dd942.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dae90541881a40d812a085235fcd443.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb146c775437e9fee8d7cccf4d52644.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab920294188e4e151836fcc848b8a45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824dfeb4d0bf3072397c09b692edd8946.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc76ece912d1b91bd44676712edeca47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39f38c8e02cbd636946823e96d69348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde93aba543cb30665d8b1d8b14de72049.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a744b28781af15649750fe94d5c49a50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1db698926dc77dc372c95212fc2a1851.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ed2ca2531b58f6a7392494d976b0752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8842cada0e97a50d73512f34140353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171306a5dd80dd23ebb78ce7845c07ec54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b2c412d48e1f8db52e48f1e5bf9b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c50b51139f355c33e1334751126f256.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2377,80 +2368,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2717,51 +2678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/39/kanekalon/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K63"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2865,970 +2826,970 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
         <v>37</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>38</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>44</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>47</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>50</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
         <v>52</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>53</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
         <v>55</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>56</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
         <v>58</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>59</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>62</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
         <v>64</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>65</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" t="s">
         <v>67</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>68</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" t="s">
         <v>70</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>71</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" t="s">
         <v>73</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>74</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" t="s">
         <v>76</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>77</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>80</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F27" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>81</v>
+      </c>
+      <c r="C28" t="s">
         <v>82</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>83</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" t="s">
         <v>85</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>86</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" t="s">
         <v>88</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>89</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" t="s">
         <v>91</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>92</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" t="s">
         <v>94</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D32"/>
       <c r="E32" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" t="s">
         <v>97</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33"/>
       <c r="E33" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" t="s">
         <v>99</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>100</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" t="s">
         <v>107</v>
       </c>
       <c r="D36" t="s">
         <v>108</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F36" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" t="s">
         <v>110</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>111</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F37" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" t="s">
         <v>113</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>114</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F38" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>115</v>
+      </c>
+      <c r="C39" t="s">
         <v>116</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>117</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F39" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" t="s">
         <v>119</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>120</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" t="s">
         <v>122</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>123</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F41" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" t="s">
         <v>125</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>126</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F42" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
+        <v>127</v>
+      </c>
+      <c r="C43" t="s">
         <v>128</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>129</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F43" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" t="s">
         <v>131</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>132</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
+        <v>133</v>
+      </c>
+      <c r="C45" t="s">
         <v>134</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>135</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F45" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
+        <v>136</v>
+      </c>
+      <c r="C46" t="s">
         <v>137</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>138</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F46" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" t="s">
         <v>140</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>141</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F47" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" t="s">
         <v>143</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>144</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F48" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
+        <v>145</v>
+      </c>
+      <c r="C49" t="s">
         <v>146</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>147</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F49" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
+        <v>148</v>
+      </c>
+      <c r="C50" t="s">
         <v>149</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>150</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F50" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>151</v>
+      </c>
+      <c r="C51" t="s">
         <v>152</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>153</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F51" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>154</v>
+      </c>
+      <c r="C52" t="s">
         <v>155</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>156</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F52" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
+        <v>157</v>
+      </c>
+      <c r="C53" t="s">
         <v>158</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>159</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F53" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" t="s">
         <v>161</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>162</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F54" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>163</v>
+      </c>
+      <c r="C55" t="s">
         <v>164</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>165</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F55" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" t="s">
         <v>167</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>168</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F56" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>169</v>
+      </c>
+      <c r="C57" t="s">
         <v>170</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>171</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F57" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
+        <v>172</v>
+      </c>
+      <c r="C58" t="s">
         <v>173</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>174</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F58" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>175</v>
+      </c>
+      <c r="C59" t="s">
         <v>176</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>177</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>179</v>
       </c>
       <c r="C60" t="s">
         <v>180</v>
       </c>
       <c r="D60" t="s">
         <v>181</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>183</v>
       </c>
@@ -3839,68 +3800,50 @@
         <v>185</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>187</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62" t="s">
         <v>189</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>190</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 