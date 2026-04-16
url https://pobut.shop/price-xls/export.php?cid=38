--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,386 +14,353 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Набори дитячої біжутерії</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:06</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Дитячі каблучки на палець Капібара 50 штук</t>
   </si>
   <si>
     <t>23-5235</t>
   </si>
   <si>
     <t>1000000052350</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 50 шт..</t>
   </si>
   <si>
     <t>194,95</t>
   </si>
   <si>
-    <t>Дитячі каблучки на палець Ушастики 50 штук</t>
-[...17 lines deleted...]
-    <t>1000000052725</t>
+    <t>Дитячі браслети на руку Мікс 12 штук</t>
+  </si>
+  <si>
+    <t>23-5270</t>
+  </si>
+  <si>
+    <t>1000000052701</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
+    <t>202,40</t>
+  </si>
+  <si>
+    <t>Дитячі браслети на руку Капібари 12 штук</t>
+  </si>
+  <si>
+    <t>23-5271</t>
+  </si>
+  <si>
+    <t>1000000052718</t>
+  </si>
+  <si>
+    <t>Браслети на руку Персонажі дитячі 12 штук</t>
+  </si>
+  <si>
+    <t>23-5269</t>
+  </si>
+  <si>
+    <t>1000000052695</t>
+  </si>
+  <si>
     <t>190,50</t>
   </si>
   <si>
-    <t>Дитячі браслети на руку Мікс 12 штук</t>
-[...26 lines deleted...]
-    <t>1000000052695</t>
+    <t>Дитячі браслети на руку Єдинороги 12 штук</t>
+  </si>
+  <si>
+    <t>23-5268</t>
+  </si>
+  <si>
+    <t>1000000052688</t>
+  </si>
+  <si>
+    <t>Браслети на руку від пристріту Оберіг 12 штук</t>
+  </si>
+  <si>
+    <t>23-002</t>
+  </si>
+  <si>
+    <t>1002755431473</t>
+  </si>
+  <si>
+    <t>422,65</t>
+  </si>
+  <si>
+    <t>Браслети на руку Пандора 12 штук</t>
+  </si>
+  <si>
+    <t>23-4363</t>
+  </si>
+  <si>
+    <t>1000000043631</t>
+  </si>
+  <si>
+    <t>457,93</t>
+  </si>
+  <si>
+    <t>Дитячий набір біжутерії Лабубу та Капібару</t>
+  </si>
+  <si>
+    <t>23-4691</t>
+  </si>
+  <si>
+    <t>1000000046915</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>539,06</t>
+  </si>
+  <si>
+    <t>Дитячий набір біжутерії Мультик</t>
+  </si>
+  <si>
+    <t>23-4692</t>
+  </si>
+  <si>
+    <t>1000000046922</t>
+  </si>
+  <si>
+    <t>Набір дитячої біжутерії Веселка</t>
+  </si>
+  <si>
+    <t>23-4689</t>
+  </si>
+  <si>
+    <t>1000000046892</t>
+  </si>
+  <si>
+    <t>602,83</t>
+  </si>
+  <si>
+    <t>Набір дитячої біжутерії</t>
+  </si>
+  <si>
+    <t>23-4690</t>
+  </si>
+  <si>
+    <t>1000000046908</t>
+  </si>
+  <si>
+    <t>394,16</t>
+  </si>
+  <si>
+    <t>Дитячий набір намисто, заколка Зайчик 12 штук</t>
+  </si>
+  <si>
+    <t>23-4688</t>
+  </si>
+  <si>
+    <t>1000000046885</t>
+  </si>
+  <si>
+    <t>475,29</t>
+  </si>
+  <si>
+    <t>Набір дитячої біжутерії Аніме фіолетовий</t>
+  </si>
+  <si>
+    <t>23-4693</t>
+  </si>
+  <si>
+    <t>1000000046939</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>101,60</t>
+  </si>
+  <si>
+    <t>Набір дитячої біжутерії Аніме рожевий</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Блискавка 36 штук</t>
+  </si>
+  <si>
+    <t>23-4751</t>
+  </si>
+  <si>
+    <t>1000000047516</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 36 шт..</t>
+  </si>
+  <si>
+    <t>120,75</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Смарагд 36 штук</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Аквамарин 36 штук</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Рубін 36 штук</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206562</t>
+  </si>
+  <si>
+    <t>1-206562</t>
+  </si>
+  <si>
+    <t>1000000206562</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>196,96</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206555</t>
+  </si>
+  <si>
+    <t>1-206555</t>
+  </si>
+  <si>
+    <t>1000000206555</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206548</t>
+  </si>
+  <si>
+    <t>1-206548</t>
+  </si>
+  <si>
+    <t>1000000206548</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206531</t>
+  </si>
+  <si>
+    <t>1-206531</t>
+  </si>
+  <si>
+    <t>1000000206531</t>
+  </si>
+  <si>
+    <t>Набір резинка+затискач дитячий 1-206661</t>
+  </si>
+  <si>
+    <t>1-206661</t>
+  </si>
+  <si>
+    <t>1000000206661</t>
+  </si>
+  <si>
+    <t>133,42</t>
+  </si>
+  <si>
+    <t>Набір резинка+затискач дитячий 1-206654</t>
+  </si>
+  <si>
+    <t>1-206654</t>
+  </si>
+  <si>
+    <t>1000000206654</t>
   </si>
   <si>
     <t>Слеп-браслети на руку Капібари 22 см</t>
   </si>
   <si>
     <t>23-5318</t>
   </si>
   <si>
     <t>1000000053180</t>
   </si>
   <si>
     <t>29,77</t>
-  </si>
-[...208 lines deleted...]
-    <t>1000000206654</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -459,51 +426,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629f91f8649f1e8156f39ea12e542a81.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14983007c1849a2737e44a4d3f8144ee2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fbb74418fa520ca62a02ace45f9ed3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce4a1b79580d5e86f8c5568cf389e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a468d977a828c7a19d082c96a40aeef5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b253cff74f7a7b47eb6e099948cb96.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c3f6b15edfac5e03832bb4be496f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510407c4a4dbeb3c417723bfee54cae18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc34e2e2999b77c4d533f04e70633c9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f811c5c20b48bd11490b3293e99f5610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae1361afd7de1cdb20ea6f9d6b24111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972abcd79b8a2e303dad132d61ae73fa12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6517da16824008c0e7b706ecbc19013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55b96cac08d53fdd8d005af32840c614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef08070f7a307233a3e67c3bd4a00915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916fb7ad9a2ddb891d0296a2d21bd316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da7ab0df070f4825c0d4e20ece84717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437773d09e08c0b7a32e09970c46841518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa7d38366ed2b5f45544978000aa0d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a29f036bd4eb12eaec2b3f8ddcf15920.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e95a72d5b599acc7be573b278bf6321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cb35718dbac1f2bf013b18a0080d122.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1af1f9653f87a59ae77a4bccc5b21b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec663238178e3dbcaf51160a111c80824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb268c5086c14288fad658f161ccc2325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da04c887401802bb5056e6dd5308926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077fafc773a450925cd263a24313e027.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8ca0b61671d701260e39e23dcd3928.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dddd839389b348db7742abaa187af21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd4911a4883e4c32477f9796b560de2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc27cc7c71b95fb14e184767e79a23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7934940666edab88081d683fe62e14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe418119c0457743e982b7402d7795.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e244bc56003d9005efc0116a48976.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76fefb9f4a679174ff8d51f9f6c54a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009018a8cc925f2c638936d246f924948.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807cd9171fe7bef387bd638c0e5ff19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd232bbc6efbd1dfd306b46fe7bde10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba11c00573b77b0b89760397d3c16e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e131a8e74f78729cf7315c445c25e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803347cd4a693fc7a99de683a5f7a1213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b3a765cb0d021be3225512ce5ea7614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60792c5d407eaf4649b608eeefc8af15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651e9e52e2f952f23c394e0217b42916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be66ef98e572c98b4a5f5ed01913317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97204c5609eb0c6eb3470ffff5c1e918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a64c569536abf85451d380251643319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606592b191fde8aa5cc2145ead769ac20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615a135673fd2f66e9c784e881a45321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380d99ab750c64c3c63cb2235d34e322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a930b70b25ea237c352cfc77c4bd23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35bbd7f0db502965b65666c208162324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45d336baf0444d4ba673ae25f9a3625.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1201,140 +1168,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1601,51 +1478,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/38/nabori-dityachoi-bizhuterii/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K34"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1749,522 +1626,468 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" t="s">
         <v>23</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
         <v>55</v>
       </c>
       <c r="D17" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
         <v>63</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>64</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="E19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F25" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F27" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="F28" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" t="s">
         <v>91</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>92</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" t="s">
         <v>96</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="4" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31" t="s">
         <v>99</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" t="s">
         <v>100</v>
-      </c>
-[...61 lines deleted...]
-        <v>108</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 