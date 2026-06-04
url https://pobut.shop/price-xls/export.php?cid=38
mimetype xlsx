--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,154 +14,223 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Набори дитячої біжутерії</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:06</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Дитячі каблучки на палець Вухастики 50 штук</t>
+  </si>
+  <si>
+    <t>23-5703</t>
+  </si>
+  <si>
+    <t>1000000057034</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 50 шт..</t>
+  </si>
+  <si>
+    <t>335,83</t>
+  </si>
+  <si>
+    <t>Дитячі каблучки на палець Солодощі 50 штук</t>
+  </si>
+  <si>
+    <t>23-5702</t>
+  </si>
+  <si>
+    <t>1000000057027</t>
+  </si>
+  <si>
+    <t>186,92</t>
+  </si>
+  <si>
+    <t>Дитячі кільця Кольорові 36 штук</t>
+  </si>
+  <si>
+    <t>23-5706</t>
+  </si>
+  <si>
+    <t>1000000057065</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 36 шт..</t>
+  </si>
+  <si>
+    <t>168,18</t>
+  </si>
+  <si>
+    <t>Дитячі кільця Коронки 36 штук</t>
+  </si>
+  <si>
+    <t>23-5707</t>
+  </si>
+  <si>
+    <t>1000000057072</t>
+  </si>
+  <si>
+    <t>Дитячі каблучки Сапфір з підвіскою 36 штук</t>
+  </si>
+  <si>
+    <t>23-5708</t>
+  </si>
+  <si>
+    <t>1000000057089</t>
+  </si>
+  <si>
+    <t>Дитячі кільця Топаз із підвіскою 36 штук</t>
+  </si>
+  <si>
+    <t>23-5705</t>
+  </si>
+  <si>
+    <t>1000000057058</t>
+  </si>
+  <si>
+    <t>160,36</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Кристал з дзвіночком 36 штук</t>
+  </si>
+  <si>
+    <t>23-5704</t>
+  </si>
+  <si>
+    <t>1000000057041</t>
+  </si>
+  <si>
     <t>Дитячі каблучки на палець Капібара 50 штук</t>
   </si>
   <si>
     <t>23-5235</t>
   </si>
   <si>
     <t>1000000052350</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 50 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>194,95</t>
   </si>
   <si>
     <t>Дитячі браслети на руку Мікс 12 штук</t>
   </si>
   <si>
     <t>23-5270</t>
   </si>
   <si>
     <t>1000000052701</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>202,40</t>
   </si>
   <si>
     <t>Дитячі браслети на руку Капібари 12 штук</t>
   </si>
   <si>
     <t>23-5271</t>
   </si>
   <si>
     <t>1000000052718</t>
   </si>
   <si>
     <t>Браслети на руку Персонажі дитячі 12 штук</t>
   </si>
   <si>
     <t>23-5269</t>
   </si>
   <si>
     <t>1000000052695</t>
   </si>
   <si>
     <t>190,50</t>
   </si>
   <si>
-    <t>Дитячі браслети на руку Єдинороги 12 штук</t>
-[...7 lines deleted...]
-  <si>
     <t>Браслети на руку від пристріту Оберіг 12 штук</t>
   </si>
   <si>
     <t>23-002</t>
   </si>
   <si>
     <t>1002755431473</t>
   </si>
   <si>
     <t>422,65</t>
   </si>
   <si>
     <t>Браслети на руку Пандора 12 штук</t>
   </si>
   <si>
     <t>23-4363</t>
   </si>
   <si>
     <t>1000000043631</t>
   </si>
   <si>
     <t>457,93</t>
   </si>
   <si>
     <t>Дитячий набір біжутерії Лабубу та Капібару</t>
@@ -227,53 +296,50 @@
     <t>Набір дитячої біжутерії Аніме фіолетовий</t>
   </si>
   <si>
     <t>23-4693</t>
   </si>
   <si>
     <t>1000000046939</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>101,60</t>
   </si>
   <si>
     <t>Набір дитячої біжутерії Аніме рожевий</t>
   </si>
   <si>
     <t>Кільця дитячі Блискавка 36 штук</t>
   </si>
   <si>
     <t>23-4751</t>
   </si>
   <si>
     <t>1000000047516</t>
-  </si>
-[...1 lines deleted...]
-    <t>Продається упаковками. В упаковці: 36 шт..</t>
   </si>
   <si>
     <t>120,75</t>
   </si>
   <si>
     <t>Кільця дитячі Смарагд 36 штук</t>
   </si>
   <si>
     <t>Кільця дитячі Аквамарин 36 штук</t>
   </si>
   <si>
     <t>Кільця дитячі Рубін 36 штук</t>
   </si>
   <si>
     <t>Набір резинок дитячий 1-206562</t>
   </si>
   <si>
     <t>1-206562</t>
   </si>
   <si>
     <t>1000000206562</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
@@ -426,51 +492,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dddd839389b348db7742abaa187af21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd4911a4883e4c32477f9796b560de2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc27cc7c71b95fb14e184767e79a23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7934940666edab88081d683fe62e14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe418119c0457743e982b7402d7795.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e244bc56003d9005efc0116a48976.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76fefb9f4a679174ff8d51f9f6c54a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009018a8cc925f2c638936d246f924948.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0807cd9171fe7bef387bd638c0e5ff19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cd232bbc6efbd1dfd306b46fe7bde10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba11c00573b77b0b89760397d3c16e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e131a8e74f78729cf7315c445c25e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803347cd4a693fc7a99de683a5f7a1213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b3a765cb0d021be3225512ce5ea7614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60792c5d407eaf4649b608eeefc8af15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651e9e52e2f952f23c394e0217b42916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be66ef98e572c98b4a5f5ed01913317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97204c5609eb0c6eb3470ffff5c1e918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a64c569536abf85451d380251643319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606592b191fde8aa5cc2145ead769ac20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615a135673fd2f66e9c784e881a45321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380d99ab750c64c3c63cb2235d34e322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a930b70b25ea237c352cfc77c4bd23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35bbd7f0db502965b65666c208162324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45d336baf0444d4ba673ae25f9a3625.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad9c81d52eb85e189e5a436560b9d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee9296ec1cf0306c671b31cc9aa76d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432338a4cb629790e68615a3c6bdac73.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04777e99c165317debd9844ce5205ded4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28dd7a362e6a6ad9acd1731d17f1a5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0126b5abda83d9c99313adca7c676.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f71a12017fa005c6e34c4bb0ee1c7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7502b7b2d35d0000f843c2df8670a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a71db171116d5a0c5f1891661dc19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e960d9b50dd06f1fee0c5180117d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f0ec55939c374eb55af6f8fa2f8e411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6fc2be5118e0eb31481be5231f7012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b97058bd9af1ab57915c6336302e413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430183ef37274fd55afde242233412ce14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68be63761c386d1ea34dfdc1c8db115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea76346c2704dd81c279fca8f65d316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a91afd411d4b62c4d382f0d16c5de717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507aafde02c749159d36f53e9f02d218.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb89e3adfd28957291b7e05024988b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565707f23fab2922ec1dfb152cd846b420.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48503d2186017d960baff8a7a68a1f21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08704041d79424d1218b8c116f6cf7a822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88d8eb654966d0f3828e3b498bdbd423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f64207794508b7d143598663a99f24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1524732da7f59fc2e5b7bd9a97fd25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203cc2e599d28d51e1ca96056951b4f26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1dfe89a2a55540013c742078859f827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3960ec6c6ca311ebad3b2d965fdda528.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954f66080a7d64f75541cef9eb386729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb3071793de7f1286fc5453784cd930.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f431bfdbf5b449c8b954ec02fa0e31.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,50 +1234,230 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1478,51 +1724,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/38/nabori-dityachoi-bizhuterii/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K31"/>
+  <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1626,468 +1872,576 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>43</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
         <v>47</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
         <v>54</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>55</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
         <v>58</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>59</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>63</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F19" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" t="s">
         <v>67</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="C21" t="s">
+      <c r="F21" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="F25" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="C26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C27" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C28" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" t="s">
         <v>94</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="F31" t="s">
-        <v>100</v>
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="F32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D33" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="F33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" t="s">
+        <v>110</v>
+      </c>
+      <c r="D34" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="F34" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" customHeight="1" ht="71">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" t="s">
+        <v>117</v>
+      </c>
+      <c r="D36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" customHeight="1" ht="71">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>119</v>
+      </c>
+      <c r="C37" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" t="s">
+        <v>121</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F37" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 