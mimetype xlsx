--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Набори дитячої біжутерії</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Дитячі каблучки на палець Вухастики 50 штук</t>
   </si>
   <si>
     <t>23-5703</t>
   </si>
@@ -166,83 +166,62 @@
   <si>
     <t>23-5235</t>
   </si>
   <si>
     <t>1000000052350</t>
   </si>
   <si>
     <t>194,95</t>
   </si>
   <si>
     <t>Дитячі браслети на руку Мікс 12 штук</t>
   </si>
   <si>
     <t>23-5270</t>
   </si>
   <si>
     <t>1000000052701</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>202,40</t>
   </si>
   <si>
-    <t>Дитячі браслети на руку Капібари 12 штук</t>
-[...7 lines deleted...]
-  <si>
     <t>Браслети на руку Персонажі дитячі 12 штук</t>
   </si>
   <si>
     <t>23-5269</t>
   </si>
   <si>
     <t>1000000052695</t>
   </si>
   <si>
     <t>190,50</t>
   </si>
   <si>
-    <t>Браслети на руку від пристріту Оберіг 12 штук</t>
-[...10 lines deleted...]
-  <si>
     <t>Браслети на руку Пандора 12 штук</t>
   </si>
   <si>
     <t>23-4363</t>
   </si>
   <si>
     <t>1000000043631</t>
   </si>
   <si>
     <t>457,93</t>
   </si>
   <si>
     <t>Дитячий набір біжутерії Лабубу та Капібару</t>
   </si>
   <si>
     <t>23-4691</t>
   </si>
   <si>
     <t>1000000046915</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6 шт..</t>
   </si>
   <si>
     <t>539,06</t>
@@ -289,132 +268,132 @@
   <si>
     <t>1000000046885</t>
   </si>
   <si>
     <t>475,29</t>
   </si>
   <si>
     <t>Набір дитячої біжутерії Аніме фіолетовий</t>
   </si>
   <si>
     <t>23-4693</t>
   </si>
   <si>
     <t>1000000046939</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>101,60</t>
   </si>
   <si>
     <t>Набір дитячої біжутерії Аніме рожевий</t>
   </si>
   <si>
+    <t>Кільця дитячі Смарагд 36 штук</t>
+  </si>
+  <si>
+    <t>23-4751</t>
+  </si>
+  <si>
+    <t>1000000047516</t>
+  </si>
+  <si>
+    <t>120,75</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Аквамарин 36 штук</t>
+  </si>
+  <si>
+    <t>Кільця дитячі Рубін 36 штук</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206562</t>
+  </si>
+  <si>
+    <t>1-206562</t>
+  </si>
+  <si>
+    <t>1000000206562</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>196,96</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206555</t>
+  </si>
+  <si>
+    <t>1-206555</t>
+  </si>
+  <si>
+    <t>1000000206555</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206548</t>
+  </si>
+  <si>
+    <t>1-206548</t>
+  </si>
+  <si>
+    <t>1000000206548</t>
+  </si>
+  <si>
+    <t>Набір резинок дитячий 1-206531</t>
+  </si>
+  <si>
+    <t>1-206531</t>
+  </si>
+  <si>
+    <t>1000000206531</t>
+  </si>
+  <si>
+    <t>Набір резинка+затискач дитячий 1-206661</t>
+  </si>
+  <si>
+    <t>1-206661</t>
+  </si>
+  <si>
+    <t>1000000206661</t>
+  </si>
+  <si>
+    <t>133,42</t>
+  </si>
+  <si>
+    <t>Набір резинка+затискач дитячий 1-206654</t>
+  </si>
+  <si>
+    <t>1-206654</t>
+  </si>
+  <si>
+    <t>1000000206654</t>
+  </si>
+  <si>
     <t>Кільця дитячі Блискавка 36 штук</t>
-  </si>
-[...79 lines deleted...]
-    <t>1000000206654</t>
   </si>
   <si>
     <t>Слеп-браслети на руку Капібари 22 см</t>
   </si>
   <si>
     <t>23-5318</t>
   </si>
   <si>
     <t>1000000053180</t>
   </si>
   <si>
     <t>29,77</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -492,51 +471,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad9c81d52eb85e189e5a436560b9d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee9296ec1cf0306c671b31cc9aa76d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432338a4cb629790e68615a3c6bdac73.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04777e99c165317debd9844ce5205ded4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28dd7a362e6a6ad9acd1731d17f1a5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0126b5abda83d9c99313adca7c676.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f71a12017fa005c6e34c4bb0ee1c7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7502b7b2d35d0000f843c2df8670a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a71db171116d5a0c5f1891661dc19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e960d9b50dd06f1fee0c5180117d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f0ec55939c374eb55af6f8fa2f8e411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6fc2be5118e0eb31481be5231f7012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b97058bd9af1ab57915c6336302e413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430183ef37274fd55afde242233412ce14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68be63761c386d1ea34dfdc1c8db115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea76346c2704dd81c279fca8f65d316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a91afd411d4b62c4d382f0d16c5de717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62507aafde02c749159d36f53e9f02d218.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb89e3adfd28957291b7e05024988b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565707f23fab2922ec1dfb152cd846b420.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48503d2186017d960baff8a7a68a1f21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08704041d79424d1218b8c116f6cf7a822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88d8eb654966d0f3828e3b498bdbd423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f64207794508b7d143598663a99f24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1524732da7f59fc2e5b7bd9a97fd25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203cc2e599d28d51e1ca96056951b4f26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1dfe89a2a55540013c742078859f827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3960ec6c6ca311ebad3b2d965fdda528.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954f66080a7d64f75541cef9eb386729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb3071793de7f1286fc5453784cd930.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f431bfdbf5b449c8b954ec02fa0e31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0ec6c7d0d209bbb13a14169b6429f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b47471682296c93c5d348f7957da2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8f269f8454e5a603fc90de50648b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38ac84c04bf8bc3bace2007aba4c364.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422668fa7968c7f1fa4ee686c850f6365.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a536bac0026e559642af4fc08439366.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783cfb4f9350d345f85cf867d2c5407.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec558c39dfe33d2cc1c02034748b5ac78.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa356ef7677eb1382d066827ab4b979.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6da0f33e35120834861a08d464bd5510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c044f7c545301c5da05a08d9e491411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb27fea237d29857439f51af5ac72ee12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c073c5668c5343141b0fec3ce5b61113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574a896c62dd3a63a781b7277a39c8514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c10860f943fe50e7eb7d8b44ffd715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9761517d0857f00ba32f2cb831cdb516.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46078af7bb700e05c92a7c538a1e28617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4507fe24ed0aa8196f4865a798cb4e18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9a069c5454fc5821f112e2a1f71419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd586a43fff89a565c1d2c69b9b40c6820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516de10681fd0d9bbec547ff4009d321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1454d8c2c7e828d70bcb50b116248df22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de845ef0ee9f8e145db02525c66e0023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d289b8872a798d46992ef3fa9edcc624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df672927c7fce40cfe45b30c722e3be25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373631078f57b618532a5d6a70635ad26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962bd7716015dc99f59d3c6880bea9827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f6c21df77d6047fd32320ddfb8ba28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2baa029f0885f209c179ef7020da4429.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1354,110 +1333,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1724,51 +1643,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/38/nabori-dityachoi-bizhuterii/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2019,429 +1938,393 @@
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C19" t="s">
+      <c r="F19" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
         <v>85</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>86</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F25" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" t="s">
         <v>86</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="F26" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" t="s">
         <v>92</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
         <v>96</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F29" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="4" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C31" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D31" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="F31" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="F32" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C33" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="F33" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C34" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="F34" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>112</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35" t="s">
         <v>114</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="F35" t="s">
         <v>115</v>
-      </c>
-[...34 lines deleted...]
-        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 