--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі обручі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Обруч, що світиться на голову Перлина</t>
   </si>
   <si>
     <t>5653</t>
   </si>
@@ -258,51 +258,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdd70f01ebab08e3754c98547c5e1e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301e85e8c7d05e168a2afac002a8bd2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f295e092bf6dbfcefb47c6dfdb8d4c3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04298076d97553dbe6049b5bd02f5194.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe140af578476cc8804c5cbf08248925.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997764573e1ad6a82c400a828498cc616.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab68ced9cd520bf976b733bc5f5a1b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0b80edfe3daf394e1d0f71efa04618.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c76b531b8bb8e696e00479369a49e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07862a0bb3dd23114d4365cd7efb5412.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb2e4f2acb880e72f21f2a43e01c93.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17eb15cfc5487ac2f3f186335b9ac44.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc27761ccdc84dadfccff7819ce24365.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc878f98b463ca52a8f6a5be5517a3216.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d169cfa2a9d6027636df502c1b16d97.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03311c49712fcba1f44ddaf36e4018.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>