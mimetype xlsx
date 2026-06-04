--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі обручі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Обруч, що світиться на голову Перлина</t>
   </si>
   <si>
     <t>5653</t>
   </si>
@@ -258,51 +258,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c76b531b8bb8e696e00479369a49e1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07862a0bb3dd23114d4365cd7efb5412.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb2e4f2acb880e72f21f2a43e01c93.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17eb15cfc5487ac2f3f186335b9ac44.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc27761ccdc84dadfccff7819ce24365.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc878f98b463ca52a8f6a5be5517a3216.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d169cfa2a9d6027636df502c1b16d97.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03311c49712fcba1f44ddaf36e4018.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7538bf4d6e8c035db015048672a81.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e25ecf2d0cd72206c0d179be96b92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cb115b6c2259c790b30b9330f7d53.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aeca2fe4cadce2a919dcf1b6e8e7a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c233c8c31b415ff07ff6dfdcf07a3c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af462a4d5f63f2566b7c680e39f8d96.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992059e6df746efd38fa97f5f55ca8f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebfbb6f3c99db8f5bf449915481bca8.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>