--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі обручі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Обруч, що світиться на голову Перлина</t>
   </si>
   <si>
     <t>5653</t>
   </si>
@@ -258,51 +258,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7538bf4d6e8c035db015048672a81.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e25ecf2d0cd72206c0d179be96b92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cb115b6c2259c790b30b9330f7d53.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aeca2fe4cadce2a919dcf1b6e8e7a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c233c8c31b415ff07ff6dfdcf07a3c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af462a4d5f63f2566b7c680e39f8d96.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992059e6df746efd38fa97f5f55ca8f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebfbb6f3c99db8f5bf449915481bca8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb42f989df90c17b18433d96927fae91.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99b2dbdc011550c3abe85f3c054e82.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824451eeb138085dced59bf6b7829463.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ecd960f9c1228eea425c47ac6689a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ac041901102732dfe2a0794c3bae5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0712cdfc6e8098dced2b278c20fe6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f70adba29b9634f1f59c083033a6527.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34db7b92e18f079aee9a2c58dda318.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>