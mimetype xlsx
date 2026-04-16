--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки дитячі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Резинка дитяча 1-216530</t>
   </si>
   <si>
     <t>1-216530</t>
   </si>
@@ -855,51 +855,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a07870861451df44d841be984dce41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e11d25348d22de2aadd70784a8a34b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519a60606913119229671c3ee5891ab3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148bab9b1960c76f4df9d983aeae3514.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0966dcf2217865a6f1eab64ba34ead5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5878c2373dcc99a97bddaaf473b5a6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf010ae24ba993886f223bb09c5eef7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed4a77d57f697c8b06941b0d2092f38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e604898b8cb0de2d9892b11421c039.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27683acf3ee74b0aea5a7c4a891630b510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1216dcbb51241721ea1b2e5a93ef311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f39dbdab8733c8506085e7d655b912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08f7df88cf44829f6d178022f9e6313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec1b659ccff71ae51846c2d42a68b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78132d933aa49f974dcab1dfe2377615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe10c5633f0d422a3b49dd78bf0951d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de410717b1489c6b24a9c4d4944367d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b574b112f5fa01bf2e4266ce5155a7418.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d1fefaae960b60b463569a71e7b1e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0d9cb7a02657f3fba79b07dc6edb20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57aa367b3b468feb3eeb1393fe188021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18e70705637b2aac410b4c5a0cbac22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913692690ca00fc26cf15fb7c93f51d923.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0373cdacf908e1da9164fc1d303dc624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde750b9d475640f16b3327f76dd0a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4555f1816cc76b443e6b6e880c29e626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afbcf833099157403ed6860e3f7af427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805c0a175db377c6abc4318bea7c30728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741d10809d6d05eded6421090f758829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b916a048888cf31dfb9dcf5afda830.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5909f10686795b3ebe9747743c148431.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bad2eeaf9adf033587d61952ace89132.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e8a201f82d444fba764c8a04a3e6633.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bfc4783dbaf9d01e4baa1c7a250cb34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436fabda82865dda311d1d49f3df1135.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa19dd79f5dfc16938d8562085971ad36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5205c6ce5e4f3509422eb28a56325d337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7566a79590013b6334cb456634fc738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f0afe070ec7bde24849a0b5bd9f6d39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9c1de66a7e6f916f71e8ae89eb4e540.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50231c0058407f108d18d9790b394f341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f093c7934b4d0d8a628a409e51460b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0afacbf1fadac000a6d02e94b21c4843.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb377abad041983445eeb36ac74895f744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6c063e020d4b35c2965668d471cef45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e61a1c5d37254e957b6e6a44e3ac46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329f1cc64e0b826d4101e848b459c447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442956c40080151b8418aea4633622848.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e5bc71ea278a15c3ac96a4c8b84449.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbf934376a1561239a83c76bac8df50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ea4e17bbe58db7f1059e742d6b1051.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346249ada37b38f42046b40f3e51a352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b788352268e4978015477138ea220c053.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a0daa248f857aaf54b8068dceca1454.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740f72c608196a4c9262f68218ccc7255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9744cfd59c9622f39f9ce0cd6d8cbd56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331411e381038abc9bb19e63d3dd2357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637869357675125f0027fa9ca993da58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2312e00ccbe87c5f4be846f556100259.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910cfb22110a359b1ef1b16a0bf4cba60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1f252335c2f71ae3295941e4c54761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3caa68f78b4404022d95b1863020462.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeb12c7079b3d04bfbbd86848ab3f563.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c78180e70b36e7e71a41e2a5902264.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882675cc3bb1c5f0539eb9e3cf9fbd65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcdf88f5e002dc3b28df001dd990d766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9c0c6531b10f5fa845a479e200f3f67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f32b91050452c24ca20b92423d98f868.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9e4b91da0398b066ac726772c7f4a69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c276cc24d9cd2eec85222491c066e70.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952da1129e9c44a248d97a46fe855b7f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247fbe64238210885f7d3140056e0422.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e23f79d579cb98d5a60c02d1433033.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f3c562fd1c91e6b9d24e43da448f4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783a2ab9f8c8579a4f07aec2a0ae775.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524d9cfa2b56fd44226292455b63166.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee346456b8d3a941fe84c120435394597.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688862e59203ef7e04f4a7fbd31d6c88.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506cde2a6729836c45f8104bf093409.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee161cb8c10a3bcac358715e5de91da10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795fec90e82940d614f85062b0aef5511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3954b662f1e530ed2721e4cab7a612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb01ab64aa1a576927b9fadfd85e113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ced0089cc5de7a3a5d1a879c56e8c14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5204dbe1d9015fb7557897df948315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa1cbf11b96ef9fe2b326cec51cd916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3371e795967b27557eea4e11db81d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87aea74dad1172b375f55629ed9dfe18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207eaf11b9bfbeecf73ac700e44e7af19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64b5f0e2de1726c85d97b5ff4fdec20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d548db73fb64009c0d4f1d40fd9bc21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09982f162ef2e90c86a0dcace28b71a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd16aa881e8fcd183c277bb37d1e6f423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db74ecf0019de90faa30101a03aa824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6e8eb2fa5d9e804622ae4e0883fe25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adeb7fb413cc4cd962cf0465681dee26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77fb1cb65a0a4b076a25c00e3fc8dc27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fda928a03ab86e0a6495f04a619e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288ad371a93a45d1dd3174f6fbbe3d329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539236b5e3306bf48b19a53d76361930.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ddeaa7f923955aae3998376d4ffe31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c54fea6dfc15b494a22e9f8de83b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa5b5b78227acd375194ffd29efec33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c476e65ac7644b74a13c6755767b134.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252eacd2dd20d227a75dcbe5c3ad1a35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b44e7dc21fc2a015fe8a291c13f7e36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb000403dfb0c426ffc157ba13a284937.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae309eb7dcb9b0ccf644671db219038.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5b6257747a5186a4ef50fcbb9c3cc39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7c11b9439bacfc67c331231e1f9f40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921dcb79f3846b6cccc2cf32f4365941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d37460f5793f82f4735aa892ea9d642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba48c784a7b484055ab9b0733796843.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fc047a352e18962337300a94babc44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c52745951a0d4de14810bf16e6c3a45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf62e24709277aebf7b66aab06f5a46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6510b3fa4aec449bb457e8e887e547.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f008cfcb645b0af099fd943c533248.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557ef77b2c8f32882a5533e1885f7749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb156b05aa210310dd57bb0b6912150.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e6b7abaf737c1a1eeb6e92d3a4fc51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf482240b0161a2b24d5b3f72a0c552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cc25657c05e62f8c718c6ba94259d53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e5685c5bcf7945ff598e05ca046754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614636405a4d2ced89672071ef0deb55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8023c1506f3cad2d8ae58441f1df8456.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025232b393377e867fff37d08398fae57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94d4ce637dbc077f8f1e31e8b05ebf58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc28db3132c0b2bbb0ec5139193a2df59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fe9619c1e9875e9dbc574c84c8c1160.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e05072cca8f64f471e8365b07cc961.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f42b4030facd1796b05f46b9b60862.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296db05e004a4b20e21f5ab551d26d263.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6c7c7023d507615dbc99ca6fd81664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d2adcb09d874ef1b12226b183a54465.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e821a07d5b1fff0991353d83889c66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5209d3621f4237a9362aec63979267.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc4619d283160f8a56d5b5bf721eab68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ec621edae9ab9d64bdd8ba88430569.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519ab1e412611b9780c2d5a03af8f270.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>