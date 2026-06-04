--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки дитячі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Резинка дитяча 1-216530</t>
   </si>
   <si>
     <t>1-216530</t>
   </si>
@@ -855,51 +855,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952da1129e9c44a248d97a46fe855b7f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247fbe64238210885f7d3140056e0422.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e23f79d579cb98d5a60c02d1433033.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6f3c562fd1c91e6b9d24e43da448f4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783a2ab9f8c8579a4f07aec2a0ae775.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524d9cfa2b56fd44226292455b63166.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee346456b8d3a941fe84c120435394597.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688862e59203ef7e04f4a7fbd31d6c88.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a506cde2a6729836c45f8104bf093409.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee161cb8c10a3bcac358715e5de91da10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795fec90e82940d614f85062b0aef5511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3954b662f1e530ed2721e4cab7a612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fb01ab64aa1a576927b9fadfd85e113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ced0089cc5de7a3a5d1a879c56e8c14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5204dbe1d9015fb7557897df948315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa1cbf11b96ef9fe2b326cec51cd916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3371e795967b27557eea4e11db81d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87aea74dad1172b375f55629ed9dfe18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207eaf11b9bfbeecf73ac700e44e7af19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64b5f0e2de1726c85d97b5ff4fdec20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d548db73fb64009c0d4f1d40fd9bc21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09982f162ef2e90c86a0dcace28b71a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd16aa881e8fcd183c277bb37d1e6f423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db74ecf0019de90faa30101a03aa824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6e8eb2fa5d9e804622ae4e0883fe25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adeb7fb413cc4cd962cf0465681dee26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77fb1cb65a0a4b076a25c00e3fc8dc27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993fda928a03ab86e0a6495f04a619e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288ad371a93a45d1dd3174f6fbbe3d329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539236b5e3306bf48b19a53d76361930.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ddeaa7f923955aae3998376d4ffe31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c54fea6dfc15b494a22e9f8de83b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daa5b5b78227acd375194ffd29efec33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c476e65ac7644b74a13c6755767b134.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8252eacd2dd20d227a75dcbe5c3ad1a35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b44e7dc21fc2a015fe8a291c13f7e36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb000403dfb0c426ffc157ba13a284937.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae309eb7dcb9b0ccf644671db219038.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5b6257747a5186a4ef50fcbb9c3cc39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7c11b9439bacfc67c331231e1f9f40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921dcb79f3846b6cccc2cf32f4365941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d37460f5793f82f4735aa892ea9d642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba48c784a7b484055ab9b0733796843.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414fc047a352e18962337300a94babc44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c52745951a0d4de14810bf16e6c3a45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf62e24709277aebf7b66aab06f5a46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed6510b3fa4aec449bb457e8e887e547.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f008cfcb645b0af099fd943c533248.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557ef77b2c8f32882a5533e1885f7749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb156b05aa210310dd57bb0b6912150.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e6b7abaf737c1a1eeb6e92d3a4fc51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf482240b0161a2b24d5b3f72a0c552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cc25657c05e62f8c718c6ba94259d53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e5685c5bcf7945ff598e05ca046754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614636405a4d2ced89672071ef0deb55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8023c1506f3cad2d8ae58441f1df8456.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025232b393377e867fff37d08398fae57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94d4ce637dbc077f8f1e31e8b05ebf58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc28db3132c0b2bbb0ec5139193a2df59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fe9619c1e9875e9dbc574c84c8c1160.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e05072cca8f64f471e8365b07cc961.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49f42b4030facd1796b05f46b9b60862.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296db05e004a4b20e21f5ab551d26d263.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6c7c7023d507615dbc99ca6fd81664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d2adcb09d874ef1b12226b183a54465.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96e821a07d5b1fff0991353d83889c66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5209d3621f4237a9362aec63979267.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc4619d283160f8a56d5b5bf721eab68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ec621edae9ab9d64bdd8ba88430569.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519ab1e412611b9780c2d5a03af8f270.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a5d07b12e7972909849bb3c248501.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb967f27ab90e9d71036ef2be5d352.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14583cf46d30189150f55073676972143.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1009cf1d2c0cffae0ef49187284e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011141f6da0abdee46878867f0f2d2375.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9413c1f2b2fc1dc074fdb3d96bfb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34826bf0cf462154afd24e7cb0af1acd7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1fce8c10dfd46d400b73fd33f5798.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b52098b773060da490e78bf192ec9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652defd49c41f16b5d1d6713dabdc1710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d844938f5205ace42050dc62386cbc11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f4db998dacfcbeda4a58ec34644212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f510ec3e2cc3dbf7456226a17e11a913.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b581827f38a54f6aca307d1a2196f914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4937c1b5fdb8c6c0aeb99cf4c30cc15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb136142d2692aa76f86e3f4c883ba16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8de4c9925af203b554c015a1aaf4d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53354bcbb6f4cef9a9c117366fabe39318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5570ee3c0f756497c74374d23d6a6019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d52f08921110ee24bb75acda3df9a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008714c2fe0e8d83b08a56697de220f21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60342b88116821a0373aeb3e1bf8f5222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db117db23031e1fbc1bee5016f3470723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e75e439f40fd7ac1bccb49fe0976024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea71d3843bd1152aeaea3761063cca25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677641495dae33eb0eee3d2a41af3b4d26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc1c6ad7622c74c49fafaac4b05d427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f0b622b9bd3765e82c5abc27276e528.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dfe583812d98b2b3937f9b380a1bc29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6193e27bd267a6ece030333a4b219d30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660927d6b8a66b6cd504da0b70c500da31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61143b43f639d00b829181ba07b22fc32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661c0a7da7827fc098c9b5e3b6267b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3fcfd71065591deb20ba5b86b52c34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81e5a21520cc25f45c95ef61fa69c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383545b09221ad0015693c92130bfc936.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0c45d96358afd7a4c192e465482f37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ed997d952020fab0f9100ebfe49a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62524226cfc24669068026fd2b93253d39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4f7277ad1b328700226119e007ac40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b63c0daa1dd5592eaaf9042eab0b2141.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429975ad0f503c81da0f0d7f2787ed3642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d517c7485a63eb823c9589d2170fa343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a19cf7a1f833c0730c9b47986e541d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c36988dbdaddaffa0e8fee6cf1768f45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d966f7c7f003f202c138e763cf0446.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e4c871f1d45ae381f8b2db3a653447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb0529909f4b0cad8f4f2b210d59c48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008a280d21a034b54bb8e139a9679249.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad646fa5308da45bda67553bad7e4a50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b5fa0b12bdb66b9bf06869f569de51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204cd475fb4bb573e8b3ede85a5a5ca52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46952eb4ff6248d3c81d7b800e442bd53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966aa2910159b09115fd349ea8fb44554.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f71babbd3a514c7770aa6871e007055.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f09e7e019c2e099e49bd53b82a2756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b5144047bbeed6db9884a98eac5157.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409d1358df34b16fec399c28a8657058.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3469a07cb5dea43eb8408e8c46caa59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2937f32244e98586dce35ccbb52621260.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d2e8095a795a7e50136b8013226ca61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085798a5bba38751e9f2641ce8658462.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84f88045ca142a3651d50d562d990963.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6b4ab70e432937325d448c21ff6364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cd6701f40632ced071d12990d553a65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b6b936d143fa714fcf30389d877f66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e971be1f869453c1fd1d99129b4b8667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed79edbde36c9fc377f73a5bb715a668.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc74a4ccc9d6d2e64c7df38430e1c69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4fcebd2491bfed4d31873dbe0cbb770.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>