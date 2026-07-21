--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки дитячі</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Резинка дитяча 1-216530</t>
   </si>
   <si>
     <t>1-216530</t>
   </si>
@@ -855,51 +855,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a5d07b12e7972909849bb3c248501.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb967f27ab90e9d71036ef2be5d352.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14583cf46d30189150f55073676972143.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1009cf1d2c0cffae0ef49187284e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011141f6da0abdee46878867f0f2d2375.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9413c1f2b2fc1dc074fdb3d96bfb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34826bf0cf462154afd24e7cb0af1acd7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1fce8c10dfd46d400b73fd33f5798.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5b52098b773060da490e78bf192ec9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652defd49c41f16b5d1d6713dabdc1710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d844938f5205ace42050dc62386cbc11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41f4db998dacfcbeda4a58ec34644212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f510ec3e2cc3dbf7456226a17e11a913.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b581827f38a54f6aca307d1a2196f914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4937c1b5fdb8c6c0aeb99cf4c30cc15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb136142d2692aa76f86e3f4c883ba16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8de4c9925af203b554c015a1aaf4d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53354bcbb6f4cef9a9c117366fabe39318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5570ee3c0f756497c74374d23d6a6019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d52f08921110ee24bb75acda3df9a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008714c2fe0e8d83b08a56697de220f21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60342b88116821a0373aeb3e1bf8f5222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db117db23031e1fbc1bee5016f3470723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e75e439f40fd7ac1bccb49fe0976024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea71d3843bd1152aeaea3761063cca25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677641495dae33eb0eee3d2a41af3b4d26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc1c6ad7622c74c49fafaac4b05d427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f0b622b9bd3765e82c5abc27276e528.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dfe583812d98b2b3937f9b380a1bc29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6193e27bd267a6ece030333a4b219d30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660927d6b8a66b6cd504da0b70c500da31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61143b43f639d00b829181ba07b22fc32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97661c0a7da7827fc098c9b5e3b6267b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3fcfd71065591deb20ba5b86b52c34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a81e5a21520cc25f45c95ef61fa69c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383545b09221ad0015693c92130bfc936.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0c45d96358afd7a4c192e465482f37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751ed997d952020fab0f9100ebfe49a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62524226cfc24669068026fd2b93253d39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4f7277ad1b328700226119e007ac40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b63c0daa1dd5592eaaf9042eab0b2141.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429975ad0f503c81da0f0d7f2787ed3642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d517c7485a63eb823c9589d2170fa343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a19cf7a1f833c0730c9b47986e541d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c36988dbdaddaffa0e8fee6cf1768f45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d966f7c7f003f202c138e763cf0446.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e4c871f1d45ae381f8b2db3a653447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb0529909f4b0cad8f4f2b210d59c48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008a280d21a034b54bb8e139a9679249.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad646fa5308da45bda67553bad7e4a50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b5fa0b12bdb66b9bf06869f569de51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204cd475fb4bb573e8b3ede85a5a5ca52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46952eb4ff6248d3c81d7b800e442bd53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966aa2910159b09115fd349ea8fb44554.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f71babbd3a514c7770aa6871e007055.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f09e7e019c2e099e49bd53b82a2756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b5144047bbeed6db9884a98eac5157.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409d1358df34b16fec399c28a8657058.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3469a07cb5dea43eb8408e8c46caa59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2937f32244e98586dce35ccbb52621260.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d2e8095a795a7e50136b8013226ca61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085798a5bba38751e9f2641ce8658462.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84f88045ca142a3651d50d562d990963.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6b4ab70e432937325d448c21ff6364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cd6701f40632ced071d12990d553a65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b6b936d143fa714fcf30389d877f66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e971be1f869453c1fd1d99129b4b8667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed79edbde36c9fc377f73a5bb715a668.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc74a4ccc9d6d2e64c7df38430e1c69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4fcebd2491bfed4d31873dbe0cbb770.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c286252a2115bebeb20fe33d7d75481.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7fd262cd090d436b75ba301ec70a32.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d94b9772ec4a8b9f3c5089f0256a4a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553be65d6652f98d382cc66cafd4104c4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba9658a8c72529fa327983fdef8b6b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab380bc3bfcd372217a2e59834b56ff6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd1c094a937f069fd4762b43cb5e6e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fe2fad5f8ab3e3f0381d36dcd2ca8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20079f389b56c313fbfda8727ee5bd9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81fde8ee02b7e4c88ee90656625bab10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a939443a7b652faf3ba06e0c60e011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108750ae2ebf599fc7b7eee61929cfa12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d12701fc77e363e317dcadf098b4c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a8c3e0b234acf09b30d852be6a8214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1076cbcab04ca24abe501eb8cbcbcc15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea71936385a1687dd928a9a4ee13316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ead7c9ced7daabcbed44c890d649c817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b7132b70598e64ba20b762b5486118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d023dd8aab9e79b7630b85570f6419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a543af42238fe34eef7f34b405489de20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46edb668319dbef9f4de60ff09d57a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566d197ee22a6662951f9fd67a689522.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fbfe25142cee7fcb21fa10d520e123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67f9dd2b887ead5686a3f1fe122c2524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0b560c0b3ec51df54d7ad608f6c025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3a44217e08bd3f8888941f25bd6926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f04a07f609ba68bacae81e4865a527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3284ddc02500f5017d8ff4af8ca7b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e63e2e3872d46f8ce138db0f8215a329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3cd59fd342d84a93cbd5891a2f5b830.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b2efdaa7cde033c8a3357fccb3fb631.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7263f7761d291a09cb0cbc1e2496c5e32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcbf1f1140182bca0db6983e8e205b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4339d1e778f93ac94685e29eaa41b734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a576f7b2bf021d2c81ae188831aa25935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c23c4d4ffefe7d7cf30bca80427236.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f885023d9fd04bd818b4253733e2137.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd2fc631725071edc7656306d002e038.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432c9d9de87971c1c7a20b45d5f9fff39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2d24e8bebf551754c452f84ee5d840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a472353f6267227a88e97898b04041.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b53331bee00188e301a01563f28fdd42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3344a6e525be24bd5c5480bb2cc85d43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44af3fabd00c146f33abe205f743144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669ca99a2a6fde460778c9b9a6091e245.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816a5def202e9e81272ed4bba6ae76046.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2bb6f55ae526597a38515357775c347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094907b3c082e3bf9dfcf657fd25dd5348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1bd8c78e07aea184a2b4d7d3294249.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ffb7f04be32b98718466822230fb650.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62230d784dffdbae3ce76a0c94c6b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b22c12e61a7a00762533bad464f2d52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c9425b493c28853ab9e76298d8be53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29650ab25511fd64d6269d5f47d25854.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c5813ac6d2e5cca918a2e45bb9c155.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e0a38e6cd6a9013c1c3ff0ddd36a56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2c969868754a5d20d9297cb3290e57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9d0436f9c0a4ed4dec1c4882302958.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7066879c6bd05e5a09d31dfcf973f59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa992bb6c82797e3bbf87d780e16b060.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c940b59522847ee79d7a34e5a2d491e61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356583bf907d4f6be9995ae824f0b04762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc156aeff9552f7121e1828136f76963.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baf0dc5142a2c8bba0ed77bf44ed3a64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f435c935a26c0efeb1409282246065.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963cb7b5526788cdcdf8050dc187f9266.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d802254d0c312b2ac1631f486cd53c67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c802edbd032281825fb226882aad61168.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4ab7b90da888cfc744cc4e9fb49469.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce209841c132c58c9a525a61c37c68e70.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>