--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі шпильки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:11</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька тік-так дитяча 1-205268</t>
   </si>
   <si>
     <t>1-205268</t>
   </si>
@@ -250,59 +250,50 @@
   <si>
     <t>1000000211634</t>
   </si>
   <si>
     <t>88,95</t>
   </si>
   <si>
     <t>Шпилька дитяча тик-так 1-211610</t>
   </si>
   <si>
     <t>1-211610</t>
   </si>
   <si>
     <t>1000000211610</t>
   </si>
   <si>
     <t>Шпилька дитяча тик-так 1-216486</t>
   </si>
   <si>
     <t>1-216486</t>
   </si>
   <si>
     <t>1000000216486</t>
   </si>
   <si>
-    <t>Шпилька затискач дитяча 1-201352</t>
-[...7 lines deleted...]
-  <si>
     <t>Шпилька тик так дитяча  1-201307</t>
   </si>
   <si>
     <t>1-201307</t>
   </si>
   <si>
     <t>1000000201307</t>
   </si>
   <si>
     <t>68,62</t>
   </si>
   <si>
     <t>Шпилька тик так дитяча  1-201291</t>
   </si>
   <si>
     <t>1-201291</t>
   </si>
   <si>
     <t>1000000201291</t>
   </si>
   <si>
     <t>Шпилька тик так дитяча 1-201284</t>
   </si>
   <si>
     <t>1-201284</t>
@@ -362,59 +353,50 @@
     <t>1-205404</t>
   </si>
   <si>
     <t>1000000205404</t>
   </si>
   <si>
     <t>Шпилька затискач дитяча 1-205619</t>
   </si>
   <si>
     <t>1-205619</t>
   </si>
   <si>
     <t>1000000205619</t>
   </si>
   <si>
     <t>66,08</t>
   </si>
   <si>
     <t>Шпилька тик-так дитяча 1-205275</t>
   </si>
   <si>
     <t>1-205275</t>
   </si>
   <si>
     <t>1000000205275</t>
-  </si>
-[...7 lines deleted...]
-    <t>1000000206616</t>
   </si>
   <si>
     <t>Шпилька затискач дитяча 1-207439</t>
   </si>
   <si>
     <t>1-207439</t>
   </si>
   <si>
     <t>1000000207439</t>
   </si>
   <si>
     <t>317,69</t>
   </si>
   <si>
     <t>Шпилька тик-так 3см 1-207224</t>
   </si>
   <si>
     <t>1-207224</t>
   </si>
   <si>
     <t>1000000207224</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 30 шт..</t>
   </si>
@@ -639,51 +621,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b77a1884a904e4b6b6a07b0b02d4371.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab45dfe5799d256585f8417c124960d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b9cddc42fe2f9b574732397ef0763.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7a9367aae2cf57d5e380a3bc8e954.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854adf0e6c03e96a845d8976a5c461515.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c163fe5536c5bd9cb9d698cb5591ec6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaebb73ec283ff73876ac74fc043187.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306236bcdb894dc459e03679fe1a2d18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111154c676ce1edba3b6b451899b861c9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487b7f036b9ebb9045e49be33284b9910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b380efe0896360cc7199a468fb74911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed0dfa7df7a9c1886cdf2fc071b51812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598eb9fc32b5dbfc1a8248668e10b9813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7227fd1d40920dd96e6c14e79f2e5cf14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6e4deb652dba8aee4147c71cb782915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c7e7d249334406c41b9199e7d96a516.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4277414984c2ae5056f2c8a1750917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cba3ad285b21030faa22e03d2b20e18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c314c0da78371fd770e154c6aeb019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b84b4c2a6f7ddb7033acd436e113a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6085930a49de9c2aa9ef0c998e64b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f98f142635cfc29001ec34fd9a2622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff130d973bcdfd0edd836f39e157447f23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286b6ca1117ee7f618fb7c42fa3735524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9078e0bf92990f71bb2a03e6d2d70125.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef04383dd969011337a6c3491953626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea53e4700c647203f410066fba9c2d27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c27e646dcd2f42c5d09cacb96eaa7928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fdcf6c020cc81e2ae8bd5ec225b9029.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e24a442072565125fce8697d2c1f4a30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97708026557054db0d206ddb4f625ea531.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eededf468c7054a3a88f31ad9e52e032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f2f5d65798b8e3a1ebc7546aab0f33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5a977aba6d3e9177f6c2f6d43be0234.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7765734239d42a4f24876a55f0c117035.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6aaa5d74a0a65f7af9030540bbc036.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be4995e6b83adb590efb628091b6f937.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045e8b9df8236cc4067ab97021d5c838.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0673583c3cbc275f97b223528e525b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd207432b927ab78dc646cece61970040.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38b63c1dc6a6ded95199309cfb9f3441.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbb92fecd7d75027cb9f1fc10342ff42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003cbc7a4dcdafa1c8a132b3b6c5ef943.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e4467de7925e96ca2eb71e36d7a4e44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d134fb7a3d7933cf53df5586c0939c45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23218729a5ea6abe10a06052cb9ee46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f0228b5016f8a32776d85adb013147.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639d4e505bd1c2b9299794ec09f5441.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db395ed8411252a6ec2d5b8e4b66512.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bdeb868a082c887b2f106db2a5e7f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ca37de618923036999bdb7fc72024.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08994032c577219186305ca90f2e625.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df34dbd9eb488c3da5138fb11840b36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962606d9d9a8dd953ec0e1b9b0c205b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e36859888fb8bcab5ad6a73b10ea778.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e851c80bbc30581f22857573b377ae9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b14904039d3169ae2ce06f19fb44a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb68389f070c6544c56115fcc3d03011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb61f433731f36fac0ca8c98d4a42e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab1e59f08f8c4a38ad7d23e82c41713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806d56da0a9dd641b154c49643417b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86904d7f610d593ad704281ec3047d3015.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313666150a2d0f31f578c9ac7e09c6ef16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bafb5cea1ae4e915110d602fc5217417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f28c49b6da84064c1e5f53b166f0318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e118de3821675d1a66699c86ac6119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd39271fb36f2c6eb219ad98ee982620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d7c57fc2efff17077d9a0d85a0bc21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b8a2aaa1be8d36a517e3a666958c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf850bfdf619200eb21b63588a4e008023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd49678ae1ba35828cbe61b4de9d8724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f61fbc9b0b2d6642241edc47272e25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49360e928481f18a72ba8524eb2bf26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd885a7d54b405611807acd9c266f427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449378fffdf63fb53930fc22c1cc2ee28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292d71f41775bb5def181e178a524e29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321e369cb76346cd747638dc0d88c630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3162e3ad62543014d822bc75b36d3431.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c0a9788f70c7e338d2ea0e0d8715c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb86a5c938b1eb9df0c1bdcb3740c333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810627270776d9f7db70ae9609949ee34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c869d9a2c0e498c5f10eef4001b4935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d17d4bef250556ecd20e4aee2a4336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6956f8810b019e0c9f07f0a9a0a1f037.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b3ed33c2dab9d39948564a64c16cd38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b50c2c6b631be32df3aa1a8436ff39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47859880af1f74c846b1b76f88756ac340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dc8853077f43bcaad9df74903c93841.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a00c51fd384b7848279881c09f1642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f13875793996ace8677254c439db43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c24a5f4ac4c4ed9ee775f7070c6ad044.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561ac5b99be16a13b30ec53d974cff945.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1981,110 +1963,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2351,51 +2273,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/35/dityachi-shpil-ki/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2823,539 +2745,503 @@
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" t="s">
         <v>79</v>
       </c>
       <c r="D26" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D30" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D31" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>100</v>
+      </c>
+      <c r="C32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>103</v>
       </c>
       <c r="C33" t="s">
         <v>104</v>
       </c>
       <c r="D33" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>106</v>
       </c>
       <c r="C34" t="s">
         <v>107</v>
       </c>
       <c r="D34" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>113</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="F37" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C38" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C39" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D39" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="F39" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>128</v>
       </c>
       <c r="C40" t="s">
         <v>129</v>
       </c>
       <c r="D40" t="s">
         <v>130</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>131</v>
       </c>
       <c r="C41" t="s">
         <v>132</v>
       </c>
       <c r="D41" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="F41" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>134</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>64</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" t="s">
+        <v>140</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C44" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>144</v>
       </c>
       <c r="C45" t="s">
         <v>145</v>
       </c>
       <c r="D45" t="s">
         <v>146</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F45" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>147</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>150</v>
       </c>
       <c r="C47" t="s">
         <v>151</v>
       </c>
       <c r="D47" t="s">
         <v>152</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>153</v>
       </c>
       <c r="C48" t="s">
         <v>154</v>
       </c>
       <c r="D48" t="s">
         <v>155</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C49" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D49" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C50" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D50" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>163</v>
       </c>
       <c r="C51" t="s">
         <v>164</v>
       </c>
       <c r="D51" t="s">
         <v>165</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F51" t="s">
-        <v>102</v>
-[...34 lines deleted...]
-      <c r="F53" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>