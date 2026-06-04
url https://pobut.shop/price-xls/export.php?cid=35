--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі шпильки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:11</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька тік-так дитяча 1-205268</t>
   </si>
   <si>
     <t>1-205268</t>
   </si>
@@ -621,51 +621,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639d4e505bd1c2b9299794ec09f5441.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db395ed8411252a6ec2d5b8e4b66512.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bdeb868a082c887b2f106db2a5e7f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ca37de618923036999bdb7fc72024.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08994032c577219186305ca90f2e625.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df34dbd9eb488c3da5138fb11840b36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962606d9d9a8dd953ec0e1b9b0c205b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e36859888fb8bcab5ad6a73b10ea778.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e851c80bbc30581f22857573b377ae9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b14904039d3169ae2ce06f19fb44a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb68389f070c6544c56115fcc3d03011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb61f433731f36fac0ca8c98d4a42e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab1e59f08f8c4a38ad7d23e82c41713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1806d56da0a9dd641b154c49643417b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86904d7f610d593ad704281ec3047d3015.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313666150a2d0f31f578c9ac7e09c6ef16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bafb5cea1ae4e915110d602fc5217417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f28c49b6da84064c1e5f53b166f0318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014e118de3821675d1a66699c86ac6119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd39271fb36f2c6eb219ad98ee982620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d7c57fc2efff17077d9a0d85a0bc21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b8a2aaa1be8d36a517e3a666958c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf850bfdf619200eb21b63588a4e008023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd49678ae1ba35828cbe61b4de9d8724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f61fbc9b0b2d6642241edc47272e25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49360e928481f18a72ba8524eb2bf26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd885a7d54b405611807acd9c266f427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449378fffdf63fb53930fc22c1cc2ee28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65292d71f41775bb5def181e178a524e29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321e369cb76346cd747638dc0d88c630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3162e3ad62543014d822bc75b36d3431.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c0a9788f70c7e338d2ea0e0d8715c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb86a5c938b1eb9df0c1bdcb3740c333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810627270776d9f7db70ae9609949ee34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c869d9a2c0e498c5f10eef4001b4935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d17d4bef250556ecd20e4aee2a4336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6956f8810b019e0c9f07f0a9a0a1f037.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b3ed33c2dab9d39948564a64c16cd38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b50c2c6b631be32df3aa1a8436ff39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47859880af1f74c846b1b76f88756ac340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dc8853077f43bcaad9df74903c93841.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a00c51fd384b7848279881c09f1642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f13875793996ace8677254c439db43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c24a5f4ac4c4ed9ee775f7070c6ad044.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561ac5b99be16a13b30ec53d974cff945.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301233be88adb51db43c288c043d07391.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0532f6b913cde47998ff4a0458f72.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ffd492faf0c9c4bf182c5f74ccf53.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae80deea1cec638b977c122994f1584.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2de6df364ad7b068398918dd1032885.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd63aa9cb705a1043f3f7911c52426.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c339782705d6a5dd6322eb969bd37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3999f54e29e784769ae3fd420162318.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813977eb221855edbaf0efd70a93e79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3007db0eda7177becf893eb42ec810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed23e53606099f9fac00f69e667fe11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e07f6161d5e9b16bc5aba0822daa12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797333e812db12c2220f74c628dc33513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9775c3b2d4d3377d8baa0899a8cf014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69940e65f2c629830a2b7617c581d315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a5f9d30bc3258ff50e57bd30979116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64158b07620e9be1cd4718c7472eb88017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238cf87f5ca41540da1a00746a6d8d518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3b1cd1d39088a9630cc58616f1bb19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ef2e679c1021687bcaef29211cb820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157c0f369189ddd03aed17840110da21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90dfbd73ad3e4017b4761b3080fdb922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59b7e7f099d66e2cfdea8f14440ff23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fe5a339ac72483efac853730acae24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa3328ecba8f14b2971a4be7b0bf3a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ab70ae3cb350a12b0b8e22e2b8a326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4cf307add981a8eaaaa9c1087154027.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e38ba3fa19aea29c37c5a5d9d600628.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6af8665dc4cb9fb00d65e78c66aa829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea08202e973db49ab18a2acb625c4c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cba6bdcbd80ee0829e7674069012a31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6391e35054fd2ce7f4b4cbc3c4ff32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208066951efa798875fe75172681ce0433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfc27100765c461baf92846093a1c34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1ee201a0fa1192dd483cba31c07c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26757053359302cd1e9681de8464036.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869132689ba5990373047f0683d8d837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca14cf5a676c85122e570efc5ceec938.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f1b623e19c4fcf300a7f2053b9c539.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620cfcaa3eac58e171b8c943a0e609240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47d4a6fd2a2080c318b6d76e1844441.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eea8039e65bb6723420227ed5193d42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fffe977d9a21bef5dfce2bae1047043.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c19cabcde46362953b24cb20908e44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027583d9aba0cdd11b26b8ea464a9c45.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>