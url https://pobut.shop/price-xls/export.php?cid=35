--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі шпильки</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Шпилька тік-так дитяча 1-205268</t>
   </si>
   <si>
     <t>1-205268</t>
   </si>
@@ -621,51 +621,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301233be88adb51db43c288c043d07391.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0532f6b913cde47998ff4a0458f72.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ffd492faf0c9c4bf182c5f74ccf53.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae80deea1cec638b977c122994f1584.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2de6df364ad7b068398918dd1032885.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd63aa9cb705a1043f3f7911c52426.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c339782705d6a5dd6322eb969bd37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3999f54e29e784769ae3fd420162318.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813977eb221855edbaf0efd70a93e79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3007db0eda7177becf893eb42ec810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed23e53606099f9fac00f69e667fe11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e07f6161d5e9b16bc5aba0822daa12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797333e812db12c2220f74c628dc33513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9775c3b2d4d3377d8baa0899a8cf014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69940e65f2c629830a2b7617c581d315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a5f9d30bc3258ff50e57bd30979116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64158b07620e9be1cd4718c7472eb88017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238cf87f5ca41540da1a00746a6d8d518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a3b1cd1d39088a9630cc58616f1bb19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ef2e679c1021687bcaef29211cb820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157c0f369189ddd03aed17840110da21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90dfbd73ad3e4017b4761b3080fdb922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59b7e7f099d66e2cfdea8f14440ff23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fe5a339ac72483efac853730acae24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa3328ecba8f14b2971a4be7b0bf3a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ab70ae3cb350a12b0b8e22e2b8a326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4cf307add981a8eaaaa9c1087154027.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e38ba3fa19aea29c37c5a5d9d600628.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6af8665dc4cb9fb00d65e78c66aa829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea08202e973db49ab18a2acb625c4c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cba6bdcbd80ee0829e7674069012a31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6391e35054fd2ce7f4b4cbc3c4ff32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208066951efa798875fe75172681ce0433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfc27100765c461baf92846093a1c34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1ee201a0fa1192dd483cba31c07c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e26757053359302cd1e9681de8464036.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869132689ba5990373047f0683d8d837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca14cf5a676c85122e570efc5ceec938.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f1b623e19c4fcf300a7f2053b9c539.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620cfcaa3eac58e171b8c943a0e609240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47d4a6fd2a2080c318b6d76e1844441.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6eea8039e65bb6723420227ed5193d42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fffe977d9a21bef5dfce2bae1047043.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c19cabcde46362953b24cb20908e44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50027583d9aba0cdd11b26b8ea464a9c45.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cc4ee15375316287678fc85f1d13b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796a42f14aeb3f72ed29900c9965be2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff291b26a4ca658fb61ee17063a0983.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf77a1e3c9630543fc5402345aebaf84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ae4390882540f04391867fc9371d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c829f053bb4010ea117cbedfea0f26.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b8f05c29b07e111ab20d9d5afa717.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6ff71febc4af19c1806a83994b9b48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95cc35ef1afe4d8289f6f55d91a1fa9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c46cf31aa051010709ed3faaff9a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba29b277b8ee866edc71eccf95dd2ef11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47091c3f34175de5a875289a616eb5d12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9303e8db3a796f1b113c08a04472b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be69f7b50480b188a2db7f398234ca14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c4406ef7bcacd8e5ef39b2ae528715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895f90c45b1750819d043f6f5c537016.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc75b1acc6b47ca1bbe6e53063f4b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c15ddcb42165dceef6caf3e8da3518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b084a6eaf42cb3bc0b1efff870f8419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4401c138a7e59541245fe9f719aab20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c1a515a009907810f27ef65fd05921.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d79a2a028fa35a5f31c51faa7cf922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cc5dca1a8826bbcfc9da9f47e9d3523.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0146ba116989ce599fb33d94f656fa424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab9923c153c81d7b87732af8f166b125.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa635c870ec359181f25390e35305926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fff5dbe7394a0161a9410414ae172727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ebe9f78920eaecde52cf3c79f7dd28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c0c8f3dd73f8bb71effc8f0270ed429.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fc92ce46508a89628cfcea71f722730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94108e56ef65421da4fc6d0fb8facc131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863100394f8d35e08aa05fc4dac57cb032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0161ce74f881d6b07b7eee7e459bda233.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e874d9e99b22a62771eef1406a8e834.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca643644f581552975669e655ee55d135.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbabd3ec83d3b8104a6cff311f1b3d36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47794cb27f790646f06114465fa3d25437.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e00c1428d77aa8a755b59a4c9be5138.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e63c514416732047ab7102753c4d239.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe251ff22547e5c9264b9792d41505040.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e153a2f48f8346654afa81885bcc141.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd580d788e43211af627f19d511c042.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b99c9e80b17783ea9360b52d18066443.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31170e261de8fe201c2c62f530bf8f1944.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdbe4af668a808771c0a4587c48d1845.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>