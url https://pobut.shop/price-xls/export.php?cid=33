--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Водяні круги та нарукавники оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Нарукавники для плавання ABCD 12 см</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6 шт..</t>
   </si>
@@ -109,63 +109,177 @@
   <si>
     <t>23-1934</t>
   </si>
   <si>
     <t>1000000019346</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>221,67</t>
   </si>
   <si>
     <t>Надувні круги для плавання Веселка 50 см</t>
   </si>
   <si>
     <t>23-1922</t>
   </si>
   <si>
     <t>1000000019223</t>
   </si>
   <si>
     <t>243,22</t>
   </si>
   <si>
+    <t>Надувні круги для плавання Пончики 60 см</t>
+  </si>
+  <si>
+    <t>23-1926</t>
+  </si>
+  <si>
+    <t>1000000019261</t>
+  </si>
+  <si>
+    <t>399,86</t>
+  </si>
+  <si>
+    <t>Надувний круг із сидінням Цуценята 60 см</t>
+  </si>
+  <si>
+    <t>23-1941</t>
+  </si>
+  <si>
+    <t>1000000019414</t>
+  </si>
+  <si>
+    <t>640,46</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Блестки 60 см</t>
+  </si>
+  <si>
+    <t>23-1929</t>
+  </si>
+  <si>
+    <t>1000000019292</t>
+  </si>
+  <si>
+    <t>541,93</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Собачки 50 см</t>
+  </si>
+  <si>
+    <t>23-1920</t>
+  </si>
+  <si>
+    <t>1000000019209</t>
+  </si>
+  <si>
+    <t>Нарукавники для плавання Аніме 13 см</t>
+  </si>
+  <si>
+    <t>23-1915</t>
+  </si>
+  <si>
+    <t>1000000019155</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>454,71</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Русалка 50 см</t>
+  </si>
+  <si>
+    <t>23-1918</t>
+  </si>
+  <si>
+    <t>1000000019186</t>
+  </si>
+  <si>
+    <t>Нарукавники для плавання ABC 16 см</t>
+  </si>
+  <si>
+    <t>23-1911</t>
+  </si>
+  <si>
+    <t>1000000019117</t>
+  </si>
+  <si>
+    <t>275,38</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Розумні машини 50 см</t>
+  </si>
+  <si>
+    <t>23-1925</t>
+  </si>
+  <si>
+    <t>1000000019254</t>
+  </si>
+  <si>
+    <t>Надувний круг для плавання Собачки 40 см</t>
+  </si>
+  <si>
+    <t>23-1919</t>
+  </si>
+  <si>
+    <t>1000000019193</t>
+  </si>
+  <si>
+    <t>192,17</t>
+  </si>
+  <si>
     <t>Надувний круг з сидінням Човен з кермом 55 см</t>
   </si>
   <si>
     <t>23-1936</t>
   </si>
   <si>
     <t>1000000019360</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 4 шт..</t>
   </si>
   <si>
     <t>450,43</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Мультик 50 см</t>
+  </si>
+  <si>
+    <t>23-1924</t>
+  </si>
+  <si>
+    <t>1000000019247</t>
+  </si>
+  <si>
+    <t>486,45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -231,51 +345,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7168ea04beb6991809e5a2b0a555111.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a22877413a4572118226a47d51a512.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202f2bd19e50de7af59bdd1bfd5e6d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e5130b2b3daf07cfa8bb917280804.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049422c4699b689d4a6342b3a5284705.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e6dc5134bc80b0b5f11fc91195f11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dbf768004b350482a285efd7b7e392.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae185b2f43b2fb7751764795fe2cc33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b314450404458060258df8658a1d4f4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a749d071eae030a192b4aad2142105.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f8b465ffd77f8651fa88574154786.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05543bcfae6af1664fe32d92309a37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf82e3028f013caf16378e1c7fb2c18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f623341025a4baa47135d6939abfe9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2da0f96f41c4bcfd8551252a5a23e10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260231694fc9e186be5ffc8f8855d15811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8a6c8562e5f0cd35656e4a9aa61412.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd4d71799ad0301e3c824291346ec13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003250fe62bf5f2f106087cd90a039414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986542315e18a77beae2fa72fa06809415.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -373,50 +487,350 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -683,51 +1097,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/33/vodyani-krugi-ta-narukavniki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -881,54 +1295,234 @@
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
       </c>
-      <c r="F11" t="s">
+    </row>
+    <row r="12" spans="1:11" customHeight="1" ht="71">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" customHeight="1" ht="71">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" customHeight="1" ht="71">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F20" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F21" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 