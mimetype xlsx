--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,272 +14,509 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Водяні круги та нарукавники оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Пляжний надувний неваляшка з піском Вухань 85 см</t>
+  </si>
+  <si>
+    <t>23-5808</t>
+  </si>
+  <si>
+    <t>1000000058086</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>127,57</t>
+  </si>
+  <si>
+    <t>Пляжний надувний неваляшка з піском Акула 85 см</t>
+  </si>
+  <si>
+    <t>23-5807</t>
+  </si>
+  <si>
+    <t>1000000058079</t>
+  </si>
+  <si>
+    <t>Пляжна надувна груша неваляшка Рінг 120 см</t>
+  </si>
+  <si>
+    <t>23-5809</t>
+  </si>
+  <si>
+    <t>1000000058093</t>
+  </si>
+  <si>
+    <t>130,17</t>
+  </si>
+  <si>
+    <t>Пляжна надувна груша неваляшка Тайсон 120 см</t>
+  </si>
+  <si>
+    <t>000000058093</t>
+  </si>
+  <si>
+    <t>Надувне коло з сидінням Літак та Машинка 60 см</t>
+  </si>
+  <si>
+    <t>23-5820</t>
+  </si>
+  <si>
+    <t>1000000058208</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>843,45</t>
+  </si>
+  <si>
+    <t>Надувні круги з сидінням Машинки 70 см</t>
+  </si>
+  <si>
+    <t>23-5819</t>
+  </si>
+  <si>
+    <t>1000000058192</t>
+  </si>
+  <si>
+    <t>Надувний круг із сидінням Чудик 60 см</t>
+  </si>
+  <si>
+    <t>23-5821</t>
+  </si>
+  <si>
+    <t>1000000058215</t>
+  </si>
+  <si>
+    <t>631,02</t>
+  </si>
+  <si>
+    <t>Надувний круг з сидінням Ушастик 60 см</t>
+  </si>
+  <si>
+    <t>23-5816</t>
+  </si>
+  <si>
+    <t>1000000058161</t>
+  </si>
+  <si>
+    <t>Круг для плавання Пальми із ручками 100 см</t>
+  </si>
+  <si>
+    <t>23-5795</t>
+  </si>
+  <si>
+    <t>1000000057959</t>
+  </si>
+  <si>
+    <t>182,22</t>
+  </si>
+  <si>
+    <t>Круг для плавання Кавун із ручками 100 см</t>
+  </si>
+  <si>
+    <t>23-5825</t>
+  </si>
+  <si>
+    <t>1000000058253</t>
+  </si>
+  <si>
+    <t>183,26</t>
+  </si>
+  <si>
+    <t>Круг для плавання з блискітками Веселка з ручками 80 см</t>
+  </si>
+  <si>
+    <t>23-5800</t>
+  </si>
+  <si>
+    <t>1000000058000</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>1463,02</t>
+  </si>
+  <si>
+    <t>Круг для плавання Блискітки з ручками 80 см</t>
+  </si>
+  <si>
+    <t>23-5798</t>
+  </si>
+  <si>
+    <t>1000000057980</t>
+  </si>
+  <si>
+    <t>1218,32</t>
+  </si>
+  <si>
+    <t>Круг для плавання Блискітки  Три Кольори 70 см</t>
+  </si>
+  <si>
+    <t>23-5797</t>
+  </si>
+  <si>
+    <t>1000000057973</t>
+  </si>
+  <si>
+    <t>1030,87</t>
+  </si>
+  <si>
+    <t>Круг для плавання Блискітки та Хвіст з ручками 70 см</t>
+  </si>
+  <si>
+    <t>23-5801</t>
+  </si>
+  <si>
+    <t>1000000058017</t>
+  </si>
+  <si>
+    <t>840,33</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Собачки 60 см</t>
+  </si>
+  <si>
+    <t>23-1920</t>
+  </si>
+  <si>
+    <t>1000000019209</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>499,83</t>
+  </si>
+  <si>
+    <t>Круг для плавання Італійський мем 60 см</t>
+  </si>
+  <si>
+    <t>23-5823</t>
+  </si>
+  <si>
+    <t>1000000058239</t>
+  </si>
+  <si>
+    <t>473,79</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Герої Мультфільмів 50 см</t>
+  </si>
+  <si>
+    <t>23-5794</t>
+  </si>
+  <si>
+    <t>1000000057942</t>
+  </si>
+  <si>
+    <t>518,56</t>
+  </si>
+  <si>
+    <t>Дитячий надувний жилет для плавання Мультик 29 см</t>
+  </si>
+  <si>
+    <t>23-5806</t>
+  </si>
+  <si>
+    <t>1000000058062</t>
+  </si>
+  <si>
+    <t>618,53</t>
+  </si>
+  <si>
+    <t>Дитячий надувний жилет для плавання Аніме 35 см</t>
+  </si>
+  <si>
+    <t>23-5827</t>
+  </si>
+  <si>
+    <t>1000000058277</t>
+  </si>
+  <si>
+    <t>540,43</t>
+  </si>
+  <si>
+    <t>Дитячий надувний жилет для плавання Герої 35 см</t>
+  </si>
+  <si>
+    <t>23-5826</t>
+  </si>
+  <si>
+    <t>1000000058260</t>
+  </si>
+  <si>
+    <t>Дитячі нарукавники для плавання Казка 17 см</t>
+  </si>
+  <si>
+    <t>23-5803</t>
+  </si>
+  <si>
+    <t>1000000058031</t>
+  </si>
+  <si>
+    <t>546,68</t>
+  </si>
+  <si>
+    <t>Дитячі нарукавники для плавання Веселощі 15 см</t>
+  </si>
+  <si>
+    <t>23-5804</t>
+  </si>
+  <si>
+    <t>1000000058048</t>
+  </si>
+  <si>
     <t>Нарукавники для плавання ABCD 12 см</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 6 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>227,35</t>
   </si>
   <si>
     <t>Надувне коло з сидінням Будиночок 55 см</t>
   </si>
   <si>
     <t>23-1935</t>
   </si>
   <si>
     <t>1000000019353</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 2 шт..</t>
   </si>
   <si>
     <t>499,56</t>
   </si>
   <si>
     <t>Надувий круг з сидінням Пальма 60 см</t>
   </si>
   <si>
     <t>23-1934</t>
   </si>
   <si>
     <t>1000000019346</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>221,67</t>
   </si>
   <si>
     <t>Надувні круги для плавання Веселка 50 см</t>
   </si>
   <si>
     <t>23-1922</t>
   </si>
   <si>
     <t>1000000019223</t>
   </si>
   <si>
     <t>243,22</t>
   </si>
   <si>
+    <t>Надувний круг з сидінням Човен з кермом 55 см</t>
+  </si>
+  <si>
+    <t>23-1936</t>
+  </si>
+  <si>
+    <t>1000000019360</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4 шт..</t>
+  </si>
+  <si>
+    <t>450,43</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Мультик 50 см</t>
+  </si>
+  <si>
+    <t>23-1924</t>
+  </si>
+  <si>
+    <t>1000000019247</t>
+  </si>
+  <si>
+    <t>568,54</t>
+  </si>
+  <si>
+    <t>Надувний круг із сидінням Цуценята 60 см</t>
+  </si>
+  <si>
+    <t>23-1941</t>
+  </si>
+  <si>
+    <t>1000000019414</t>
+  </si>
+  <si>
     <t>Надувні круги для плавання Пончики 60 см</t>
   </si>
   <si>
     <t>23-1926</t>
   </si>
   <si>
     <t>1000000019261</t>
   </si>
   <si>
-    <t>399,86</t>
-[...11 lines deleted...]
-    <t>640,46</t>
+    <t>855,94</t>
   </si>
   <si>
     <t>Надувні круги для плавання Блестки 60 см</t>
   </si>
   <si>
     <t>23-1929</t>
   </si>
   <si>
     <t>1000000019292</t>
   </si>
   <si>
-    <t>541,93</t>
+    <t>1112,10</t>
   </si>
   <si>
     <t>Надувні круги для плавання Собачки 50 см</t>
   </si>
   <si>
-    <t>23-1920</t>
-[...4 lines deleted...]
-  <si>
     <t>Нарукавники для плавання Аніме 13 см</t>
   </si>
   <si>
     <t>23-1915</t>
   </si>
   <si>
     <t>1000000019155</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...2 lines deleted...]
-    <t>454,71</t>
+    <t>456,08</t>
   </si>
   <si>
     <t>Надувні круги для плавання Русалка 50 см</t>
   </si>
   <si>
     <t>23-1918</t>
   </si>
   <si>
     <t>1000000019186</t>
   </si>
   <si>
     <t>Нарукавники для плавання ABC 16 см</t>
   </si>
   <si>
     <t>23-1911</t>
   </si>
   <si>
     <t>1000000019117</t>
   </si>
   <si>
-    <t>275,38</t>
+    <t>743,48</t>
   </si>
   <si>
     <t>Надувні круги для плавання Розумні машини 50 см</t>
   </si>
   <si>
     <t>23-1925</t>
   </si>
   <si>
     <t>1000000019254</t>
   </si>
   <si>
     <t>Надувний круг для плавання Собачки 40 см</t>
   </si>
   <si>
     <t>23-1919</t>
   </si>
   <si>
     <t>1000000019193</t>
   </si>
   <si>
-    <t>192,17</t>
-[...26 lines deleted...]
-    <t>486,45</t>
+    <t>381,11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -345,51 +582,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e6dc5134bc80b0b5f11fc91195f11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dbf768004b350482a285efd7b7e392.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae185b2f43b2fb7751764795fe2cc33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b314450404458060258df8658a1d4f4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a749d071eae030a192b4aad2142105.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f8b465ffd77f8651fa88574154786.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05543bcfae6af1664fe32d92309a37.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf82e3028f013caf16378e1c7fb2c18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f623341025a4baa47135d6939abfe9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2da0f96f41c4bcfd8551252a5a23e10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260231694fc9e186be5ffc8f8855d15811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8a6c8562e5f0cd35656e4a9aa61412.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd4d71799ad0301e3c824291346ec13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003250fe62bf5f2f106087cd90a039414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986542315e18a77beae2fa72fa06809415.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248924fa4f4f53ca9e5cfcff4b60fd71.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7994cc8e9bbfc5c4a6142ef3c9bb2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d355062d99ed46924c595decf993683.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74705129ef596e64bd03dcfcf9653a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27cb3c78e03a91c9bcaff0325178b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976113191cc96ff26e0da6f1a041eff6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf90a303b93d26f5ab4ad7da1959e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4019d524e7e7b60681158b2f664f4f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28dac4e137223daf77dd4e14dd2f59.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bc9e925ebafa61c0d0de1629d156010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a25bcb02a45a87dcead3ff13198a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2bff495880cb6b682bb256070ad7a12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d9c6ccd460fad094023a3d2b255c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb7ae4194b483c38bbc3280ca0de114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ca484a825613c4215a66ed2d2a0915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffb84e63bc7bc3570c7689fdc1c0e16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a27ac8e02d017428e199ccfd538e17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92014c359ad7ecbe8f5c12db3e1409718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92345cdeb5c3bacd41a4904703c2f9e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959aa0cc38fc5ba8c3bfc5a2a56b9f20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3a23a6a38fdb4f7b16190901de31321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec39c3250e05c3c598c8ac92e300722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e78831364094fa8a900b481f41c623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3838824641860a8c003d03c06a767624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d22e2b04277696683566b0f43427b825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff019ebf9c2c4cf75f0d141083fc01926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d4145e028936bde49ae4971c60e7427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7b037c0f1cfad3219ea89aeb4aad28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10171f55f16f13a2988a63381af791f29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465461556e52978d5d655e9770d1874c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33009aa757fb6b1721357849cf2dc731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768159794c553554e61e65b29214ff32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249b5ebbd10c61a58175983a2e4c93333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26c3a945483f620b9a02a14ab34da34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5e2e7f77f4936c86d28b27dc494335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f128cdbeafcda64ba0145f8c2f29936.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60345770e33e0c67ddb267e372870ec37.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -787,50 +1024,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1097,51 +1994,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/33/vodyani-krugi-ta-narukavniki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1220,309 +2117,705 @@
     <row r="6" spans="1:11" customHeight="1" ht="67">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="C7"/>
-      <c r="D7"/>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
       <c r="E7" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F11" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="4" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>53</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="C17" t="s">
+      <c r="F17" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
         <v>58</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
         <v>61</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>62</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" t="s">
         <v>65</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>66</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F20" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>72</v>
       </c>
-      <c r="E21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
         <v>73</v>
+      </c>
+      <c r="C22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F22" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F25" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" customHeight="1" ht="71">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" customHeight="1" ht="71">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" t="s">
+        <v>94</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" customHeight="1" ht="71">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" customHeight="1" ht="71">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F29" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" customHeight="1" ht="71">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" t="s">
+        <v>103</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="F30" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" customHeight="1" ht="71">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D31" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" t="s">
+        <v>121</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F34" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" customHeight="1" ht="71">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" t="s">
+        <v>124</v>
+      </c>
+      <c r="D35" t="s">
+        <v>125</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" customHeight="1" ht="71">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="71">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" customHeight="1" ht="71">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" t="s">
+        <v>136</v>
+      </c>
+      <c r="D39" t="s">
+        <v>137</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F39" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" customHeight="1" ht="71">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" t="s">
+        <v>140</v>
+      </c>
+      <c r="D40" t="s">
+        <v>141</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F40" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" customHeight="1" ht="71">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>142</v>
+      </c>
+      <c r="C41" t="s">
+        <v>143</v>
+      </c>
+      <c r="D41" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" customHeight="1" ht="71">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" customHeight="1" ht="71">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C43" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F43" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 