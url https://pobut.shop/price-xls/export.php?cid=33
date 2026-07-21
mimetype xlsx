--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,118 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Водяні круги та нарукавники оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Пляжний надувний неваляшка з піском Вухань 85 см</t>
-[...5 lines deleted...]
-    <t>1000000058086</t>
+    <t>Пляжний надувний неваляшка з піском Акула 85 см</t>
+  </si>
+  <si>
+    <t>23-5807</t>
+  </si>
+  <si>
+    <t>1000000058079</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>127,57</t>
   </si>
   <si>
-    <t>Пляжний надувний неваляшка з піском Акула 85 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Пляжна надувна груша неваляшка Рінг 120 см</t>
   </si>
   <si>
     <t>23-5809</t>
   </si>
   <si>
     <t>1000000058093</t>
   </si>
   <si>
     <t>130,17</t>
   </si>
   <si>
     <t>Пляжна надувна груша неваляшка Тайсон 120 см</t>
   </si>
   <si>
     <t>000000058093</t>
   </si>
   <si>
     <t>Надувне коло з сидінням Літак та Машинка 60 см</t>
   </si>
   <si>
     <t>23-5820</t>
   </si>
   <si>
     <t>1000000058208</t>
@@ -136,107 +127,62 @@
   <si>
     <t>843,45</t>
   </si>
   <si>
     <t>Надувні круги з сидінням Машинки 70 см</t>
   </si>
   <si>
     <t>23-5819</t>
   </si>
   <si>
     <t>1000000058192</t>
   </si>
   <si>
     <t>Надувний круг із сидінням Чудик 60 см</t>
   </si>
   <si>
     <t>23-5821</t>
   </si>
   <si>
     <t>1000000058215</t>
   </si>
   <si>
     <t>631,02</t>
   </si>
   <si>
-    <t>Надувний круг з сидінням Ушастик 60 см</t>
-[...38 lines deleted...]
-    <t>1000000058000</t>
+    <t>Круг для плавання Блискітки з ручками 80 см</t>
+  </si>
+  <si>
+    <t>23-5798</t>
+  </si>
+  <si>
+    <t>1000000057980</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
   <si>
-    <t>1463,02</t>
-[...10 lines deleted...]
-  <si>
     <t>1218,32</t>
   </si>
   <si>
     <t>Круг для плавання Блискітки  Три Кольори 70 см</t>
   </si>
   <si>
     <t>23-5797</t>
   </si>
   <si>
     <t>1000000057973</t>
   </si>
   <si>
     <t>1030,87</t>
   </si>
   <si>
     <t>Круг для плавання Блискітки та Хвіст з ручками 70 см</t>
   </si>
   <si>
     <t>23-5801</t>
   </si>
   <si>
     <t>1000000058017</t>
   </si>
   <si>
     <t>840,33</t>
@@ -247,95 +193,86 @@
   <si>
     <t>23-1920</t>
   </si>
   <si>
     <t>1000000019209</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>499,83</t>
   </si>
   <si>
     <t>Круг для плавання Італійський мем 60 см</t>
   </si>
   <si>
     <t>23-5823</t>
   </si>
   <si>
     <t>1000000058239</t>
   </si>
   <si>
     <t>473,79</t>
   </si>
   <si>
-    <t>Надувні круги для плавання Герої Мультфільмів 50 см</t>
-[...5 lines deleted...]
-    <t>1000000057942</t>
+    <t>Дитячий надувний жилет для плавання Мультик 29 см</t>
+  </si>
+  <si>
+    <t>23-5806</t>
+  </si>
+  <si>
+    <t>1000000058062</t>
+  </si>
+  <si>
+    <t>618,53</t>
+  </si>
+  <si>
+    <t>Дитячий надувний жилет для плавання Аніме 35 см</t>
+  </si>
+  <si>
+    <t>23-5827</t>
+  </si>
+  <si>
+    <t>1000000058277</t>
+  </si>
+  <si>
+    <t>540,43</t>
+  </si>
+  <si>
+    <t>Дитячий надувний жилет для плавання Герої 35 см</t>
+  </si>
+  <si>
+    <t>23-5826</t>
+  </si>
+  <si>
+    <t>1000000058260</t>
   </si>
   <si>
     <t>518,56</t>
   </si>
   <si>
-    <t>Дитячий надувний жилет для плавання Мультик 29 см</t>
-[...31 lines deleted...]
-  <si>
     <t>Дитячі нарукавники для плавання Казка 17 см</t>
   </si>
   <si>
     <t>23-5803</t>
   </si>
   <si>
     <t>1000000058031</t>
   </si>
   <si>
     <t>546,68</t>
   </si>
   <si>
     <t>Дитячі нарукавники для плавання Веселощі 15 см</t>
   </si>
   <si>
     <t>23-5804</t>
   </si>
   <si>
     <t>1000000058048</t>
   </si>
   <si>
     <t>Нарукавники для плавання ABCD 12 см</t>
   </si>
   <si>
     <t>227,35</t>
@@ -358,165 +295,156 @@
   <si>
     <t>Надувий круг з сидінням Пальма 60 см</t>
   </si>
   <si>
     <t>23-1934</t>
   </si>
   <si>
     <t>1000000019346</t>
   </si>
   <si>
     <t>221,67</t>
   </si>
   <si>
     <t>Надувні круги для плавання Веселка 50 см</t>
   </si>
   <si>
     <t>23-1922</t>
   </si>
   <si>
     <t>1000000019223</t>
   </si>
   <si>
     <t>243,22</t>
   </si>
   <si>
+    <t>Надувні круги для плавання Розумні машини 50 см</t>
+  </si>
+  <si>
+    <t>23-1925</t>
+  </si>
+  <si>
+    <t>1000000019254</t>
+  </si>
+  <si>
+    <t>Нарукавники для плавання ABC 16 см</t>
+  </si>
+  <si>
+    <t>23-1911</t>
+  </si>
+  <si>
+    <t>1000000019117</t>
+  </si>
+  <si>
+    <t>743,48</t>
+  </si>
+  <si>
+    <t>Надувний круг для плавання Собачки 40 см</t>
+  </si>
+  <si>
+    <t>23-1919</t>
+  </si>
+  <si>
+    <t>1000000019193</t>
+  </si>
+  <si>
+    <t>381,11</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Пончики 60 см</t>
+  </si>
+  <si>
+    <t>23-1926</t>
+  </si>
+  <si>
+    <t>1000000019261</t>
+  </si>
+  <si>
+    <t>855,94</t>
+  </si>
+  <si>
     <t>Надувний круг з сидінням Човен з кермом 55 см</t>
   </si>
   <si>
     <t>23-1936</t>
   </si>
   <si>
     <t>1000000019360</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 4 шт..</t>
   </si>
   <si>
     <t>450,43</t>
   </si>
   <si>
-    <t>Надувні круги для плавання Мультик 50 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Надувний круг із сидінням Цуценята 60 см</t>
   </si>
   <si>
     <t>23-1941</t>
   </si>
   <si>
     <t>1000000019414</t>
   </si>
   <si>
-    <t>Надувні круги для плавання Пончики 60 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Надувні круги для плавання Блестки 60 см</t>
   </si>
   <si>
     <t>23-1929</t>
   </si>
   <si>
     <t>1000000019292</t>
   </si>
   <si>
     <t>1112,10</t>
   </si>
   <si>
     <t>Надувні круги для плавання Собачки 50 см</t>
   </si>
   <si>
+    <t>Продається упаковками. В упаковці: 5 шт..</t>
+  </si>
+  <si>
+    <t>Надувні круги для плавання Русалка 50 см</t>
+  </si>
+  <si>
+    <t>23-1918</t>
+  </si>
+  <si>
+    <t>1000000019186</t>
+  </si>
+  <si>
     <t>Нарукавники для плавання Аніме 13 см</t>
   </si>
   <si>
     <t>23-1915</t>
   </si>
   <si>
     <t>1000000019155</t>
   </si>
   <si>
     <t>456,08</t>
-  </si>
-[...40 lines deleted...]
-    <t>381,11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -582,51 +510,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248924fa4f4f53ca9e5cfcff4b60fd71.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7994cc8e9bbfc5c4a6142ef3c9bb2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d355062d99ed46924c595decf993683.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74705129ef596e64bd03dcfcf9653a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27cb3c78e03a91c9bcaff0325178b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976113191cc96ff26e0da6f1a041eff6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf90a303b93d26f5ab4ad7da1959e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4019d524e7e7b60681158b2f664f4f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28dac4e137223daf77dd4e14dd2f59.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bc9e925ebafa61c0d0de1629d156010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a25bcb02a45a87dcead3ff13198a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2bff495880cb6b682bb256070ad7a12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d9c6ccd460fad094023a3d2b255c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb7ae4194b483c38bbc3280ca0de114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ca484a825613c4215a66ed2d2a0915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffb84e63bc7bc3570c7689fdc1c0e16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59a27ac8e02d017428e199ccfd538e17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92014c359ad7ecbe8f5c12db3e1409718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92345cdeb5c3bacd41a4904703c2f9e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959aa0cc38fc5ba8c3bfc5a2a56b9f20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3a23a6a38fdb4f7b16190901de31321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec39c3250e05c3c598c8ac92e300722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e78831364094fa8a900b481f41c623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3838824641860a8c003d03c06a767624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d22e2b04277696683566b0f43427b825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff019ebf9c2c4cf75f0d141083fc01926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d4145e028936bde49ae4971c60e7427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7b037c0f1cfad3219ea89aeb4aad28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10171f55f16f13a2988a63381af791f29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465461556e52978d5d655e9770d1874c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33009aa757fb6b1721357849cf2dc731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15768159794c553554e61e65b29214ff32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249b5ebbd10c61a58175983a2e4c93333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26c3a945483f620b9a02a14ab34da34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc5e2e7f77f4936c86d28b27dc494335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f128cdbeafcda64ba0145f8c2f29936.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60345770e33e0c67ddb267e372870ec37.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b2ad0e689061a26209e13525c03b31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b1e439d009397e4ae8598ff8156e2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66e704cd195c18c399ea95e64c28963.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5915b070519a0594a7e13798dec8e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7885fab94d7df7e9b38de24acf91c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea598087f1b434025b9168830708c5de6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662d64f9cc188bc939d743f032e8bc7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84328e04a733f1257ea507dc59e598.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8699ca0b37b6f2eddd1ee634edb49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c1e607eb0fada7fa39e8c255bed710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443700c2b48ac86acf367995348465111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d4ae88c33f23b75621b7e5b51067312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef8b2ffa8f5f639de3df44b7f69dc713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409b93043e3af652de8bd08cf3c1d514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e896fb1bd168413ab1a389f3b3dee415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e05983fabaa2c8e25bf7b3d4003916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b949e84209502fc01e1ff39c0dffee17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d24dcbef520ad94f223f6e87e9148d18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42af182e34b38ebe83df1965969d8f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b23fbacc6ea073485b04d040ef9c20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b054ff62a7ef7638c4a3df2f9afb5a021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62eefd60e541c96d2d3276c22dbd522.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ba005c31b6a99c1c3b3e372b67d7b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23333287acdddfb41174a5fec35033324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ca71ee4ef18c734f349e41cb651e25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e730ee5ec6f612f9cc50c615c3ce726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d021429be927e834c5a3ab8aaca91bc27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a10d553cf6d5fe2ee6de6e9f53c59528.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a87518c254cb11e5623e9934976a29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c40f8e5c89b69a6061148f44acca730.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1474,260 +1402,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
-        <a:stretch>
-[...208 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1994,51 +1712,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/33/vodyani-krugi-ta-narukavniki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2145,677 +1863,551 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F11" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F15" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="D23" t="s">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
         <v>81</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>82</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F26" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="D29"/>
+        <v>100</v>
+      </c>
+      <c r="C29" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" t="s">
+        <v>102</v>
+      </c>
       <c r="E29" s="4" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="F31" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F32" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>117</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>51</v>
       </c>
       <c r="D34" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="E34" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" t="s">
         <v>123</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>124</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
+        <v>125</v>
+      </c>
+      <c r="C36" t="s">
         <v>126</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>127</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" t="s">
         <v>128</v>
-      </c>
-[...130 lines deleted...]
-        <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 