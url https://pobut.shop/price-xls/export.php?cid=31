--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі палички оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:07</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Палички, що світяться, ДОЛОНІ-ХЛОПАВКИ 27 см</t>
   </si>
   <si>
     <t>23-5200</t>
   </si>
@@ -222,51 +222,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525888f71730b6c5b7c18f1c071db7c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ce4d4e9e8b89ff637094f5e4643a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb47f2d8729f2f119bf6bf01321f43.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aae4c209d38e252db8098c8195ac54.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b4d2000e02c67c15c79401c836011.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900e1d18468d062f001eb3194f39c92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9050bd7ec516e532c8595fef468c23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd2d1269c565f1022c0673b86bb6684.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>