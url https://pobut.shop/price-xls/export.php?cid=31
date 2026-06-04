--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,119 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі палички оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:07</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Палички, що світяться, ДОЛОНІ-ХЛОПАВКИ 27 см</t>
-[...11 lines deleted...]
-    <t>219,65</t>
+    <t>Палички, що світяться, Бульбашка довга</t>
+  </si>
+  <si>
+    <t>23-5979</t>
+  </si>
+  <si>
+    <t>1000000005979</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>268,05</t>
+  </si>
+  <si>
+    <t>Сяючи палички Пензлики 25 см</t>
+  </si>
+  <si>
+    <t>23-5981</t>
+  </si>
+  <si>
+    <t>1000000059816</t>
+  </si>
+  <si>
+    <t>293,00</t>
+  </si>
+  <si>
+    <t>Палички, що світяться вухастики 36 см</t>
+  </si>
+  <si>
+    <t>23-5201</t>
+  </si>
+  <si>
+    <t>1000000052015</t>
+  </si>
+  <si>
+    <t>355,33</t>
+  </si>
+  <si>
+    <t>Палички зірки, що світяться, 36 см</t>
+  </si>
+  <si>
+    <t>100000052015</t>
+  </si>
+  <si>
+    <t>Палички серця, що світяться, 36 см</t>
+  </si>
+  <si>
+    <t>10000052015</t>
+  </si>
+  <si>
+    <t>Музична вертушка, що світиться Гав 35 см</t>
+  </si>
+  <si>
+    <t>23-2084</t>
+  </si>
+  <si>
+    <t>1000000020847</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>147,02</t>
+  </si>
+  <si>
+    <t>Сяюча музична вертушка Ушастик 32 см</t>
+  </si>
+  <si>
+    <t>23-4779</t>
+  </si>
+  <si>
+    <t>100000047790</t>
+  </si>
+  <si>
+    <t>139,75</t>
+  </si>
+  <si>
+    <t>Паличка мікрофон з проектором Капібара 30 см</t>
+  </si>
+  <si>
+    <t>23-5755</t>
+  </si>
+  <si>
+    <t>1000000057553</t>
+  </si>
+  <si>
+    <t>118,93</t>
+  </si>
+  <si>
+    <t>Музична паличка, що світиться Капібара 30 см</t>
+  </si>
+  <si>
+    <t>23-5756</t>
+  </si>
+  <si>
+    <t>1000000057560</t>
+  </si>
+  <si>
+    <t>121,85</t>
+  </si>
+  <si>
+    <t>Світиться, музична вертушка Капібара 36 см</t>
+  </si>
+  <si>
+    <t>23-5754</t>
+  </si>
+  <si>
+    <t>1000000057546</t>
+  </si>
+  <si>
+    <t>118,20</t>
   </si>
   <si>
     <t>Паличка, що світяться, вертушка Зірочка 35 см</t>
   </si>
   <si>
     <t>23-2077</t>
   </si>
   <si>
     <t>1000000020779</t>
-  </si>
-[...1 lines deleted...]
-    <t>шт.</t>
   </si>
   <si>
     <t>121,90</t>
   </si>
   <si>
     <t>Сяючі палички Мультик мікс 40 см</t>
   </si>
   <si>
     <t>23-1173</t>
   </si>
   <si>
     <t>1000000011739</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6 шт..</t>
   </si>
   <si>
     <t>193,20</t>
   </si>
   <si>
     <t>Метелик, що світяться, на прозорий місяць</t>
   </si>
   <si>
     <t>23-1395</t>
   </si>
@@ -222,51 +318,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b4d2000e02c67c15c79401c836011.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900e1d18468d062f001eb3194f39c92.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9050bd7ec516e532c8595fef468c23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd2d1269c565f1022c0673b86bb6684.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c248a07017571c9daea2e4a42702ae1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db1136ac8255b2808664e4158eb0292.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef3527e24bd072436bb58a512889c3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac9e5f8f0276bc4b1deccf46b11b14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67a1088b5aa1c3084fc5392d571e75.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990bfa70b95a1a37603245c6c5c362f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2ed3dccb124dce149acac78808d87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31b5240c83f2ecbc443ed17a7fbbf8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d977951b7b3ebd4214b8d09a6ed99.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add43a75ffa760d99fcfa812454748c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7e35a3e9b2a2822465c07ea158d511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f5e28c3db1c5629e657da70b2c7912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbc8599e522f89fe2ef5f843212d213.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -334,50 +430,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -644,51 +1010,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/31/syayuchi-palichki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K10"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -792,90 +1158,252 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" customHeight="1" ht="71">
+      <c r="A11"/>
+      <c r="B11" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" customHeight="1" ht="71">
+      <c r="A12"/>
+      <c r="B12" t="s">
         <v>31</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="C12" t="s">
         <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" customHeight="1" ht="71">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" customHeight="1" ht="71">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 