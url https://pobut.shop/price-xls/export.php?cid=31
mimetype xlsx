--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,139 +14,121 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі палички оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Палички, що світяться, Бульбашка довга</t>
-[...5 lines deleted...]
-    <t>1000000005979</t>
+    <t>Сяючи палички Пензлики 25 см</t>
+  </si>
+  <si>
+    <t>23-5981</t>
+  </si>
+  <si>
+    <t>1000000059816</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
-    <t>268,05</t>
-[...10 lines deleted...]
-  <si>
     <t>293,00</t>
   </si>
   <si>
-    <t>Палички, що світяться вухастики 36 см</t>
+    <t>Палички зірки, що світяться, 36 см</t>
   </si>
   <si>
     <t>23-5201</t>
   </si>
   <si>
-    <t>1000000052015</t>
+    <t>100000052015</t>
   </si>
   <si>
     <t>355,33</t>
   </si>
   <si>
-    <t>Палички зірки, що світяться, 36 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Палички серця, що світяться, 36 см</t>
   </si>
   <si>
     <t>10000052015</t>
   </si>
   <si>
     <t>Музична вертушка, що світиться Гав 35 см</t>
   </si>
   <si>
     <t>23-2084</t>
   </si>
   <si>
     <t>1000000020847</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>147,02</t>
   </si>
   <si>
     <t>Сяюча музична вертушка Ушастик 32 см</t>
   </si>
   <si>
     <t>23-4779</t>
@@ -158,62 +140,50 @@
     <t>139,75</t>
   </si>
   <si>
     <t>Паличка мікрофон з проектором Капібара 30 см</t>
   </si>
   <si>
     <t>23-5755</t>
   </si>
   <si>
     <t>1000000057553</t>
   </si>
   <si>
     <t>118,93</t>
   </si>
   <si>
     <t>Музична паличка, що світиться Капібара 30 см</t>
   </si>
   <si>
     <t>23-5756</t>
   </si>
   <si>
     <t>1000000057560</t>
   </si>
   <si>
     <t>121,85</t>
-  </si>
-[...10 lines deleted...]
-    <t>118,20</t>
   </si>
   <si>
     <t>Паличка, що світяться, вертушка Зірочка 35 см</t>
   </si>
   <si>
     <t>23-2077</t>
   </si>
   <si>
     <t>1000000020779</t>
   </si>
   <si>
     <t>121,90</t>
   </si>
   <si>
     <t>Сяючі палички Мультик мікс 40 см</t>
   </si>
   <si>
     <t>23-1173</t>
   </si>
   <si>
     <t>1000000011739</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6 шт..</t>
   </si>
@@ -318,51 +288,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c248a07017571c9daea2e4a42702ae1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db1136ac8255b2808664e4158eb0292.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ef3527e24bd072436bb58a512889c3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac9e5f8f0276bc4b1deccf46b11b14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67a1088b5aa1c3084fc5392d571e75.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990bfa70b95a1a37603245c6c5c362f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b2ed3dccb124dce149acac78808d87.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31b5240c83f2ecbc443ed17a7fbbf8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d977951b7b3ebd4214b8d09a6ed99.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add43a75ffa760d99fcfa812454748c10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b7e35a3e9b2a2822465c07ea158d511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f5e28c3db1c5629e657da70b2c7912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbc8599e522f89fe2ef5f843212d213.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc7fd0bc7517445b8b6cc057fbd4e31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eaa8aa2987104cbb6ba2a666eb9a52.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e18e4e8dc8a513b370b4a1067beb43.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68adbfe0669fdf9657a5b11b9428e04.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0047dea8db3ee2acb5f5066b129155.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d8209c06371a42354ca1ea88dcbfa6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5bb1f64e0eba773c7c40bb484f147.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0391ae9973876d6e0d622470e081a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa96338c1968747c5bc86912806da09.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17903e135e258aee01fc6b7940d3db110.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -610,140 +580,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1010,51 +890,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/31/syayuchi-palichki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1170,240 +1050,186 @@
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>51</v>
-[...10 lines deleted...]
-      <c r="D17" t="s">
         <v>54</v>
-      </c>
-[...40 lines deleted...]
-        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 