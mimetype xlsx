--- v0 (2026-01-09)
+++ v1 (2026-04-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Інерційні машинки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:04</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Пальчикові скейти та аксесуари Ритм 9,5 см</t>
   </si>
   <si>
     <t>23-4577</t>
   </si>
@@ -178,86 +178,65 @@
   <si>
     <t>Набір квадроциклів Движ 10 см</t>
   </si>
   <si>
     <t>23-4239</t>
   </si>
   <si>
     <t>1000000042399</t>
   </si>
   <si>
     <t>128,22</t>
   </si>
   <si>
     <t>Набір машинок Трюк 13 см</t>
   </si>
   <si>
     <t>23-4592</t>
   </si>
   <si>
     <t>1000000045925</t>
   </si>
   <si>
     <t>104,07</t>
   </si>
   <si>
-    <t>Набір машинок Військовий 11 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Вертоліт заводний, шумовий, Сила, що крутиться, 24 см</t>
   </si>
   <si>
     <t>23-4270</t>
   </si>
   <si>
     <t>1000000042702</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5 шт..</t>
   </si>
   <si>
     <t>169,62</t>
   </si>
   <si>
-    <t>Машинки інерційні Посіпаки 7 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Набір машинок Міський будівельник 6 см</t>
   </si>
   <si>
     <t>23-4237</t>
   </si>
   <si>
     <t>1000000042375</t>
   </si>
   <si>
     <t>40,25</t>
   </si>
   <si>
     <t>Набір мотоциклів Rasing 6 см</t>
   </si>
   <si>
     <t>23-4238</t>
   </si>
   <si>
     <t>1000000042382</t>
   </si>
   <si>
     <t>34,50</t>
   </si>
   <si>
     <t>Набір машинок City 9 см</t>
@@ -412,165 +391,147 @@
   <si>
     <t>Пальчикові скейти та аксесуари Графіті 9,5 см</t>
   </si>
   <si>
     <t>23-4578</t>
   </si>
   <si>
     <t>1000000045789</t>
   </si>
   <si>
     <t>52,32</t>
   </si>
   <si>
     <t>Пальчиковий скейт та самокат Приз 9,5 см</t>
   </si>
   <si>
     <t>23-4235</t>
   </si>
   <si>
     <t>1000000042351</t>
   </si>
   <si>
     <t>48,30</t>
   </si>
   <si>
+    <t>Мотоцикли інерційні Швидкісний 11,5 см</t>
+  </si>
+  <si>
+    <t>23-1009</t>
+  </si>
+  <si>
+    <t>1000000010091</t>
+  </si>
+  <si>
+    <t>394,68</t>
+  </si>
+  <si>
+    <t>Машини інерційні Monster Trucks 7 см</t>
+  </si>
+  <si>
+    <t>23-1012</t>
+  </si>
+  <si>
+    <t>1000000010121</t>
+  </si>
+  <si>
+    <t>643,77</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Sports 7 см</t>
+  </si>
+  <si>
+    <t>23-1003</t>
+  </si>
+  <si>
+    <t>1000000010039</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4 шт..</t>
+  </si>
+  <si>
+    <t>82,34</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Top Racing Power 7 см</t>
+  </si>
+  <si>
+    <t>23-1002</t>
+  </si>
+  <si>
+    <t>1000000010022</t>
+  </si>
+  <si>
+    <t>525,09</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Top Racing з доріжкою 7 см</t>
+  </si>
+  <si>
+    <t>23-1000</t>
+  </si>
+  <si>
+    <t>1000000010008</t>
+  </si>
+  <si>
+    <t>663,78</t>
+  </si>
+  <si>
     <t>Інерційні Літаки кольорові 13 см</t>
   </si>
   <si>
     <t>23-2003</t>
   </si>
   <si>
     <t>1000000020038</t>
   </si>
   <si>
     <t>137,65</t>
   </si>
   <si>
-    <t>Машинки метал-інерція Флагмани 7,5 см</t>
-[...101 lines deleted...]
-    <t>1000000020045</t>
+    <t>Інерційні машинки Військова Техніка 110 см</t>
+  </si>
+  <si>
+    <t>23-265</t>
+  </si>
+  <si>
+    <t>1000000002652</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Спортивні 8 см</t>
+  </si>
+  <si>
+    <t>23-264</t>
+  </si>
+  <si>
+    <t>1000000010053</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 18 шт..</t>
+  </si>
+  <si>
+    <t>599,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -636,51 +597,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26311d5ce16dd9093589eb1c877fc91.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad5ebc9f1aa7a559d6f4f1d710faa22.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae575cb9308299960327b1543ed9523.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ac602cb795157cd767be9cf9ca3a14.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c659fcf18cc5f02364a134a994d56fd5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869ba89adbcaf9b58d30caa8c82a4216.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea73acd0bd82705afb6b2222643bc97.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446b0a0547b514cd61730e9229cd628.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4975b82571a12e5662ce5bbf134799.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cfff4702f5d39a06a692b8f1fe5d610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c04f1775818189e8ecfbef4a8cca3411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbf7e3d1b06b208147e983ab5f863012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fde0539068d21d850d0f2a0a27f55d13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c914f4dd267f9da60defa42b09173fa14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb80889724abda3820c9ec0eb05b7515.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad99fecd0a5c4b6dc156afcbc6c2b5216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f80aa26769228ff6fc8eede03937517.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dab4f85713880f570c301e8ea601018.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b09e837ee54ed3c117ee75550a10519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e519d1a06326a81473a159aeee56020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81acc62fc5c849e6343d2dfe6eca221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179923002cab7c6fa36c7fa6179fb3e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741f2846f74b393567f883d5da43c7323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c112e003a93612534cc91b5aa80d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf783947881b361ecd742ea73be82f925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c806045db3b01a102882540b2b6326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96df4303c5b57f3a8997a2035a92727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c5d9abd3dac61623bfbcd8717b5b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e43fbc342ff73ff0149ba8d7de2c29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf423877dbe6738722ba3260d568830.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6906cb88511a51573a064ba7180be731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c80da67b02c39b38fe51e01a380df232.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fb0bd8598350cbc484dca3dcc97ca33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed1bf093f986c728775b967d2f7d5434.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e124ad8d5f0f7e77fe2a4d71edd228235.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e627c7de162d16aba1f2ecb7e0683d36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a2d2a7d9b0952e9d96ceb623812137.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29183b0e5af5788abe9fc717da7aa638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f0a4df62a86b2634e04d623f9eff39.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42d833ec711f7ac3a799bfd4d4a721.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec4db6c1e053c4dff4ac5cd2936e182.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8cbafbdc6164478d136a1e387c1f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd449e4cf1736600fb429dab16f575514.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f4c7c4c7118fcc9185438e445b975.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16dc1c4c3fea25604fd1965c2580ae6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c4335130c6122c6feec036e5d08067.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367017fd8599a8dbbc0bd55f61098fe8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed2e013190259a1ed577314b812679.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d1a9f141d984dabb9501ffed39e510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3a66626dc931d3dd9e3f0394be5011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd7e7daab3516ecc9e532fe9dbfcc12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44446ca9dd5e0cc0ab61c3be19195d1213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c1d208db4e7ef5c3a60eee0850dc14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab504b16a5c55f34e570f74607eda915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0a7fe6c4db91fa0a970338a58e3216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd22c73cc2db26eb060526b947669617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396cda0e892a683c1010698194ac70818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fa72c91a128e1be182726d1a2bb1e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0714f5587505e081514cf37a83d120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0ef29ceb04c6a1fd6096a7a42c6521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b7dcc9154ba5ef1a545b5d112ce022.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815056ef5bb0ae3871fdc39dc65df43623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9af46a0e1563fe988ef343870b47824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d29ccff335a0c57e5f7dac8af0d025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e7068f5c905981536e37fdf275abb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1971a93a6bb844e6ac4512d3b3e6227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e2d8b16a6e8ba782164e5fea620228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915d2e63ec3435b5ce98886770a9be29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13fc779a189fa128c74f90653979be30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d01ae7c4f0aa7ef422999d06f6b931.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d27cc16b44eb49ff8063022d3e166832.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318306fdc5919da1113031386eba1fc33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ccd0bd9b976c1cbd50e5dde0fff3f34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a99a6765462e91423f4d4b1dec95e35.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1678,170 +1639,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2108,51 +1949,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/30/inerciyni-mashinki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K45"/>
+  <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2400,576 +2241,504 @@
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>91</v>
+        <v>136</v>
       </c>
       <c r="F36" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C37" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="F37" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C38" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="F38" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C39" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="F39" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C40" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>36</v>
       </c>
       <c r="F40" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>155</v>
-[...7 lines deleted...]
-      <c r="C42" t="s">
         <v>157</v>
-      </c>
-[...61 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 