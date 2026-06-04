--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -14,524 +14,659 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Інерційні машинки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:04</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Машинки на листі інерційні POLICE 9 см</t>
+  </si>
+  <si>
+    <t>23-6051</t>
+  </si>
+  <si>
+    <t>1000000060515</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>264,42</t>
+  </si>
+  <si>
+    <t>Набір інерційних машинок і літаків Швидкість 5 см</t>
+  </si>
+  <si>
+    <t>23-6050</t>
+  </si>
+  <si>
+    <t>1000000060508</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 25 шт..</t>
+  </si>
+  <si>
+    <t>223,37</t>
+  </si>
+  <si>
+    <t>Набір інерційних літаків Крихітки 5 см</t>
+  </si>
+  <si>
+    <t>23-6048</t>
+  </si>
+  <si>
+    <t>1000000060485</t>
+  </si>
+  <si>
+    <t>193,76</t>
+  </si>
+  <si>
+    <t>Набір літаків інерційних Боїнг 9 см</t>
+  </si>
+  <si>
+    <t>23-6047</t>
+  </si>
+  <si>
+    <t>1000000060478</t>
+  </si>
+  <si>
+    <t>229,08</t>
+  </si>
+  <si>
+    <t>Набір машинок на листі гоночна POLICE 7,5 см</t>
+  </si>
+  <si>
+    <t>23-6042</t>
+  </si>
+  <si>
+    <t>1000000060423</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 8 шт..</t>
+  </si>
+  <si>
+    <t>75,33</t>
+  </si>
+  <si>
+    <t>Набір машинок на аркуші інерційні Power 7,5 см</t>
+  </si>
+  <si>
+    <t>23-6044</t>
+  </si>
+  <si>
+    <t>1000000060447</t>
+  </si>
+  <si>
+    <t>Набір машинок інерційних на листі Пікапи 6,8 см</t>
+  </si>
+  <si>
+    <t>23-6043</t>
+  </si>
+  <si>
+    <t>1000000060430</t>
+  </si>
+  <si>
+    <t>65,45</t>
+  </si>
+  <si>
+    <t>Набір машинок на аркуші інерційні MODCAN 7,3 см</t>
+  </si>
+  <si>
+    <t>23-6045</t>
+  </si>
+  <si>
+    <t>1000000060454</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 4 шт..</t>
+  </si>
+  <si>
+    <t>40,52</t>
+  </si>
+  <si>
+    <t>Набір машинок на аркуші інерційні Копи 7,5 см</t>
+  </si>
+  <si>
+    <t>23-6046</t>
+  </si>
+  <si>
+    <t>1000000060461</t>
+  </si>
+  <si>
+    <t>38,45</t>
+  </si>
+  <si>
+    <t>Набір машинок на листі інерційні Звірятка 3,8 см</t>
+  </si>
+  <si>
+    <t>23-6040</t>
+  </si>
+  <si>
+    <t>1000000060409</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 30 шт..</t>
+  </si>
+  <si>
+    <t>149,10</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Драйв 10 см</t>
+  </si>
+  <si>
+    <t>23-5968</t>
+  </si>
+  <si>
+    <t>1000000059687</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>249,91</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Поліція 10 см</t>
+  </si>
+  <si>
+    <t>23-5967</t>
+  </si>
+  <si>
+    <t>1000000596700</t>
+  </si>
+  <si>
+    <t>437,35</t>
+  </si>
+  <si>
+    <t>Інерційні машинки-перевертні Павук 7,5 см</t>
+  </si>
+  <si>
+    <t>23-5969</t>
+  </si>
+  <si>
+    <t>1000000059694</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>587,29</t>
+  </si>
+  <si>
+    <t>Інерційні машинки-перевертні Вухань 7,5 см</t>
+  </si>
+  <si>
+    <t>23-5973</t>
+  </si>
+  <si>
+    <t>1000000059731</t>
+  </si>
+  <si>
+    <t>Інерційні машинки-перевертні Капібара 7,5 см</t>
+  </si>
+  <si>
+    <t>23-5971</t>
+  </si>
+  <si>
+    <t>1000000059717</t>
+  </si>
+  <si>
+    <t>Інерційні машинки-перевертні Гонки 7,5 см</t>
+  </si>
+  <si>
+    <t>23-5970</t>
+  </si>
+  <si>
+    <t>1000000059700</t>
+  </si>
+  <si>
+    <t>Інерційні машинки-перевертні Формула 7,5 см</t>
+  </si>
+  <si>
+    <t>23-5972</t>
+  </si>
+  <si>
+    <t>1000000059724</t>
+  </si>
+  <si>
     <t>Пальчикові скейти та аксесуари Ритм 9,5 см</t>
   </si>
   <si>
     <t>23-4577</t>
   </si>
   <si>
     <t>1000000045772</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>32,20</t>
   </si>
   <si>
     <t>Пальчиковий скейт та аксесуари Соло 9,5 см</t>
   </si>
   <si>
     <t>23-4576</t>
   </si>
   <si>
     <t>1000000045765</t>
   </si>
   <si>
     <t>24,15</t>
   </si>
   <si>
-    <t>Фінгерборди колеса, що світяться в темряві 9,5</t>
-[...13 lines deleted...]
-  <si>
     <t>Набір металевих машинок Die-Cast 8 см</t>
   </si>
   <si>
     <t>23-4232</t>
   </si>
   <si>
     <t>1000000042320</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 8 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>179,98</t>
   </si>
   <si>
     <t>Набір машинок на листі Світлофор 8 см</t>
   </si>
   <si>
     <t>23-4594</t>
   </si>
   <si>
     <t>1000000045949</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>121,90</t>
   </si>
   <si>
     <t>Набір машинок на аркуші Швидкість 9 см</t>
   </si>
   <si>
     <t>23-4595</t>
   </si>
   <si>
     <t>1000000045956</t>
   </si>
   <si>
     <t>136,85</t>
   </si>
   <si>
     <t>Набір машинок металевих Спорт 4 шт. 10 см</t>
   </si>
   <si>
     <t>23-4233</t>
   </si>
   <si>
     <t>1000000042337</t>
   </si>
   <si>
     <t>50,60</t>
   </si>
   <si>
     <t>Набір квадроциклів Движ 10 см</t>
   </si>
   <si>
     <t>23-4239</t>
   </si>
   <si>
     <t>1000000042399</t>
   </si>
   <si>
     <t>128,22</t>
   </si>
   <si>
-    <t>Набір машинок Трюк 13 см</t>
-[...5 lines deleted...]
-    <t>1000000045925</t>
+    <t>Вертоліт заводний, шумовий, Сила, що крутиться, 24 см</t>
+  </si>
+  <si>
+    <t>23-4270</t>
+  </si>
+  <si>
+    <t>1000000042702</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5 шт..</t>
+  </si>
+  <si>
+    <t>169,62</t>
+  </si>
+  <si>
+    <t>Набір машинок Міський будівельник 6 см</t>
+  </si>
+  <si>
+    <t>23-4237</t>
+  </si>
+  <si>
+    <t>1000000042375</t>
+  </si>
+  <si>
+    <t>40,25</t>
+  </si>
+  <si>
+    <t>Набір мотоциклів Rasing 6 см</t>
+  </si>
+  <si>
+    <t>23-4238</t>
+  </si>
+  <si>
+    <t>1000000042382</t>
+  </si>
+  <si>
+    <t>34,50</t>
+  </si>
+  <si>
+    <t>Набір пожежних машинок 9 см</t>
+  </si>
+  <si>
+    <t>23-4589</t>
+  </si>
+  <si>
+    <t>1000000045895</t>
+  </si>
+  <si>
+    <t>31,62</t>
+  </si>
+  <si>
+    <t>Інерційні F-12 Винищувачі 10 см</t>
+  </si>
+  <si>
+    <t>23-4590</t>
+  </si>
+  <si>
+    <t>1000000045901</t>
+  </si>
+  <si>
+    <t>33,35</t>
+  </si>
+  <si>
+    <t>Набір машинок Міський транспорт 8 см</t>
+  </si>
+  <si>
+    <t>23-4588</t>
+  </si>
+  <si>
+    <t>1000000045888</t>
+  </si>
+  <si>
+    <t>Машинки інерційні Очі 10 см</t>
+  </si>
+  <si>
+    <t>23-4269</t>
+  </si>
+  <si>
+    <t>1000000042696</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>177,10</t>
+  </si>
+  <si>
+    <t>Вертоліт інерційний Страж 13 см</t>
+  </si>
+  <si>
+    <t>23-4261</t>
+  </si>
+  <si>
+    <t>1000000042610</t>
+  </si>
+  <si>
+    <t>138,00</t>
+  </si>
+  <si>
+    <t>Набір пальчиковий Рух 28 см</t>
+  </si>
+  <si>
+    <t>23-4584</t>
+  </si>
+  <si>
+    <t>1000000045840</t>
+  </si>
+  <si>
+    <t>98,90</t>
+  </si>
+  <si>
+    <t>Набір пальчиковий Мікс 28 см</t>
+  </si>
+  <si>
+    <t>23-4583</t>
+  </si>
+  <si>
+    <t>1000000045833</t>
   </si>
   <si>
     <t>104,07</t>
   </si>
   <si>
-    <t>Вертоліт заводний, шумовий, Сила, що крутиться, 24 см</t>
-[...139 lines deleted...]
-  <si>
     <t>Пальчиковий скейт та велосипед Швидкість 10,5 см</t>
   </si>
   <si>
     <t>23-4580</t>
   </si>
   <si>
     <t>1000000045802</t>
   </si>
   <si>
     <t>85,10</t>
   </si>
   <si>
     <t>Пальчиковий скейт метал та аксесуари Форт 9,5 см</t>
   </si>
   <si>
     <t>23-4579</t>
   </si>
   <si>
     <t>1000000045796</t>
   </si>
   <si>
     <t>60,95</t>
   </si>
   <si>
     <t>Набір пальчиковий мікс Максимальний 28 см</t>
   </si>
   <si>
     <t>23-4581</t>
   </si>
   <si>
     <t>1000000045819</t>
   </si>
   <si>
     <t>74,75</t>
   </si>
   <si>
-    <t>Набір фінгербайк, аксесуари Швидкість 27 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Пальчикові скейти та аксесуари Графіті 9,5 см</t>
   </si>
   <si>
     <t>23-4578</t>
   </si>
   <si>
     <t>1000000045789</t>
   </si>
   <si>
     <t>52,32</t>
   </si>
   <si>
     <t>Пальчиковий скейт та самокат Приз 9,5 см</t>
   </si>
   <si>
     <t>23-4235</t>
   </si>
   <si>
     <t>1000000042351</t>
   </si>
   <si>
     <t>48,30</t>
   </si>
   <si>
-    <t>Мотоцикли інерційні Швидкісний 11,5 см</t>
-[...5 lines deleted...]
-    <t>1000000010091</t>
+    <t>Машини інерційні Monster Trucks 7 см</t>
+  </si>
+  <si>
+    <t>23-1012</t>
+  </si>
+  <si>
+    <t>1000000010121</t>
+  </si>
+  <si>
+    <t>643,77</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Sports 7 см</t>
+  </si>
+  <si>
+    <t>23-1003</t>
+  </si>
+  <si>
+    <t>1000000010039</t>
+  </si>
+  <si>
+    <t>82,34</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Top Racing Power 7 см</t>
+  </si>
+  <si>
+    <t>23-1002</t>
+  </si>
+  <si>
+    <t>1000000010022</t>
+  </si>
+  <si>
+    <t>525,09</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Top Racing з доріжкою 7 см</t>
+  </si>
+  <si>
+    <t>23-1000</t>
+  </si>
+  <si>
+    <t>1000000010008</t>
+  </si>
+  <si>
+    <t>663,78</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Спортивні 8 см</t>
+  </si>
+  <si>
+    <t>23-264</t>
+  </si>
+  <si>
+    <t>1000000010053</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 18 шт..</t>
+  </si>
+  <si>
+    <t>599,89</t>
+  </si>
+  <si>
+    <t>Інерційні Літаки кольорові 13 см</t>
+  </si>
+  <si>
+    <t>23-2003</t>
+  </si>
+  <si>
+    <t>1000000020038</t>
+  </si>
+  <si>
+    <t>137,65</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Військова Техніка 110 см</t>
+  </si>
+  <si>
+    <t>23-265</t>
+  </si>
+  <si>
+    <t>1000000002652</t>
   </si>
   <si>
     <t>394,68</t>
-  </si>
-[...85 lines deleted...]
-    <t>599,89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -597,51 +732,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42d833ec711f7ac3a799bfd4d4a721.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec4db6c1e053c4dff4ac5cd2936e182.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba8cbafbdc6164478d136a1e387c1f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd449e4cf1736600fb429dab16f575514.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f4c7c4c7118fcc9185438e445b975.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16dc1c4c3fea25604fd1965c2580ae6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c4335130c6122c6feec036e5d08067.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367017fd8599a8dbbc0bd55f61098fe8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ed2e013190259a1ed577314b812679.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d1a9f141d984dabb9501ffed39e510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3a66626dc931d3dd9e3f0394be5011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd7e7daab3516ecc9e532fe9dbfcc12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44446ca9dd5e0cc0ab61c3be19195d1213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4c1d208db4e7ef5c3a60eee0850dc14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab504b16a5c55f34e570f74607eda915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0a7fe6c4db91fa0a970338a58e3216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd22c73cc2db26eb060526b947669617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396cda0e892a683c1010698194ac70818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fa72c91a128e1be182726d1a2bb1e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0714f5587505e081514cf37a83d120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0ef29ceb04c6a1fd6096a7a42c6521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b7dcc9154ba5ef1a545b5d112ce022.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815056ef5bb0ae3871fdc39dc65df43623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9af46a0e1563fe988ef343870b47824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d29ccff335a0c57e5f7dac8af0d025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e7068f5c905981536e37fdf275abb26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1971a93a6bb844e6ac4512d3b3e6227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e2d8b16a6e8ba782164e5fea620228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915d2e63ec3435b5ce98886770a9be29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13fc779a189fa128c74f90653979be30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d01ae7c4f0aa7ef422999d06f6b931.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d27cc16b44eb49ff8063022d3e166832.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318306fdc5919da1113031386eba1fc33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ccd0bd9b976c1cbd50e5dde0fff3f34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a99a6765462e91423f4d4b1dec95e35.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf68a2ad568312c772619fd526f701.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86bec13ac4aa5551cecf7a8d33e78b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd68ec87a1a3c5e706ba6e28ef97003.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8ff25edda103a20d55d0dbd54e534.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373bc4f8c9ebff1f1ec45539275a575.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05b425dd6ce45e2a8091e0c27d76f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b4ee0d86da632a8b56adad13a5e07.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807e6acec7c7ee66ee542eeef9ef6f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b0121a3addda6e9e16f305b8e58f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388cb99e0d5a2ccf6c968572375747910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572f81242d2fd23e095ea100c8a7bc11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd5f22171c9676852a147d953175012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab8f70d9fcd732428f10d5271e62813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33dcd93cac6473c242340443712d5414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8f26f4611eb5c17dda3adc1bea1915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c5355b583b82d8e96fc7c1e9228f16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4e2b68e3384f29bd6ad40cfb614c17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9874766a220eac949af5ec441dbd18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8c00bda0fd969737442a92db48ce19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030605c1bf66c0981d73e15fc788c020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000beef385d218fcb83d082e9a0725e521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd23039d46450482a9c803b73eb88bd22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c6c761567936d4104864a16fe84923.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8bdb991fcd89cfb0a8108ee24df3524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad59d98e065e90941b63cef97eddf725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804129f8db27c9072cb6c13f1dc11726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43e5d0e069471a0bd3e7302b54df827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e05284c6a74369c61940d7800d1928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a9f2af1d84d9bd14ba64984cc8e829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f31274255fe65e267d3f63c9cde230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f3a9e8e3baaddae7dd94409253d4331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbf26cd98ecf175ea8db7fb45fc4e32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485dff870f7dc17cfbe40d34bdb48433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1817e861d232a8951c536ee076d734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d587bd68f08641a70f2eccb89cc99fe35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acde17b616a83c642d53e0ca2dee7436.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84c2d03be8fed7e98d0d6c65df69e37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868de63864bce09abc8b23e72c24e538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a8568b39e4283a5c8508daecba91439.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef784865f11a5a8f095b6c07bfcb6540.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f3dc0741bbe06f25c5205f478ce841.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917698e2813aeaf04bb272c16c5dc842.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc30c090aa277b8f531e371411930743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356fa38937c4047d8594a27758e52044.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c347dcf7a990fa2a05e9564fd9a7645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5350e4229293cd865e2ed28eca34ca46.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1639,50 +1774,380 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1949,51 +2414,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/30/inerciyni-mashinki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K41"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2097,648 +2562,846 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="E11" s="4" t="s">
+      <c r="F11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>39</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
         <v>42</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" t="s">
         <v>46</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="D14" t="s">
+      <c r="F14" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
         <v>50</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>51</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
         <v>54</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>55</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="E16" s="4" t="s">
+      <c r="F16" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
         <v>59</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>60</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="F19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="F20" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="F22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="F23" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="D24" t="s">
+      <c r="F24" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" t="s">
         <v>90</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>91</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F25" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" t="s">
         <v>94</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>95</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>97</v>
+      </c>
+      <c r="C27" t="s">
         <v>98</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>109</v>
       </c>
       <c r="C30" t="s">
         <v>110</v>
       </c>
       <c r="D30" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="s">
         <v>114</v>
       </c>
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="F32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="F33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="F34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>136</v>
+        <v>87</v>
       </c>
       <c r="F36" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>137</v>
+      </c>
+      <c r="C37" t="s">
         <v>138</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>139</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" s="4" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F37" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" t="s">
         <v>143</v>
       </c>
       <c r="D38" t="s">
         <v>144</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>84</v>
+        <v>116</v>
       </c>
       <c r="F38" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>146</v>
       </c>
       <c r="C39" t="s">
         <v>147</v>
       </c>
       <c r="D39" t="s">
         <v>148</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F39" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>150</v>
       </c>
       <c r="C40" t="s">
         <v>151</v>
       </c>
       <c r="D40" t="s">
         <v>152</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="F40" t="s">
-        <v>128</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>156</v>
+        <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>157</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" customHeight="1" ht="71">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" t="s">
+        <v>160</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F42" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" customHeight="1" ht="71">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" t="s">
+        <v>164</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F43" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" customHeight="1" ht="71">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" customHeight="1" ht="71">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>170</v>
+      </c>
+      <c r="C45" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F45" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" customHeight="1" ht="71">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" customHeight="1" ht="71">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" t="s">
+        <v>179</v>
+      </c>
+      <c r="D47" t="s">
+        <v>180</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" customHeight="1" ht="71">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" t="s">
+        <v>184</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" customHeight="1" ht="71">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>186</v>
+      </c>
+      <c r="C49" t="s">
+        <v>187</v>
+      </c>
+      <c r="D49" t="s">
+        <v>188</v>
+      </c>
+      <c r="E49" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="F49" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" customHeight="1" ht="71">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>190</v>
+      </c>
+      <c r="C50" t="s">
+        <v>191</v>
+      </c>
+      <c r="D50" t="s">
+        <v>192</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="F50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" customHeight="1" ht="71">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>195</v>
+      </c>
+      <c r="C51" t="s">
+        <v>196</v>
+      </c>
+      <c r="D51" t="s">
+        <v>197</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="F51" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" customHeight="1" ht="71">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>199</v>
+      </c>
+      <c r="C52" t="s">
+        <v>200</v>
+      </c>
+      <c r="D52" t="s">
+        <v>201</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 