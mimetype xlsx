--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Інерційні машинки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Машинки на листі інерційні POLICE 9 см</t>
   </si>
   <si>
     <t>23-6051</t>
   </si>
@@ -217,74 +217,65 @@
   <si>
     <t>23-5968</t>
   </si>
   <si>
     <t>1000000059687</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
   <si>
     <t>249,91</t>
   </si>
   <si>
     <t>Інерційні машинки Поліція 10 см</t>
   </si>
   <si>
     <t>23-5967</t>
   </si>
   <si>
     <t>1000000596700</t>
   </si>
   <si>
     <t>437,35</t>
   </si>
   <si>
-    <t>Інерційні машинки-перевертні Павук 7,5 см</t>
-[...5 lines deleted...]
-    <t>1000000059694</t>
+    <t>Інерційні машинки-перевертні Вухань 7,5 см</t>
+  </si>
+  <si>
+    <t>23-5973</t>
+  </si>
+  <si>
+    <t>1000000059731</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>587,29</t>
   </si>
   <si>
-    <t>Інерційні машинки-перевертні Вухань 7,5 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Інерційні машинки-перевертні Капібара 7,5 см</t>
   </si>
   <si>
     <t>23-5971</t>
   </si>
   <si>
     <t>1000000059717</t>
   </si>
   <si>
     <t>Інерційні машинки-перевертні Гонки 7,5 см</t>
   </si>
   <si>
     <t>23-5970</t>
   </si>
   <si>
     <t>1000000059700</t>
   </si>
   <si>
     <t>Інерційні машинки-перевертні Формула 7,5 см</t>
   </si>
   <si>
     <t>23-5972</t>
   </si>
   <si>
     <t>1000000059724</t>
@@ -478,62 +469,50 @@
   <si>
     <t>Набір пальчиковий Рух 28 см</t>
   </si>
   <si>
     <t>23-4584</t>
   </si>
   <si>
     <t>1000000045840</t>
   </si>
   <si>
     <t>98,90</t>
   </si>
   <si>
     <t>Набір пальчиковий Мікс 28 см</t>
   </si>
   <si>
     <t>23-4583</t>
   </si>
   <si>
     <t>1000000045833</t>
   </si>
   <si>
     <t>104,07</t>
   </si>
   <si>
-    <t>Пальчиковий скейт та велосипед Швидкість 10,5 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Пальчиковий скейт метал та аксесуари Форт 9,5 см</t>
   </si>
   <si>
     <t>23-4579</t>
   </si>
   <si>
     <t>1000000045796</t>
   </si>
   <si>
     <t>60,95</t>
   </si>
   <si>
     <t>Набір пальчиковий мікс Максимальний 28 см</t>
   </si>
   <si>
     <t>23-4581</t>
   </si>
   <si>
     <t>1000000045819</t>
   </si>
   <si>
     <t>74,75</t>
   </si>
   <si>
     <t>Пальчикові скейти та аксесуари Графіті 9,5 см</t>
@@ -586,87 +565,105 @@
   <si>
     <t>Інерційні машинки Top Racing Power 7 см</t>
   </si>
   <si>
     <t>23-1002</t>
   </si>
   <si>
     <t>1000000010022</t>
   </si>
   <si>
     <t>525,09</t>
   </si>
   <si>
     <t>Інерційні машинки Top Racing з доріжкою 7 см</t>
   </si>
   <si>
     <t>23-1000</t>
   </si>
   <si>
     <t>1000000010008</t>
   </si>
   <si>
     <t>663,78</t>
   </si>
   <si>
+    <t>Набір машинок Трюк 13 см</t>
+  </si>
+  <si>
+    <t>23-4592</t>
+  </si>
+  <si>
+    <t>1000000045925</t>
+  </si>
+  <si>
+    <t>Інерційні Літаки кольорові 13 см</t>
+  </si>
+  <si>
+    <t>23-2003</t>
+  </si>
+  <si>
+    <t>1000000020038</t>
+  </si>
+  <si>
+    <t>137,65</t>
+  </si>
+  <si>
+    <t>Інерційні машинки Військова Техніка 110 см</t>
+  </si>
+  <si>
+    <t>23-265</t>
+  </si>
+  <si>
+    <t>1000000002652</t>
+  </si>
+  <si>
+    <t>394,68</t>
+  </si>
+  <si>
     <t>Інерційні машинки Спортивні 8 см</t>
   </si>
   <si>
     <t>23-264</t>
   </si>
   <si>
     <t>1000000010053</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 18 шт..</t>
   </si>
   <si>
     <t>599,89</t>
   </si>
   <si>
-    <t>Інерційні Літаки кольорові 13 см</t>
-[...20 lines deleted...]
-    <t>394,68</t>
+    <t>Набір машинок City 9 см</t>
+  </si>
+  <si>
+    <t>23-4591</t>
+  </si>
+  <si>
+    <t>1000000045918</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -732,51 +729,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf68a2ad568312c772619fd526f701.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86bec13ac4aa5551cecf7a8d33e78b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd68ec87a1a3c5e706ba6e28ef97003.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8ff25edda103a20d55d0dbd54e534.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373bc4f8c9ebff1f1ec45539275a575.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f05b425dd6ce45e2a8091e0c27d76f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b4ee0d86da632a8b56adad13a5e07.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1807e6acec7c7ee66ee542eeef9ef6f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2b0121a3addda6e9e16f305b8e58f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388cb99e0d5a2ccf6c968572375747910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572f81242d2fd23e095ea100c8a7bc11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd5f22171c9676852a147d953175012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab8f70d9fcd732428f10d5271e62813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33dcd93cac6473c242340443712d5414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8f26f4611eb5c17dda3adc1bea1915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c5355b583b82d8e96fc7c1e9228f16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4e2b68e3384f29bd6ad40cfb614c17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9874766a220eac949af5ec441dbd18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8c00bda0fd969737442a92db48ce19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f030605c1bf66c0981d73e15fc788c020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000beef385d218fcb83d082e9a0725e521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd23039d46450482a9c803b73eb88bd22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c6c761567936d4104864a16fe84923.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8bdb991fcd89cfb0a8108ee24df3524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad59d98e065e90941b63cef97eddf725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98804129f8db27c9072cb6c13f1dc11726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43e5d0e069471a0bd3e7302b54df827.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e05284c6a74369c61940d7800d1928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a9f2af1d84d9bd14ba64984cc8e829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f31274255fe65e267d3f63c9cde230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f3a9e8e3baaddae7dd94409253d4331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbf26cd98ecf175ea8db7fb45fc4e32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485dff870f7dc17cfbe40d34bdb48433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa1817e861d232a8951c536ee076d734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d587bd68f08641a70f2eccb89cc99fe35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acde17b616a83c642d53e0ca2dee7436.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84c2d03be8fed7e98d0d6c65df69e37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868de63864bce09abc8b23e72c24e538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a8568b39e4283a5c8508daecba91439.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef784865f11a5a8f095b6c07bfcb6540.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f3dc0741bbe06f25c5205f478ce841.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917698e2813aeaf04bb272c16c5dc842.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc30c090aa277b8f531e371411930743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30356fa38937c4047d8594a27758e52044.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c347dcf7a990fa2a05e9564fd9a7645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5350e4229293cd865e2ed28eca34ca46.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe4182140cb4252021b9e0faf918b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136a1c81a2020b1e3e5a37a3c36b872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8524bdce30724e8fd5ec44cd64183.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db0b23bb00770e46e066e39f51f5a64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5b4a830edc4fb93fa8b71392ede95.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b9e399419a31b740638cf557422626.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01f01fb6fa9d35ebbb72c60e76c2c7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9897560733ee2cafe097975d228cf8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915fa48d2ac4efbef07f0a9c15de6819.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb1490dc8327632598c27982d6d28d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09412c91a34f4af80b2d9c29d6713a111.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4210e43357f803b8a71c7e7150c87a012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bce0c0a07461dbf9af193e9d0f09c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35189413861aa43146287cad1cdc214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa4cd1b3d5bd4ab5238facf20ee8f415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8661618e87c01dcf6de1306026ca3216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45cdbab005ad5985bee8d86a5d4b7417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272670acbbdbc56a89c857b8383feca018.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c42ec6b5b137e347298a014cde8a119.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d40edc4466c09683cc7246eeebc02020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a401ae3c5b0bb35d7ed4565968f7bb21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b015238215ce1a7f9daeb0ad45e74922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4134bdcf9d069d3707ddbefa43ace0123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650c090ebf91fc9bc34dee37988ac0e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba875797fc07af343d38f5fd3946d4b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f06b9d5937391973870e5a9c0ae1426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bbe5ad3f7919bc76dc50823a2731127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce024fcc4342a5950a0eec82a781728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962db91a21f92f18c92761956cac89e29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0986ae12e895f1a3fdd6a6457c57c130.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b13e51c3162bb8f20a6c84146656c31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2db7ca921ddab5896e81272fdb28432.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a45fa23eb8a2aea66c71f129e422c33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecb6073f29ba7f059aaccecaee03a34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4c141dfe3aec2669ff31866dbcfc35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb633e166ebb8d79d0ccf96b1f5ce7236.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecc990098b13c8afe4ac22d265ceba37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ab9d57a557dd109bbab90bc44318238.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15150574cf5e82037b89df30b1c885b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4754a63efc0cd0b6dfcd41165645bc40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b3ff86102d8b00444d6c61381537941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e65a3a9c6957de96b0e7429cb471a42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d203f2397d2e54fea21f4a0ff37199643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd3060b55fb34b0b583c48e7abcd144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180fff9103c02838063c9775fdd7f3845.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939895ff6e79a2f0e58de8efa7cb947a46.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2832,576 +2829,576 @@
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>70</v>
       </c>
       <c r="F22" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" t="s">
+        <v>88</v>
+      </c>
+      <c r="E24" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="C24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F35" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>134</v>
       </c>
       <c r="C36" t="s">
         <v>135</v>
       </c>
       <c r="D36" t="s">
         <v>136</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C37" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="F37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C38" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="F38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C42" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D42" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C43" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F43" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C45" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D45" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="F45" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C46" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D46" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="F46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="F47" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="F48" t="s">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>186</v>
       </c>
       <c r="C49" t="s">
         <v>187</v>
       </c>
       <c r="D49" t="s">
         <v>188</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="F49" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>190</v>
       </c>
       <c r="C50" t="s">
         <v>191</v>
       </c>
       <c r="D50" t="s">
         <v>192</v>
       </c>
       <c r="E50" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" t="s">
         <v>195</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>196</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" s="4" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F51" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>199</v>
       </c>
       <c r="C52" t="s">
         <v>200</v>
       </c>
       <c r="D52" t="s">
         <v>201</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="F52" t="s">
-        <v>202</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 