--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,596 +14,593 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Слайми лізуни оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:10</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Слайми Піксельні 20 см, 167 г</t>
+  </si>
+  <si>
+    <t>23-5377</t>
+  </si>
+  <si>
+    <t>1000000053777</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 6 шт..</t>
+  </si>
+  <si>
+    <t>287,05</t>
+  </si>
+  <si>
+    <t>Слайм Fuggler 3D 7,3 см, 154 г</t>
+  </si>
+  <si>
+    <t>23-5386</t>
+  </si>
+  <si>
+    <t>1000000053869</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>274,84</t>
+  </si>
+  <si>
+    <t>Слайм Капібара великий 10 см, 269 г</t>
+  </si>
+  <si>
+    <t>23-5382</t>
+  </si>
+  <si>
+    <t>1000000053821</t>
+  </si>
+  <si>
+    <t>403,09</t>
+  </si>
+  <si>
+    <t>Слайм Чудик великий 11 см, 264 г</t>
+  </si>
+  <si>
+    <t>23-5381</t>
+  </si>
+  <si>
+    <t>1000000053814</t>
+  </si>
+  <si>
+    <t>Слайм Зайченя 6 см, 64 г</t>
+  </si>
+  <si>
+    <t>23-5373</t>
+  </si>
+  <si>
+    <t>1000000053739</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>171,00</t>
+  </si>
+  <si>
+    <t>Лізуни Зайчики 7 см, 60 г</t>
+  </si>
+  <si>
+    <t>23-5370</t>
+  </si>
+  <si>
+    <t>1000000053708</t>
+  </si>
+  <si>
+    <t>Слайм Сонечко 6 см, 58 г</t>
+  </si>
+  <si>
+    <t>23-5369</t>
+  </si>
+  <si>
+    <t>1000000053692</t>
+  </si>
+  <si>
+    <t>Слайм Собачка 7 см, 61 г</t>
+  </si>
+  <si>
+    <t>23-5372</t>
+  </si>
+  <si>
+    <t>1000000053722</t>
+  </si>
+  <si>
     <t>Слайми Капібари великі 13,5 см, 160 г</t>
   </si>
   <si>
     <t>23-4535</t>
   </si>
   <si>
     <t>1000000045352</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>461,15</t>
   </si>
   <si>
     <t>Слайми Лапи великі 11 см, 313 г</t>
   </si>
   <si>
     <t>23-4529</t>
   </si>
   <si>
     <t>1000000045291</t>
   </si>
   <si>
     <t>395,60</t>
   </si>
   <si>
-    <t>Слайми Коти великі 15 см, 184 г</t>
-[...5 lines deleted...]
-    <t>1000000045307</t>
+    <t>Слайми Капібара з присипкою 15 см, 193 г</t>
+  </si>
+  <si>
+    <t>23-4527</t>
+  </si>
+  <si>
+    <t>1000000045277</t>
+  </si>
+  <si>
+    <t>384,10</t>
+  </si>
+  <si>
+    <t>Лізуни аніме 9,5 см, 267 г</t>
+  </si>
+  <si>
+    <t>23-4533</t>
+  </si>
+  <si>
+    <t>1000000045338</t>
+  </si>
+  <si>
+    <t>455,40</t>
+  </si>
+  <si>
+    <t>Слайм собачка з глітером 11 см, 307 г</t>
+  </si>
+  <si>
+    <t>23-5164</t>
+  </si>
+  <si>
+    <t>1000000051643</t>
+  </si>
+  <si>
+    <t>355,35</t>
+  </si>
+  <si>
+    <t>Слайми капібари з глітером 19 см, 193 г</t>
+  </si>
+  <si>
+    <t>23-4538</t>
+  </si>
+  <si>
+    <t>1000000045383</t>
+  </si>
+  <si>
+    <t>272,55</t>
+  </si>
+  <si>
+    <t>Слайми зайці 19,5 см, 201 г</t>
+  </si>
+  <si>
+    <t>23-4534</t>
+  </si>
+  <si>
+    <t>1000000045345</t>
+  </si>
+  <si>
+    <t>231,15</t>
+  </si>
+  <si>
+    <t>Слайми кольорові поні 10,8 см, 225 г</t>
+  </si>
+  <si>
+    <t>23-5165</t>
+  </si>
+  <si>
+    <t>1000000051650</t>
+  </si>
+  <si>
+    <t>368,00</t>
+  </si>
+  <si>
+    <t>Слайми капібару 10,5 см, 221 г</t>
+  </si>
+  <si>
+    <t>23-4531</t>
+  </si>
+  <si>
+    <t>1000000045314</t>
   </si>
   <si>
     <t>412,85</t>
   </si>
   <si>
-    <t>Слайми Капібара з присипкою 15 см, 193 г</t>
-[...127 lines deleted...]
-  <si>
     <t>Лизуни веселка з гліттером 7 см, 154 г</t>
   </si>
   <si>
     <t>23-4525</t>
   </si>
   <si>
     <t>1000000045253</t>
   </si>
   <si>
     <t>262,20</t>
   </si>
   <si>
-    <t>Слайми капібара 7 см, 154 г</t>
-[...19 lines deleted...]
-  <si>
     <t>Флаффі слайм насолода 4,5 см, 57 г</t>
   </si>
   <si>
     <t>23-4621</t>
   </si>
   <si>
     <t>1000000046212</t>
   </si>
   <si>
-    <t>Лізун у банці Кришталь 11 см</t>
-[...49 lines deleted...]
-  <si>
     <t>Слайм великий з блискітками Аніме 9 см</t>
   </si>
   <si>
     <t>23-4614</t>
   </si>
   <si>
     <t>1000000046144</t>
   </si>
   <si>
     <t>Лизун маленький Годинник 6 см</t>
   </si>
   <si>
     <t>23-2050</t>
   </si>
   <si>
     <t>1000000020502</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 24 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>162,84</t>
   </si>
   <si>
     <t>Слайми Зайчики посмішки 13 см</t>
   </si>
   <si>
     <t>23-2022</t>
   </si>
   <si>
     <t>1000000020229</t>
   </si>
   <si>
     <t>399,37</t>
   </si>
   <si>
     <t>Слайми Посмішки з присипкою 10 см</t>
   </si>
   <si>
     <t>23-2027</t>
   </si>
   <si>
     <t>1000000020274</t>
   </si>
   <si>
     <t>345,69</t>
   </si>
   <si>
     <t>Лізуни Баночки кольорові 13 см</t>
   </si>
   <si>
     <t>23-2033</t>
   </si>
   <si>
     <t>1000000020335</t>
   </si>
   <si>
     <t>315,74</t>
   </si>
   <si>
-    <t>Слайми Космічні Зайчики 15 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Слайми з іграшкою 11 см</t>
   </si>
   <si>
     <t>23-2034</t>
   </si>
   <si>
     <t>1000000020342</t>
   </si>
   <si>
     <t>304,01</t>
   </si>
   <si>
     <t>Слайми Очі із присипкою 11 см</t>
   </si>
   <si>
     <t>23-2025</t>
   </si>
   <si>
     <t>1000000020250</t>
   </si>
   <si>
     <t>Крихітки кольорові 10 см</t>
   </si>
   <si>
     <t>23-2024</t>
   </si>
   <si>
     <t>1000000020243</t>
   </si>
   <si>
     <t>Слайми Звірята кольорові 13 см</t>
   </si>
   <si>
     <t>23-2030</t>
   </si>
   <si>
     <t>1000000020304</t>
   </si>
   <si>
     <t>274,07</t>
   </si>
   <si>
+    <t>Лізуни Амонг АС 7 см</t>
+  </si>
+  <si>
+    <t>22-19</t>
+  </si>
+  <si>
+    <t>00000008159</t>
+  </si>
+  <si>
+    <t>334,65</t>
+  </si>
+  <si>
+    <t>Лізун КітГарфілд Sla-91</t>
+  </si>
+  <si>
+    <t>1-8173</t>
+  </si>
+  <si>
+    <t>000000008173</t>
+  </si>
+  <si>
+    <t>372,46</t>
+  </si>
+  <si>
+    <t>Слайм із іграшкою Барбі 7 см</t>
+  </si>
+  <si>
+    <t>23-804</t>
+  </si>
+  <si>
+    <t>1000000008043</t>
+  </si>
+  <si>
+    <t>Лізуни з іграшкою 3D Принцеси 7 см</t>
+  </si>
+  <si>
+    <t>23-864</t>
+  </si>
+  <si>
+    <t>1000000008647</t>
+  </si>
+  <si>
+    <t>Слайми Хагі Вагі 7,5 см</t>
+  </si>
+  <si>
+    <t>23-871</t>
+  </si>
+  <si>
+    <t>1000000008715</t>
+  </si>
+  <si>
+    <t>327,75</t>
+  </si>
+  <si>
+    <t>Слайми Герої 3D зі зірками 7 см</t>
+  </si>
+  <si>
+    <t>23-870</t>
+  </si>
+  <si>
+    <t>1000000008708</t>
+  </si>
+  <si>
+    <t>Слайми Герої 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-872</t>
+  </si>
+  <si>
+    <t>1000000008722</t>
+  </si>
+  <si>
+    <t>Лізуни Пікачу 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1263</t>
+  </si>
+  <si>
+    <t>1000000012637</t>
+  </si>
+  <si>
+    <t>Лізуни Зайчики Очі 13 см</t>
+  </si>
+  <si>
+    <t>23-1268</t>
+  </si>
+  <si>
+    <t>1000000012682</t>
+  </si>
+  <si>
+    <t>Лізуни Туалети 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1259</t>
+  </si>
+  <si>
+    <t>1000000012590</t>
+  </si>
+  <si>
+    <t>Слайми Bluey 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1260</t>
+  </si>
+  <si>
+    <t>1000000012606</t>
+  </si>
+  <si>
+    <t>Слайм Smiling Critters 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1262</t>
+  </si>
+  <si>
+    <t>1000000012620</t>
+  </si>
+  <si>
     <t>Лізуни Окуляри 15 см</t>
   </si>
   <si>
     <t>23-2026</t>
   </si>
   <si>
     <t>1000000020267</t>
   </si>
   <si>
     <t>184,92</t>
   </si>
   <si>
-    <t>Лізуни Амонг АС 7 см</t>
-[...113 lines deleted...]
-    <t>1000000012620</t>
+    <t>Лізуни Лялечки 19 см</t>
+  </si>
+  <si>
+    <t>23-2020</t>
+  </si>
+  <si>
+    <t>1000000020205</t>
+  </si>
+  <si>
+    <t>232,53</t>
+  </si>
+  <si>
+    <t>Лізуни з іграшкою Єдиноріг у тумані 7 см</t>
+  </si>
+  <si>
+    <t>23-863</t>
+  </si>
+  <si>
+    <t>1000000008630</t>
+  </si>
+  <si>
+    <t>Лізуни з Героями пластиковими 18 см</t>
+  </si>
+  <si>
+    <t>23-2019</t>
+  </si>
+  <si>
+    <t>1000000020199</t>
+  </si>
+  <si>
+    <t>212,58</t>
+  </si>
+  <si>
+    <t>Лізуни Авокадо 6,5 см</t>
+  </si>
+  <si>
+    <t>23-2052</t>
+  </si>
+  <si>
+    <t>1000000020526</t>
+  </si>
+  <si>
+    <t>Слайми Герої 6 см</t>
+  </si>
+  <si>
+    <t>23-457</t>
+  </si>
+  <si>
+    <t>1000000004571</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -669,51 +666,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc38b6ecab6c0d355a87ac5c2156d91.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db878d5d8d6eb092599fd92754054082.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d71ab484b6cd459a791263ed5d383.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59359d2d2fabecd0074cd3e6f2bd7c4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26665cea682a67633a077eabab259495.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daad39c6ae54e2f680d6d1a62394626.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c29cce11ce94a2b3ff6d9b98cdcef7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45371e87e33ae5d83ad9842ad4026c98.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405991c474e27e7607bd330bad1dd6b99.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac175e90f67ee473545fd7c9ceff44710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4fcdd3f85081384990995eee90e411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6386681701032770702a98d7ae6ca12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0bfabaec3ee5d93387bb570e167d13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501871bc631406992eb2d6fa0ccb1ac314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae93f5ad4882aa093b50f0d99e7c415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baca46084497181c4f7341e81446f116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c447514c37bf5c6154f27191ac05917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae5d16a803623b51af14c5d0191cf18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93490db09bc2f243195d0ec890e5ed8819.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf36d6537aa2b358f9d4774f5dad720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c791eb595b26d94958813976ce5bde21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a041fa94970c8632cd73c3eb1b148922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc8a1805dac2d5195286b41dd474a23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e7a6fc346301d04b348be7a77a6a924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87cf14a5fd116306b74254959f37f25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fdf75919615fee1cab0eab86c209f26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668bbb3b9039eef94b227c5b9a13cf127.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cea287ad9f0962f0da69d0d16b61928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed46208ad459866ac04ecf09af052229.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c390a617006d6a84378e5d51bdcd530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214381a677b9f00d6534d3be5b2267ab31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc0431a4bd98c474765799c1e5f94c32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d277227a879f0dfe71f99861191cc0f33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f558cd3b6474312ab31116ae11af8e34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b23a141256d3c528e19390328bc635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4c309b44de7c5c1dd2ca74134a1e336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd79e80369246bf9db9cfebd54f2137.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886847bc8b7f8cfb1ebb94174c31e138.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb710507c442e2e62855f3956a5e63939.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27ea2478aa1307110d2a12ad866dc40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff54b01c2810b05bbfe1f373ceb1741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3095729aa5cfb3c0519cbd8d9073f642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbf9fd979361f81271f38e3713ea143.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaff9725939627f559d906ddf2478d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01313556f71197a771c0233048406c45.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459679e4e5dcee6cfa202cc532af3b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49efb1cab1be5f1328d0d04a0efbb582.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a47b87f9e1e46a6d49c6e4e766f13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a411788916763116e80768a30a0004.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c785fa731d451bea14929131402aed5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7c4a718ca9860d8ae55233009faf6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62942d4145d0384171563ac54f35ab7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6e8e0ecc288b3d373400b7d570ac8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259a7a296b0d5bd0e0c64c8f29a351f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea42b55602064752f1fe48944cfc9510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959f585a3d6e54e3a6754dbc9579f711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1981da9e06cdbe07d0e8514d9b6912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851935f5283af1a44c0ba54f80b170b013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce69166f739cabc9342f56d99218314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f59cff69bae29e7599ceea5833af15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f56a9d398e65d041098eca3f841216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2057d03825b87e6f6e567d6d48d31f017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed689e589d159a12c710d2cd587fda118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500c72d3aedbf20ac5f79bd9dd1260d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aeb46527b6a100d0225f1d68f43d220.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e593dad0c6f429c9b9fd3c51d170421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c0045dee2d7621e1553fc7216957622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0934c987503c5e5b90c805c9c103123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae376c0418f93573500a92ccdf4b01e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24206622a5187b724e559cd18f5a6a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233641f360ff92bae1af54f4b6dc57cc26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34a852e1189c6569e32060133e73e27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6e825de0e802fa990ac1588c30f928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a6f3567cc0436c7e7c7d844c060829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8a296555c3060b830cbb9be1b32c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b5c4543091313d651d2bfd89b0e131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455989d698ce43bc351717b02de02d3b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8cb45354afe7a73bd7d82403710433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab672a4b4831b3861b1d24160250a6734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de257e016918fd11e3b1e736b13f02f035.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af848d79973470577c782f7e5a91736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb334823418a0fb771d03ba2e7b3f37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37071470cd4104cf483f5f84c3b1e38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39660c448e481b99aea285192a13a6139.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba212b4819232cd9cacc78dbccba640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044c39cf9b9b18d5b8e6d095a2ded241.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e79f509a85f6dd3a888df31fc11a42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec5fc50287c208234701e47bd0b3e43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5d2d9898cdce1fcbfc2f3a660caf144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e10422e2e6a16064d88eff929a6a45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b97b2e5bb352ca1dd1ec2dcc714d46.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2011,50 +2008,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2321,51 +2348,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/3/slaymi-lizuni-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K51"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2469,828 +2496,846 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
         <v>51</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
         <v>55</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
         <v>59</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>63</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>75</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>79</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
         <v>89</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>90</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="4" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="F26" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" t="s">
         <v>93</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F27" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" t="s">
         <v>97</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
         <v>101</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30" t="s">
         <v>104</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>105</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" t="s">
         <v>109</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
         <v>113</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F32" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F33" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D34" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F34" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F35" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F37" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F38" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F39" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F41" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C42" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F42" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C43" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="D43" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F43" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F45" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="C46" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F46" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C49" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D49" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F49" t="s">
-        <v>160</v>
+        <v>138</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C50" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>175</v>
+      </c>
+      <c r="C51" t="s">
+        <v>176</v>
+      </c>
+      <c r="D51" t="s">
+        <v>177</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F51" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" customHeight="1" ht="71">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>178</v>
+      </c>
+      <c r="C52" t="s">
         <v>179</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D52" t="s">
         <v>180</v>
       </c>
-      <c r="D51" t="s">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="E52" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F52" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 