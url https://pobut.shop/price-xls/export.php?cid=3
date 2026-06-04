--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,593 +14,554 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Слайми лізуни оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:10</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Слайми Піксельні 20 см, 167 г</t>
-[...5 lines deleted...]
-    <t>1000000053777</t>
+    <t>Слайм Вушатік з кульками, 14 см, 165 г</t>
+  </si>
+  <si>
+    <t>23-5942</t>
+  </si>
+  <si>
+    <t>1000000059427</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>392,73</t>
+  </si>
+  <si>
+    <t>Лізуни CRYBABY 5,5 см, 153 г</t>
+  </si>
+  <si>
+    <t>23-5958</t>
+  </si>
+  <si>
+    <t>1000000059588</t>
+  </si>
+  <si>
+    <t>261,83</t>
+  </si>
+  <si>
+    <t>Лізуни Лабуба 5,5 см, 153 г</t>
+  </si>
+  <si>
+    <t>23-5957</t>
+  </si>
+  <si>
+    <t>1000000059571</t>
+  </si>
+  <si>
+    <t>Слайм Fuggler 3D 7,3 см, 154 г</t>
+  </si>
+  <si>
+    <t>23-5386</t>
+  </si>
+  <si>
+    <t>1000000053869</t>
+  </si>
+  <si>
+    <t>274,84</t>
+  </si>
+  <si>
+    <t>Слайми Ведмедики у Капелюшках 12 см, 175 г</t>
+  </si>
+  <si>
+    <t>23-5945</t>
+  </si>
+  <si>
+    <t>1000000059458</t>
+  </si>
+  <si>
+    <t>280,52</t>
+  </si>
+  <si>
+    <t>Лізуни Собачки 5,5 см, 153 г</t>
+  </si>
+  <si>
+    <t>23-5956</t>
+  </si>
+  <si>
+    <t>1000000059564</t>
+  </si>
+  <si>
+    <t>224,42</t>
+  </si>
+  <si>
+    <t>Слаймі Гарфілд та Сови 6 см, 58 г</t>
+  </si>
+  <si>
+    <t>23-5953</t>
+  </si>
+  <si>
+    <t>1000000059533</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>174,54</t>
+  </si>
+  <si>
+    <t>Слайми Жаби з глітером 6,5 см, 60 г</t>
+  </si>
+  <si>
+    <t>23-5954</t>
+  </si>
+  <si>
+    <t>1000000059540</t>
+  </si>
+  <si>
+    <t>Слайм з блискітками Котики та Зайчики 6,5 см, 58 г</t>
+  </si>
+  <si>
+    <t>23-5952</t>
+  </si>
+  <si>
+    <t>1000000059526</t>
+  </si>
+  <si>
+    <t>Слайми Ведмедики з Гліттером 7 см, 63 г копия</t>
+  </si>
+  <si>
+    <t>23-5950</t>
+  </si>
+  <si>
+    <t>1000000059502</t>
+  </si>
+  <si>
+    <t>Слайми Ведмедики з Гліттером 7 см, 63 г</t>
+  </si>
+  <si>
+    <t>23-5951</t>
+  </si>
+  <si>
+    <t>1000000059519</t>
+  </si>
+  <si>
+    <t>Слайм із блискітками Котики 5 см, 73 г</t>
+  </si>
+  <si>
+    <t>23-5948</t>
+  </si>
+  <si>
+    <t>1000000059489</t>
+  </si>
+  <si>
+    <t>Лізуни Панди в окулярах з гліттером 6,7 см, 66 г</t>
+  </si>
+  <si>
+    <t>23-5949</t>
+  </si>
+  <si>
+    <t>1000000059496</t>
+  </si>
+  <si>
+    <t>Слайм Чудик великий 11 см, 264 г</t>
+  </si>
+  <si>
+    <t>23-5381</t>
+  </si>
+  <si>
+    <t>1000000053814</t>
+  </si>
+  <si>
+    <t>403,09</t>
+  </si>
+  <si>
+    <t>Слайм Зайченя 6 см, 64 г</t>
+  </si>
+  <si>
+    <t>23-5373</t>
+  </si>
+  <si>
+    <t>1000000053739</t>
+  </si>
+  <si>
+    <t>171,00</t>
+  </si>
+  <si>
+    <t>Слайм Собачка 7 см, 61 г</t>
+  </si>
+  <si>
+    <t>23-5372</t>
+  </si>
+  <si>
+    <t>1000000053722</t>
+  </si>
+  <si>
+    <t>Слайми Капібари великі 13,5 см, 160 г</t>
+  </si>
+  <si>
+    <t>23-4535</t>
+  </si>
+  <si>
+    <t>1000000045352</t>
+  </si>
+  <si>
+    <t>461,15</t>
+  </si>
+  <si>
+    <t>Слайми Лапи великі 11 см, 313 г</t>
+  </si>
+  <si>
+    <t>23-4529</t>
+  </si>
+  <si>
+    <t>1000000045291</t>
+  </si>
+  <si>
+    <t>395,60</t>
+  </si>
+  <si>
+    <t>Лізуни аніме 9,5 см, 267 г</t>
+  </si>
+  <si>
+    <t>23-4533</t>
+  </si>
+  <si>
+    <t>1000000045338</t>
+  </si>
+  <si>
+    <t>455,40</t>
+  </si>
+  <si>
+    <t>Слайм собачка з глітером 11 см, 307 г</t>
+  </si>
+  <si>
+    <t>23-5164</t>
+  </si>
+  <si>
+    <t>1000000051643</t>
+  </si>
+  <si>
+    <t>355,35</t>
+  </si>
+  <si>
+    <t>Слайми капібару 10,5 см, 221 г</t>
+  </si>
+  <si>
+    <t>23-4531</t>
+  </si>
+  <si>
+    <t>1000000045314</t>
+  </si>
+  <si>
+    <t>412,85</t>
+  </si>
+  <si>
+    <t>Лизуни веселка з гліттером 7 см, 154 г</t>
+  </si>
+  <si>
+    <t>23-4525</t>
+  </si>
+  <si>
+    <t>1000000045253</t>
+  </si>
+  <si>
+    <t>262,20</t>
+  </si>
+  <si>
+    <t>Слайм великий з блискітками Аніме 9 см</t>
+  </si>
+  <si>
+    <t>23-4614</t>
+  </si>
+  <si>
+    <t>1000000046144</t>
+  </si>
+  <si>
+    <t>Слайми Зайчики посмішки 13 см</t>
+  </si>
+  <si>
+    <t>23-2022</t>
+  </si>
+  <si>
+    <t>1000000020229</t>
+  </si>
+  <si>
+    <t>399,37</t>
+  </si>
+  <si>
+    <t>Слайми Посмішки з присипкою 10 см</t>
+  </si>
+  <si>
+    <t>23-2027</t>
+  </si>
+  <si>
+    <t>1000000020274</t>
+  </si>
+  <si>
+    <t>345,69</t>
+  </si>
+  <si>
+    <t>Лізуни Баночки кольорові 13 см</t>
+  </si>
+  <si>
+    <t>23-2033</t>
+  </si>
+  <si>
+    <t>1000000020335</t>
+  </si>
+  <si>
+    <t>315,74</t>
+  </si>
+  <si>
+    <t>Слайми з іграшкою 11 см</t>
+  </si>
+  <si>
+    <t>23-2034</t>
+  </si>
+  <si>
+    <t>1000000020342</t>
+  </si>
+  <si>
+    <t>304,01</t>
+  </si>
+  <si>
+    <t>Слайми Очі із присипкою 11 см</t>
+  </si>
+  <si>
+    <t>23-2025</t>
+  </si>
+  <si>
+    <t>1000000020250</t>
+  </si>
+  <si>
+    <t>Крихітки кольорові 10 см</t>
+  </si>
+  <si>
+    <t>23-2024</t>
+  </si>
+  <si>
+    <t>1000000020243</t>
+  </si>
+  <si>
+    <t>Лізуни Амонг АС 7 см</t>
+  </si>
+  <si>
+    <t>22-19</t>
+  </si>
+  <si>
+    <t>00000008159</t>
+  </si>
+  <si>
+    <t>334,65</t>
+  </si>
+  <si>
+    <t>Слайм із іграшкою Барбі 7 см</t>
+  </si>
+  <si>
+    <t>23-804</t>
+  </si>
+  <si>
+    <t>1000000008043</t>
+  </si>
+  <si>
+    <t>Лізуни з іграшкою 3D Принцеси 7 см</t>
+  </si>
+  <si>
+    <t>23-864</t>
+  </si>
+  <si>
+    <t>1000000008647</t>
+  </si>
+  <si>
+    <t>Слайми Хагі Вагі 7,5 см</t>
+  </si>
+  <si>
+    <t>23-871</t>
+  </si>
+  <si>
+    <t>1000000008715</t>
+  </si>
+  <si>
+    <t>327,75</t>
+  </si>
+  <si>
+    <t>Слайми Герої 3D зі зірками 7 см</t>
+  </si>
+  <si>
+    <t>23-870</t>
+  </si>
+  <si>
+    <t>1000000008708</t>
+  </si>
+  <si>
+    <t>Слайми Герої 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-872</t>
+  </si>
+  <si>
+    <t>1000000008722</t>
+  </si>
+  <si>
+    <t>Лізуни Пікачу 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1263</t>
+  </si>
+  <si>
+    <t>1000000012637</t>
+  </si>
+  <si>
+    <t>Лізуни Зайчики Очі 13 см</t>
+  </si>
+  <si>
+    <t>23-1268</t>
+  </si>
+  <si>
+    <t>1000000012682</t>
+  </si>
+  <si>
+    <t>Лізуни Туалети 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1259</t>
+  </si>
+  <si>
+    <t>1000000012590</t>
+  </si>
+  <si>
+    <t>Слайми Bluey 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1260</t>
+  </si>
+  <si>
+    <t>1000000012606</t>
+  </si>
+  <si>
+    <t>Слайм Smiling Critters 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1262</t>
+  </si>
+  <si>
+    <t>1000000012620</t>
+  </si>
+  <si>
+    <t>Лізуни з іграшкою Єдиноріг у тумані 7 см</t>
+  </si>
+  <si>
+    <t>23-863</t>
+  </si>
+  <si>
+    <t>1000000008630</t>
+  </si>
+  <si>
+    <t>Лізуни Лялечки 19 см</t>
+  </si>
+  <si>
+    <t>23-2020</t>
+  </si>
+  <si>
+    <t>1000000020205</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6 шт..</t>
   </si>
   <si>
-    <t>287,05</t>
-[...445 lines deleted...]
-  <si>
     <t>232,53</t>
   </si>
   <si>
-    <t>Лізуни з іграшкою Єдиноріг у тумані 7 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Лізуни з Героями пластиковими 18 см</t>
   </si>
   <si>
     <t>23-2019</t>
   </si>
   <si>
     <t>1000000020199</t>
   </si>
   <si>
     <t>212,58</t>
-  </si>
-[...16 lines deleted...]
-    <t>1000000004571</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -666,51 +627,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459679e4e5dcee6cfa202cc532af3b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49efb1cab1be5f1328d0d04a0efbb582.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a47b87f9e1e46a6d49c6e4e766f13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a411788916763116e80768a30a0004.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c785fa731d451bea14929131402aed5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7c4a718ca9860d8ae55233009faf6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62942d4145d0384171563ac54f35ab7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6e8e0ecc288b3d373400b7d570ac8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259a7a296b0d5bd0e0c64c8f29a351f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea42b55602064752f1fe48944cfc9510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959f585a3d6e54e3a6754dbc9579f711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1981da9e06cdbe07d0e8514d9b6912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851935f5283af1a44c0ba54f80b170b013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce69166f739cabc9342f56d99218314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f59cff69bae29e7599ceea5833af15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5f56a9d398e65d041098eca3f841216.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2057d03825b87e6f6e567d6d48d31f017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed689e589d159a12c710d2cd587fda118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500c72d3aedbf20ac5f79bd9dd1260d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aeb46527b6a100d0225f1d68f43d220.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e593dad0c6f429c9b9fd3c51d170421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c0045dee2d7621e1553fc7216957622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0934c987503c5e5b90c805c9c103123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae376c0418f93573500a92ccdf4b01e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24206622a5187b724e559cd18f5a6a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233641f360ff92bae1af54f4b6dc57cc26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34a852e1189c6569e32060133e73e27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6e825de0e802fa990ac1588c30f928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0a6f3567cc0436c7e7c7d844c060829.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8a296555c3060b830cbb9be1b32c30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b5c4543091313d651d2bfd89b0e131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455989d698ce43bc351717b02de02d3b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed8cb45354afe7a73bd7d82403710433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab672a4b4831b3861b1d24160250a6734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de257e016918fd11e3b1e736b13f02f035.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af848d79973470577c782f7e5a91736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb334823418a0fb771d03ba2e7b3f37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37071470cd4104cf483f5f84c3b1e38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39660c448e481b99aea285192a13a6139.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba212b4819232cd9cacc78dbccba640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044c39cf9b9b18d5b8e6d095a2ded241.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e79f509a85f6dd3a888df31fc11a42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ec5fc50287c208234701e47bd0b3e43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5d2d9898cdce1fcbfc2f3a660caf144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e10422e2e6a16064d88eff929a6a45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b97b2e5bb352ca1dd1ec2dcc714d46.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3affe1e47171284bce289c2b9ac21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ee391ca178a474978341ac2b94152.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126d1d2156558a71e7a41637dda58183.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b89d0727a413a92be9e37ffd0d514.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54256a8e001dc1ac8706926ba58ffe55.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000788a7c622897183f8f3e570b484476.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea76f6e8aca799d783ec9aa3498617.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357629344e58ed0b5269ed89d541988.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f80c089e45e7a0fff497d87ff4a89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9988dedbea08cc3d832a71c5836910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9adaf3475e2ad0bae33c9c9aef14011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a99fda75cf7d5e32f36fd6663819f812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affff93add0ad8abcf4b3c2003136ff13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b4f603beea09c33891baaf7d1a3114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d80f2ec5249a3451f93961af250115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8befb75d8cff19b3e99cec08569ea16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49db81b2b8283a188e3576fd5d722617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a16854a0dbad365e1d05b9dded78518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598f1b863891313c156bcd31110811d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f81a4ed543366508e9dfdf965857d20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe80c04de66e9980ca4662a33af1d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62973568b2e3206596873869ce527bf22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e13488585f1426f43954126f585c023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3e4f6de8b8554c023822462f27ca24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce1f53309698a1ed17e953e937ec025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eaa29d07ad74635d8f7a2ace72afd26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4055ad33cb29ac1ab3ce0d8c96cd67027.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa4a7f4a117463f2e9634123f649828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fbb3e721f94fa43bf0e554a19420029.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc952ecc17a080311710fd05aad5130.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fa1f22169f75db6d38f50a0c7dac31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761a1bdad902a9acacd4ef0324a50f32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be54f930ec5622299268fe69b3b08a433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c6cf26396b0e96f13a525a05c286b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566f8991efe0e9823359523f74003c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180410cc61e24d57d09870f7c355242c36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b397594390682e6fba63c450174837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436fa12fd80839395324e25df9811d938.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fcb15b00007001ed69cc10ef439c39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4865d72930faf9a9e2164d1340af340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402fa79a72013657ce82a7b0a67c9a541.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcdc517691718851d6e3359f384ba42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd8fc843ea9988c123398f0eb2de943.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1948,140 +1909,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2348,51 +2219,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/3/slaymi-lizuni-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K52"/>
+  <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2496,846 +2367,792 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="E13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
         <v>53</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>54</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" t="s">
         <v>57</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D28" t="s">
+        <v>94</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>102</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" t="s">
         <v>117</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C35" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C38" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C39" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D39" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C40" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D41" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C42" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C43" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D43" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C47" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D47" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>163</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C48" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D48" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>17</v>
+        <v>162</v>
       </c>
       <c r="F48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C49" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
       <c r="F49" t="s">
-        <v>138</v>
-[...53 lines deleted...]
-        <v>138</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 