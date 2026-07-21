--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,527 +14,341 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Слайми лізуни оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Слайм Вушатік з кульками, 14 см, 165 г</t>
-[...5 lines deleted...]
-    <t>1000000059427</t>
+    <t>Лізуни CRYBABY 5,5 см, 153 г</t>
+  </si>
+  <si>
+    <t>23-5958</t>
+  </si>
+  <si>
+    <t>1000000059588</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
-    <t>392,73</t>
-[...10 lines deleted...]
-  <si>
     <t>261,83</t>
   </si>
   <si>
-    <t>Лізуни Лабуба 5,5 см, 153 г</t>
-[...7 lines deleted...]
-  <si>
     <t>Слайм Fuggler 3D 7,3 см, 154 г</t>
   </si>
   <si>
     <t>23-5386</t>
   </si>
   <si>
     <t>1000000053869</t>
   </si>
   <si>
     <t>274,84</t>
   </si>
   <si>
-    <t>Слайми Ведмедики у Капелюшках 12 см, 175 г</t>
-[...29 lines deleted...]
-    <t>1000000059533</t>
+    <t>Лізуни аніме 9,5 см, 267 г</t>
+  </si>
+  <si>
+    <t>23-4533</t>
+  </si>
+  <si>
+    <t>1000000045338</t>
+  </si>
+  <si>
+    <t>455,40</t>
+  </si>
+  <si>
+    <t>Слайм собачка з глітером 11 см, 307 г</t>
+  </si>
+  <si>
+    <t>23-5164</t>
+  </si>
+  <si>
+    <t>1000000051643</t>
+  </si>
+  <si>
+    <t>355,35</t>
+  </si>
+  <si>
+    <t>Лизуни веселка з гліттером 7 см, 154 г</t>
+  </si>
+  <si>
+    <t>23-4525</t>
+  </si>
+  <si>
+    <t>1000000045253</t>
+  </si>
+  <si>
+    <t>262,20</t>
+  </si>
+  <si>
+    <t>Слайм великий з блискітками Аніме 9 см</t>
+  </si>
+  <si>
+    <t>23-4614</t>
+  </si>
+  <si>
+    <t>1000000046144</t>
+  </si>
+  <si>
+    <t>Слайми Зайчики посмішки 13 см</t>
+  </si>
+  <si>
+    <t>23-2022</t>
+  </si>
+  <si>
+    <t>1000000020229</t>
+  </si>
+  <si>
+    <t>399,37</t>
+  </si>
+  <si>
+    <t>Слайми Посмішки з присипкою 10 см</t>
+  </si>
+  <si>
+    <t>23-2027</t>
+  </si>
+  <si>
+    <t>1000000020274</t>
+  </si>
+  <si>
+    <t>345,69</t>
+  </si>
+  <si>
+    <t>Слайми з іграшкою 11 см</t>
+  </si>
+  <si>
+    <t>23-2034</t>
+  </si>
+  <si>
+    <t>1000000020342</t>
+  </si>
+  <si>
+    <t>304,01</t>
+  </si>
+  <si>
+    <t>Крихітки кольорові 10 см</t>
+  </si>
+  <si>
+    <t>23-2024</t>
+  </si>
+  <si>
+    <t>1000000020243</t>
+  </si>
+  <si>
+    <t>Лізуни Амонг АС 7 см</t>
+  </si>
+  <si>
+    <t>22-19</t>
+  </si>
+  <si>
+    <t>00000008159</t>
+  </si>
+  <si>
+    <t>334,65</t>
+  </si>
+  <si>
+    <t>Слайм із іграшкою Барбі 7 см</t>
+  </si>
+  <si>
+    <t>23-804</t>
+  </si>
+  <si>
+    <t>1000000008043</t>
+  </si>
+  <si>
+    <t>Лізуни з іграшкою 3D Принцеси 7 см</t>
+  </si>
+  <si>
+    <t>23-864</t>
+  </si>
+  <si>
+    <t>1000000008647</t>
+  </si>
+  <si>
+    <t>Слайми Хагі Вагі 7,5 см</t>
+  </si>
+  <si>
+    <t>23-871</t>
+  </si>
+  <si>
+    <t>1000000008715</t>
+  </si>
+  <si>
+    <t>327,75</t>
+  </si>
+  <si>
+    <t>Слайми Герої 3D зі зірками 7 см</t>
+  </si>
+  <si>
+    <t>23-870</t>
+  </si>
+  <si>
+    <t>1000000008708</t>
+  </si>
+  <si>
+    <t>Слайми Герої 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-872</t>
+  </si>
+  <si>
+    <t>1000000008722</t>
+  </si>
+  <si>
+    <t>Лізуни Пікачу 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1263</t>
+  </si>
+  <si>
+    <t>1000000012637</t>
+  </si>
+  <si>
+    <t>Лізуни Туалети 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1259</t>
+  </si>
+  <si>
+    <t>1000000012590</t>
+  </si>
+  <si>
+    <t>Слайми Bluey 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1260</t>
+  </si>
+  <si>
+    <t>1000000012606</t>
+  </si>
+  <si>
+    <t>Слайм Smiling Critters 3D 7 см</t>
+  </si>
+  <si>
+    <t>23-1262</t>
+  </si>
+  <si>
+    <t>1000000012620</t>
+  </si>
+  <si>
+    <t>Лізуни з іграшкою Єдиноріг у тумані 7 см</t>
+  </si>
+  <si>
+    <t>23-863</t>
+  </si>
+  <si>
+    <t>1000000008630</t>
+  </si>
+  <si>
+    <t>Лізуни Баночки кольорові 13 см</t>
+  </si>
+  <si>
+    <t>23-2033</t>
+  </si>
+  <si>
+    <t>1000000020335</t>
+  </si>
+  <si>
+    <t>315,74</t>
+  </si>
+  <si>
+    <t>Слайми Ведмедики з Гліттером 7 см, 63 г копия</t>
+  </si>
+  <si>
+    <t>23-5950</t>
+  </si>
+  <si>
+    <t>1000000059502</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>174,54</t>
-  </si>
-[...346 lines deleted...]
-    <t>1000000008630</t>
   </si>
   <si>
     <t>Лізуни Лялечки 19 см</t>
   </si>
   <si>
     <t>23-2020</t>
   </si>
   <si>
     <t>1000000020205</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 6 шт..</t>
   </si>
   <si>
     <t>232,53</t>
   </si>
   <si>
     <t>Лізуни з Героями пластиковими 18 см</t>
   </si>
   <si>
     <t>23-2019</t>
   </si>
   <si>
     <t>1000000020199</t>
   </si>
@@ -627,51 +441,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3affe1e47171284bce289c2b9ac21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647ee391ca178a474978341ac2b94152.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126d1d2156558a71e7a41637dda58183.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b89d0727a413a92be9e37ffd0d514.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54256a8e001dc1ac8706926ba58ffe55.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000788a7c622897183f8f3e570b484476.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea76f6e8aca799d783ec9aa3498617.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357629344e58ed0b5269ed89d541988.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f80c089e45e7a0fff497d87ff4a89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9988dedbea08cc3d832a71c5836910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9adaf3475e2ad0bae33c9c9aef14011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a99fda75cf7d5e32f36fd6663819f812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affff93add0ad8abcf4b3c2003136ff13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b4f603beea09c33891baaf7d1a3114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d80f2ec5249a3451f93961af250115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8befb75d8cff19b3e99cec08569ea16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49db81b2b8283a188e3576fd5d722617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a16854a0dbad365e1d05b9dded78518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598f1b863891313c156bcd31110811d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f81a4ed543366508e9dfdf965857d20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe80c04de66e9980ca4662a33af1d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62973568b2e3206596873869ce527bf22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e13488585f1426f43954126f585c023.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3e4f6de8b8554c023822462f27ca24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce1f53309698a1ed17e953e937ec025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eaa29d07ad74635d8f7a2ace72afd26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4055ad33cb29ac1ab3ce0d8c96cd67027.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa4a7f4a117463f2e9634123f649828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fbb3e721f94fa43bf0e554a19420029.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc952ecc17a080311710fd05aad5130.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604fa1f22169f75db6d38f50a0c7dac31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761a1bdad902a9acacd4ef0324a50f32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be54f930ec5622299268fe69b3b08a433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c6cf26396b0e96f13a525a05c286b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566f8991efe0e9823359523f74003c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180410cc61e24d57d09870f7c355242c36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b397594390682e6fba63c450174837.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436fa12fd80839395324e25df9811d938.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fcb15b00007001ed69cc10ef439c39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4865d72930faf9a9e2164d1340af340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402fa79a72013657ce82a7b0a67c9a541.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcdc517691718851d6e3359f384ba42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cd8fc843ea9988c123398f0eb2de943.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8ac3973ca1b821a5eafaf6f2418101.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08031b1f54e38ad49740e4271fbf444a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757d7be7f080306c454005f18e3fb9d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ecd1e507b3f1429c86cf9db7e6c094.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b292aa815f4df7c8c9e17b41bef75.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f8c6d12c48e5eec9d1457c5582086.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ec22232328827ea83756e582ab6ab7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f877c0555770d31857eb4d23a5c18.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344212c4bff39ed8b8b36746e1f954e79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e76fe9bb509b67d34d290f0a863a7010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27ea0ac00e5829c4e588ef8eb2053a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b2d4eef9403c75ea07c8f5ce1cdad12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b5293b4dd10cc2130bfe0c61d69613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742679af57327ddbfa4f5df5339d356014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f6005d6d357a4bb05e18faaf354415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1d9254191869fe7d7fa81fb999ae16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614cbfcd99eb7b2a82651339fa79bc817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b8146df69ddd09fdcd43193a1a2d18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91589e945f5e0e79b8e74973656dd04319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022ed2776d7e59d97a400429cbc890020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5709725896a75cef94f67d406943a321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2984b9e155fe44a0d6bc11243211eb22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40105c1ac93802cb3d69691b8d09225423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c367d991b7ee9508fa0738e8cfcfb24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d720463799ce48d5d25718fb9a5f25.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1369,590 +1183,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2219,51 +1493,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/3/slaymi-lizuni-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K49"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2388,771 +1662,447 @@
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
         <v>43</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>77</v>
       </c>
       <c r="D24" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" t="s">
         <v>80</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C27" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>92</v>
+      </c>
+      <c r="C29" t="s">
+        <v>93</v>
+      </c>
+      <c r="D29" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="F29" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" t="s">
         <v>99</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="D30" t="s">
+      <c r="F30" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" t="s">
         <v>103</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>104</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F31" t="s">
         <v>105</v>
-      </c>
-[...328 lines deleted...]
-        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 