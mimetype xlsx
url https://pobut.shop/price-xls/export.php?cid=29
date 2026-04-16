--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Водяні пістолети оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:07</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Водяний пістолет Риф 25 см</t>
   </si>
   <si>
     <t>23-2058</t>
   </si>
@@ -97,63 +97,87 @@
   <si>
     <t>Водяний пістолет Пульс 47 см</t>
   </si>
   <si>
     <t>23-2063</t>
   </si>
   <si>
     <t>1000000020632</t>
   </si>
   <si>
     <t>143,00</t>
   </si>
   <si>
     <t>Водяний пістолет Турбо 48 см</t>
   </si>
   <si>
     <t>23-2064</t>
   </si>
   <si>
     <t>1000000020649</t>
   </si>
   <si>
     <t>151,68</t>
   </si>
   <si>
+    <t>Водяний пістолет Страйк 42 см</t>
+  </si>
+  <si>
+    <t>23-2067</t>
+  </si>
+  <si>
+    <t>1000000059236</t>
+  </si>
+  <si>
+    <t>106,78</t>
+  </si>
+  <si>
     <t>Водяний пістолет Скат 24 см</t>
   </si>
   <si>
     <t>23-2062</t>
   </si>
   <si>
-    <t>1000000020625</t>
+    <t>1000000059182</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 3 шт..</t>
   </si>
   <si>
     <t>114,54</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Револьвер 16 см</t>
+  </si>
+  <si>
+    <t>23-2057</t>
+  </si>
+  <si>
+    <t>1000000059205</t>
+  </si>
+  <si>
+    <t>59,51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -219,51 +243,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baff3900fe6315e0bb504d4d9a40bc41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d65291bd4651e8e1135a022d5d7d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b75f3bac1f65c83e9ad6ffa9b96b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78503b54467a93bafb4be00382f84a014.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e6699e294d742409d5710ad833061.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73dd0cc9bef564a58b88b66519ef872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd80525ccdd42647f4e508f15986383.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a268c685f424c6cd6beb2ea1d3d48434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076f6962c9f84bc80744cfe8c019b7b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30646f189a8d70a2b1b2d361f8a7ea16.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -331,50 +355,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -641,51 +725,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/29/vodyani-pistoleti-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K10"/>
+  <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -825,54 +909,90 @@
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>30</v>
       </c>
-      <c r="F10" t="s">
+    </row>
+    <row r="11" spans="1:11" customHeight="1" ht="71">
+      <c r="A11"/>
+      <c r="B11" t="s">
         <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" customHeight="1" ht="71">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 