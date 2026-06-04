--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,167 +14,272 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Водяні пістолети оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:07</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Водяний пістолет Ракета 44 см оптом в Україні</t>
+  </si>
+  <si>
+    <t>23-5931</t>
+  </si>
+  <si>
+    <t>1000000059311</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>155,16</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Вихор 33 см</t>
+  </si>
+  <si>
+    <t>23-5926</t>
+  </si>
+  <si>
+    <t>1000000059267</t>
+  </si>
+  <si>
+    <t>96,85</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Імпульс 39 см</t>
+  </si>
+  <si>
+    <t>23-5929</t>
+  </si>
+  <si>
+    <t>1000000059298</t>
+  </si>
+  <si>
+    <t>78,63</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Хвиля 32 см</t>
+  </si>
+  <si>
+    <t>23-5922</t>
+  </si>
+  <si>
+    <t>1000000059229</t>
+  </si>
+  <si>
+    <t>73,94</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Прибій 32 см</t>
+  </si>
+  <si>
+    <t>23-5927</t>
+  </si>
+  <si>
+    <t>1000000059274</t>
+  </si>
+  <si>
+    <t>48,43</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Аква 24 см</t>
+  </si>
+  <si>
+    <t>23-5919</t>
+  </si>
+  <si>
+    <t>1000000059199</t>
+  </si>
+  <si>
+    <t>41,13</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Тайфун 23 см</t>
+  </si>
+  <si>
+    <t>23-5921</t>
+  </si>
+  <si>
+    <t>1000000059212</t>
+  </si>
+  <si>
+    <t>35,41</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Шторм 20 см</t>
+  </si>
+  <si>
+    <t>23-5928</t>
+  </si>
+  <si>
+    <t>1000000059281</t>
+  </si>
+  <si>
+    <t>22,40</t>
+  </si>
+  <si>
+    <t>Водяний пістолет Револьвер 16 см</t>
+  </si>
+  <si>
+    <t>23-5920</t>
+  </si>
+  <si>
+    <t>1000000059205</t>
+  </si>
+  <si>
+    <t>21,36</t>
+  </si>
+  <si>
+    <t>Водяна помпа Велика 50 см</t>
+  </si>
+  <si>
+    <t>23-5925</t>
+  </si>
+  <si>
+    <t>1000000059250</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>562,31</t>
+  </si>
+  <si>
     <t>Водяний пістолет Риф 25 см</t>
   </si>
   <si>
     <t>23-2058</t>
   </si>
   <si>
     <t>1000000020588</t>
   </si>
   <si>
-    <t>шт.</t>
-[...14 lines deleted...]
-    <t>143,00</t>
+    <t>59,35</t>
   </si>
   <si>
     <t>Водяний пістолет Турбо 48 см</t>
   </si>
   <si>
     <t>23-2064</t>
   </si>
   <si>
     <t>1000000020649</t>
   </si>
   <si>
-    <t>151,68</t>
+    <t>163,48</t>
   </si>
   <si>
     <t>Водяний пістолет Страйк 42 см</t>
   </si>
   <si>
     <t>23-2067</t>
   </si>
   <si>
     <t>1000000059236</t>
   </si>
   <si>
-    <t>106,78</t>
+    <t>115,58</t>
   </si>
   <si>
     <t>Водяний пістолет Скат 24 см</t>
   </si>
   <si>
     <t>23-2062</t>
   </si>
   <si>
     <t>1000000059182</t>
   </si>
   <si>
+    <t>Продається упаковками. В упаковці: 1 шт..</t>
+  </si>
+  <si>
+    <t>23-2057</t>
+  </si>
+  <si>
     <t>Продається упаковками. В упаковці: 3 шт..</t>
-  </si>
-[...10 lines deleted...]
-    <t>1000000059205</t>
   </si>
   <si>
     <t>59,51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -243,51 +348,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e6699e294d742409d5710ad833061.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73dd0cc9bef564a58b88b66519ef872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd80525ccdd42647f4e508f15986383.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a268c685f424c6cd6beb2ea1d3d48434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076f6962c9f84bc80744cfe8c019b7b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30646f189a8d70a2b1b2d361f8a7ea16.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba65f23b26b0a519b2a161ed105a21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e751017c7ff64b9ddbbc87006da0092.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb961697043082d6540443c26d55ec3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5310528a913940f65cc429255d72c74.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c825d321500b2949ccb90528472f5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7323207405aee88f95e24e9b14a3926.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d381a96b61e3dc4cd291364e3da57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b24177bf8ba3bb6a8d4ae7caee03d8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae02eb322fcb1c0ed06ab45649629e39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e27a487480330febe4d55fab33d9510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d3a97eb308e65bf5b7113fdda4f9a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0dceaa63ae4c250a2298028861a9512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165402feaf63507b9a10691fefea7113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e25630e11d9e68e96b6196f016c314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587369ca35108d9538a22a887a0ceb515.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -415,50 +520,320 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -725,51 +1100,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/29/vodyani-pistoleti-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K12"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -927,72 +1302,234 @@
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>38</v>
       </c>
-      <c r="E12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+    </row>
+    <row r="13" spans="1:11" customHeight="1" ht="71">
+      <c r="A13"/>
+      <c r="B13" t="s">
         <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" customHeight="1" ht="71">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 