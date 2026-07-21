--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,275 +14,236 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Водяні пістолети оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Водяний пістолет Ракета 44 см оптом в Україні</t>
-[...5 lines deleted...]
-    <t>1000000059311</t>
+    <t>Водяний пістолет Вихор 33 см</t>
+  </si>
+  <si>
+    <t>23-5926</t>
+  </si>
+  <si>
+    <t>1000000059267</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>155,16</t>
-[...10 lines deleted...]
-  <si>
     <t>96,85</t>
   </si>
   <si>
     <t>Водяний пістолет Імпульс 39 см</t>
   </si>
   <si>
     <t>23-5929</t>
   </si>
   <si>
     <t>1000000059298</t>
   </si>
   <si>
     <t>78,63</t>
   </si>
   <si>
     <t>Водяний пістолет Хвиля 32 см</t>
   </si>
   <si>
     <t>23-5922</t>
   </si>
   <si>
     <t>1000000059229</t>
   </si>
   <si>
     <t>73,94</t>
   </si>
   <si>
-    <t>Водяний пістолет Прибій 32 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Водяний пістолет Аква 24 см</t>
   </si>
   <si>
     <t>23-5919</t>
   </si>
   <si>
     <t>1000000059199</t>
   </si>
   <si>
     <t>41,13</t>
   </si>
   <si>
     <t>Водяний пістолет Тайфун 23 см</t>
   </si>
   <si>
     <t>23-5921</t>
   </si>
   <si>
     <t>1000000059212</t>
   </si>
   <si>
     <t>35,41</t>
   </si>
   <si>
     <t>Водяний пістолет Шторм 20 см</t>
   </si>
   <si>
     <t>23-5928</t>
   </si>
   <si>
     <t>1000000059281</t>
   </si>
   <si>
     <t>22,40</t>
   </si>
   <si>
     <t>Водяний пістолет Револьвер 16 см</t>
   </si>
   <si>
     <t>23-5920</t>
   </si>
   <si>
     <t>1000000059205</t>
   </si>
   <si>
     <t>21,36</t>
   </si>
   <si>
-    <t>Водяна помпа Велика 50 см</t>
-[...13 lines deleted...]
-  <si>
     <t>Водяний пістолет Риф 25 см</t>
   </si>
   <si>
     <t>23-2058</t>
   </si>
   <si>
     <t>1000000020588</t>
   </si>
   <si>
     <t>59,35</t>
   </si>
   <si>
     <t>Водяний пістолет Турбо 48 см</t>
   </si>
   <si>
     <t>23-2064</t>
   </si>
   <si>
     <t>1000000020649</t>
   </si>
   <si>
     <t>163,48</t>
   </si>
   <si>
+    <t>23-2057</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 3 шт..</t>
+  </si>
+  <si>
+    <t>59,51</t>
+  </si>
+  <si>
     <t>Водяний пістолет Страйк 42 см</t>
   </si>
   <si>
     <t>23-2067</t>
   </si>
   <si>
     <t>1000000059236</t>
   </si>
   <si>
     <t>115,58</t>
   </si>
   <si>
     <t>Водяний пістолет Скат 24 см</t>
   </si>
   <si>
     <t>23-2062</t>
   </si>
   <si>
     <t>1000000059182</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1 шт..</t>
-  </si>
-[...7 lines deleted...]
-    <t>59,51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -348,51 +309,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba65f23b26b0a519b2a161ed105a21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e751017c7ff64b9ddbbc87006da0092.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb961697043082d6540443c26d55ec3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5310528a913940f65cc429255d72c74.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c825d321500b2949ccb90528472f5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7323207405aee88f95e24e9b14a3926.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d381a96b61e3dc4cd291364e3da57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b24177bf8ba3bb6a8d4ae7caee03d8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae02eb322fcb1c0ed06ab45649629e39.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e27a487480330febe4d55fab33d9510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d3a97eb308e65bf5b7113fdda4f9a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0dceaa63ae4c250a2298028861a9512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165402feaf63507b9a10691fefea7113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e25630e11d9e68e96b6196f016c314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587369ca35108d9538a22a887a0ceb515.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06f501f634e77e2f73a30b467d961a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f865ab33cbcaf4f7fc9b67f8ee962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298b35c235fa3c977c008eaa05c3533.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd189a1f18fff98dbad532ac6e4d174.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baccadfae8523f0cfb5d6b4d2f6b6e5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee34c24492379de281f90a9607099656.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fab0690da20daaec673271bc7ed0d7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e85ef85ed7c882379ab9298adaf48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351b22d8f231b783d71d3a5daec55e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e94fca49fcb913fe93cf5e8d1b4f410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a8843007a680665fd7e454829a17011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef17444fb64b15a3eee902e73b4dd012.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -713,140 +674,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1100,51 +971,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/29/vodyani-pistoleti-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1383,153 +1254,99 @@
       <c r="F14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
         <v>51</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" t="s">
         <v>60</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>63</v>
-[...53 lines deleted...]
-        <v>74</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 