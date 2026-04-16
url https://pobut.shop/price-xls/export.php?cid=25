--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,221 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі вентилятори оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:07</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Ручний дитячий вентилятор Губка 15 см</t>
-[...5 lines deleted...]
-    <t>1000000020052</t>
+    <t>Ручний дитячий вентилятор Donuts 15 см</t>
+  </si>
+  <si>
+    <t>23-4660</t>
+  </si>
+  <si>
+    <t>1000000046601</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>626,52</t>
   </si>
   <si>
+    <t>Ручні дитячі вентилятори Крихітки 15 см</t>
+  </si>
+  <si>
+    <t>23-2006</t>
+  </si>
+  <si>
+    <t>1000000020069</t>
+  </si>
+  <si>
+    <t>603,75</t>
+  </si>
+  <si>
+    <t>Ручні дитячі вентилятори Собачки патруль 15 см</t>
+  </si>
+  <si>
+    <t>23-973</t>
+  </si>
+  <si>
+    <t>1000000020106</t>
+  </si>
+  <si>
+    <t>Ручні дитячі вентилятори Єдинороги 15 см</t>
+  </si>
+  <si>
+    <t>23-2007</t>
+  </si>
+  <si>
+    <t>1000000020076</t>
+  </si>
+  <si>
+    <t>Ручні дитячі вентилятори Покемон 15 см</t>
+  </si>
+  <si>
+    <t>23-974</t>
+  </si>
+  <si>
+    <t>1000000020113</t>
+  </si>
+  <si>
+    <t>Ручні подвійні вентилятори Кошечки 16 см</t>
+  </si>
+  <si>
+    <t>23-2016</t>
+  </si>
+  <si>
+    <t>1000000020168</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 18 шт..</t>
+  </si>
+  <si>
+    <t>833,38</t>
+  </si>
+  <si>
+    <t>Ручні подвійні вентилятори Посіпаки 16 см</t>
+  </si>
+  <si>
+    <t>23-2015</t>
+  </si>
+  <si>
+    <t>1000000020151</t>
+  </si>
+  <si>
+    <t>Ручні подвійні вентилятори Фламінго 15 см</t>
+  </si>
+  <si>
+    <t>23-2008</t>
+  </si>
+  <si>
+    <t>1000000020083</t>
+  </si>
+  <si>
+    <t>603,17</t>
+  </si>
+  <si>
+    <t>Ручні подвійні вентилятори Бульдог 17 см</t>
+  </si>
+  <si>
+    <t>23-2012</t>
+  </si>
+  <si>
+    <t>1000000020120</t>
+  </si>
+  <si>
+    <t>762,59</t>
+  </si>
+  <si>
+    <t>Ручні подвійні вентилятори Зайці 18 см</t>
+  </si>
+  <si>
+    <t>23-2014</t>
+  </si>
+  <si>
+    <t>1000000020144</t>
+  </si>
+  <si>
     <t>Ручні дитячі вентилятори Кіт 15 см</t>
   </si>
   <si>
     <t>23-2009</t>
   </si>
   <si>
     <t>1000000020090</t>
-  </si>
-[...103 lines deleted...]
-    <t>1000000020144</t>
   </si>
   <si>
     <t>Ручні подвійні дитячі вентилятори Вухастики 16 см</t>
   </si>
   <si>
     <t>23-2013</t>
   </si>
   <si>
     <t>1000000020137</t>
   </si>
   <si>
     <t>753,82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -306,51 +297,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e7ea645be16e5b5d91b26c1146ea71.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2366d05e254425357032b32b4b87592.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb27674e58a083ccf3c5edabd1306f3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf15bba3f7f3e110576b67dc4a39894.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e11c392825e354d235e0bd0979c25.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd795b72bb8dc777ecefb6fa691c76.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b938db3d89b34f9557129ec4acd5a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b235cda674c6e53988c87120f2ee2c48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092b84cda805e1431170c88f58d75b29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ebced6c739577cb8c6a272b17fa010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03beec75c3e9992d1746e54f8d170e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a7fce086240f8eb58d882c81e89c412.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450338ec98bd50bd6fcb721848ad9f7f13.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226024056677e54d66bd9782a5a885a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc3b114e93729a622ac06bfa6217c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c49eabbeed4df6ccdf426c9dd3ee3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb079c458401659d1d8121e6a95e8684.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97b8a049d703dfa69c26b5befb734f5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d36eceecf010575de5a68d4cdcbb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d964c432d6a2baef97d4fc7be5c6b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aca19bf4a7cd34d74cd9a0c97f42a48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f074db25f3a8464e7b0f52807f14b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0da1cceb1570256ef8b9506fe2c610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5362169141c455771d73731f1d30f8f11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17160d810327abf3f18d768036013712.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -671,80 +662,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -998,51 +959,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/25/dityachi-ventilyatori-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1149,249 +1110,231 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F16" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="B19" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 