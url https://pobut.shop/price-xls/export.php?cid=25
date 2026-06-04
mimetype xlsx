--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,94 +14,289 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі вентилятори оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:07</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Вентилятор на USB Міні Холдер Регульований 14,5 см</t>
+  </si>
+  <si>
+    <t>23-5772</t>
+  </si>
+  <si>
+    <t>1000000057720</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>234,30</t>
+  </si>
+  <si>
+    <t>Настільний вентилятор на USB Смерч 14,5 см</t>
+  </si>
+  <si>
+    <t>23-5775</t>
+  </si>
+  <si>
+    <t>1000000057751</t>
+  </si>
+  <si>
+    <t>227,53</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Класик 16 см</t>
+  </si>
+  <si>
+    <t>23-5777</t>
+  </si>
+  <si>
+    <t>1000000057775</t>
+  </si>
+  <si>
+    <t>168,70</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Холдер Лайт 19 см</t>
+  </si>
+  <si>
+    <t>23-5776</t>
+  </si>
+  <si>
+    <t>1000000057768</t>
+  </si>
+  <si>
+    <t>165,06</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Капібара Лайт 19 см</t>
+  </si>
+  <si>
+    <t>23-5773</t>
+  </si>
+  <si>
+    <t>1000000057737</t>
+  </si>
+  <si>
+    <t>159,32</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Холдер Завірюха 20 см</t>
+  </si>
+  <si>
+    <t>23-5774</t>
+  </si>
+  <si>
+    <t>1000000057744</t>
+  </si>
+  <si>
+    <t>Настільний вентилятор на USB Торнадо 17 см</t>
+  </si>
+  <si>
+    <t>23-5769</t>
+  </si>
+  <si>
+    <t>1000000057690</t>
+  </si>
+  <si>
+    <t>149,95</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Холдер Капібара 18,5 см</t>
+  </si>
+  <si>
+    <t>23-5778</t>
+  </si>
+  <si>
+    <t>1000000057782</t>
+  </si>
+  <si>
+    <t>146,31</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Ручка Багатокольорова 19 см</t>
+  </si>
+  <si>
+    <t>23-5790</t>
+  </si>
+  <si>
+    <t>1000000057904</t>
+  </si>
+  <si>
+    <t>140,58</t>
+  </si>
+  <si>
+    <t>Вентилятор, що світиться на USB Міні Ураган 15,5 см</t>
+  </si>
+  <si>
+    <t>23-5780</t>
+  </si>
+  <si>
+    <t>1000000057805</t>
+  </si>
+  <si>
+    <t>127,57</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB міні Стенд 16 см</t>
+  </si>
+  <si>
+    <t>23-5779</t>
+  </si>
+  <si>
+    <t>1000000057799</t>
+  </si>
+  <si>
+    <t>118,20</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB міні Холдер 17 см</t>
+  </si>
+  <si>
+    <t>23-5784</t>
+  </si>
+  <si>
+    <t>1000000057843</t>
+  </si>
+  <si>
+    <t>112,47</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Холдер Бантік 17 см</t>
+  </si>
+  <si>
+    <t>23-5771</t>
+  </si>
+  <si>
+    <t>1000000057713</t>
+  </si>
+  <si>
+    <t>103,08</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Холдер Вушки 18 см</t>
+  </si>
+  <si>
+    <t>23-5783</t>
+  </si>
+  <si>
+    <t>1000000057836</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB міні Капібара 13 см</t>
+  </si>
+  <si>
+    <t>23-5781</t>
+  </si>
+  <si>
+    <t>1000000057812</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB міні Ушастик 13 см</t>
+  </si>
+  <si>
+    <t>23-5782</t>
+  </si>
+  <si>
+    <t>1000000057829</t>
+  </si>
+  <si>
+    <t>Вентилятор на USB Міні Шторм 13 см</t>
+  </si>
+  <si>
+    <t>23-5788</t>
+  </si>
+  <si>
+    <t>1000000057881</t>
+  </si>
+  <si>
+    <t>84,34</t>
+  </si>
+  <si>
     <t>Ручний дитячий вентилятор Donuts 15 см</t>
   </si>
   <si>
     <t>23-4660</t>
   </si>
   <si>
     <t>1000000046601</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>626,52</t>
   </si>
   <si>
     <t>Ручні дитячі вентилятори Крихітки 15 см</t>
   </si>
   <si>
     <t>23-2006</t>
   </si>
   <si>
     <t>1000000020069</t>
   </si>
   <si>
     <t>603,75</t>
@@ -167,71 +362,50 @@
     <t>1000000020083</t>
   </si>
   <si>
     <t>603,17</t>
   </si>
   <si>
     <t>Ручні подвійні вентилятори Бульдог 17 см</t>
   </si>
   <si>
     <t>23-2012</t>
   </si>
   <si>
     <t>1000000020120</t>
   </si>
   <si>
     <t>762,59</t>
   </si>
   <si>
     <t>Ручні подвійні вентилятори Зайці 18 см</t>
   </si>
   <si>
     <t>23-2014</t>
   </si>
   <si>
     <t>1000000020144</t>
-  </si>
-[...19 lines deleted...]
-    <t>753,82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -297,51 +471,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226024056677e54d66bd9782a5a885a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc3b114e93729a622ac06bfa6217c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c49eabbeed4df6ccdf426c9dd3ee3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb079c458401659d1d8121e6a95e8684.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97b8a049d703dfa69c26b5befb734f5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d36eceecf010575de5a68d4cdcbb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d964c432d6a2baef97d4fc7be5c6b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aca19bf4a7cd34d74cd9a0c97f42a48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f074db25f3a8464e7b0f52807f14b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0da1cceb1570256ef8b9506fe2c610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5362169141c455771d73731f1d30f8f11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17160d810327abf3f18d768036013712.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb05c9ac2b261d3dc96f08c95662b11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdc5fd3c68ec2deef3f3294f5d3ec2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f214b96846dd9d3ba77a6e54035ba3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511af007c9c308cc7aab412ccdc60d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3cf4c54a105503b3fb9383b7c5ba5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb3bfe146948295ed70bfc574b78f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df6e6c108c72238089d8f1bf0afe1a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6154cb83eba1e4c4bb0fb81a619f38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f59e45b7beeca8013f0c1b8fb95b49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d6a121576af15864434ca68c6eed10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296e536e365c8a622ffff30745628a811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b02e70af891bfde5d9fc2a75369a2312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f5abfdbea9d348ec6bf1401159fe713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53aeb3bed0c0cb06d88a7eff70e96514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef0fdd935822f03e70052d6e2af7d15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6017f26e8f5f39bcd7524ba33a5fc16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84ffe8b07f0e8ba424b7f56d6f94f517.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c70346aacee60fdff72a7d2f4e753118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cdcd7cc197559ba76a0290cf7390e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c1040e773e9e706e13fca61d320620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854161e47c3ab2a04a095cec363a767421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ebf812ca7e3f470d7afeed5d910a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026de79daf1c54e018c69d06e8525123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97c80f956029ed2433303f351189d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f758ad904cfabb662a7fb98193ea25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db81652034ea5a52beb4594ed82f7326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c702ea8f593138f506cba765842027.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -649,50 +823,500 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -959,51 +1583,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/25/dityachi-ventilyatori-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1128,213 +1752,483 @@
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" t="s">
+        <v>68</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" customHeight="1" ht="71">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" customHeight="1" ht="71">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" customHeight="1" ht="71">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" customHeight="1" ht="71">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" t="s">
+        <v>99</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F29" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" customHeight="1" ht="71">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" customHeight="1" ht="71">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" t="s">
+        <v>107</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F32" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" t="s">
+        <v>115</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F33" t="s">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 