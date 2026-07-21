--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі вентилятори оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Вентилятор на USB Міні Холдер Регульований 14,5 см</t>
   </si>
   <si>
     <t>23-5772</t>
   </si>
@@ -142,249 +142,135 @@
   <si>
     <t>159,32</t>
   </si>
   <si>
     <t>Вентилятор на USB Міні Холдер Завірюха 20 см</t>
   </si>
   <si>
     <t>23-5774</t>
   </si>
   <si>
     <t>1000000057744</t>
   </si>
   <si>
     <t>Настільний вентилятор на USB Торнадо 17 см</t>
   </si>
   <si>
     <t>23-5769</t>
   </si>
   <si>
     <t>1000000057690</t>
   </si>
   <si>
     <t>149,95</t>
   </si>
   <si>
-    <t>Вентилятор на USB Міні Холдер Капібара 18,5 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Вентилятор на USB Міні Ручка Багатокольорова 19 см</t>
   </si>
   <si>
     <t>23-5790</t>
   </si>
   <si>
     <t>1000000057904</t>
   </si>
   <si>
     <t>140,58</t>
   </si>
   <si>
     <t>Вентилятор, що світиться на USB Міні Ураган 15,5 см</t>
   </si>
   <si>
     <t>23-5780</t>
   </si>
   <si>
     <t>1000000057805</t>
   </si>
   <si>
     <t>127,57</t>
   </si>
   <si>
     <t>Вентилятор на USB міні Стенд 16 см</t>
   </si>
   <si>
     <t>23-5779</t>
   </si>
   <si>
     <t>1000000057799</t>
   </si>
   <si>
     <t>118,20</t>
   </si>
   <si>
-    <t>Вентилятор на USB міні Холдер 17 см</t>
-[...17 lines deleted...]
-    <t>1000000057713</t>
+    <t>Вентилятор на USB міні Капібара 13 см</t>
+  </si>
+  <si>
+    <t>23-5781</t>
+  </si>
+  <si>
+    <t>1000000057812</t>
   </si>
   <si>
     <t>103,08</t>
   </si>
   <si>
-    <t>Вентилятор на USB Міні Холдер Вушки 18 см</t>
-[...16 lines deleted...]
-  <si>
     <t>Вентилятор на USB міні Ушастик 13 см</t>
   </si>
   <si>
     <t>23-5782</t>
   </si>
   <si>
     <t>1000000057829</t>
   </si>
   <si>
-    <t>Вентилятор на USB Міні Шторм 13 см</t>
-[...17 lines deleted...]
-    <t>1000000046601</t>
+    <t>Ручні дитячі вентилятори Єдинороги 15 см</t>
+  </si>
+  <si>
+    <t>23-2007</t>
+  </si>
+  <si>
+    <t>1000000020076</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
-    <t>626,52</t>
-[...10 lines deleted...]
-  <si>
     <t>603,75</t>
   </si>
   <si>
-    <t>Ручні дитячі вентилятори Собачки патруль 15 см</t>
-[...25 lines deleted...]
-  <si>
     <t>Ручні подвійні вентилятори Кошечки 16 см</t>
   </si>
   <si>
     <t>23-2016</t>
   </si>
   <si>
     <t>1000000020168</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 18 шт..</t>
   </si>
   <si>
     <t>833,38</t>
-  </si>
-[...19 lines deleted...]
-    <t>603,17</t>
   </si>
   <si>
     <t>Ручні подвійні вентилятори Бульдог 17 см</t>
   </si>
   <si>
     <t>23-2012</t>
   </si>
   <si>
     <t>1000000020120</t>
   </si>
   <si>
     <t>762,59</t>
   </si>
   <si>
     <t>Ручні подвійні вентилятори Зайці 18 см</t>
   </si>
   <si>
     <t>23-2014</t>
   </si>
   <si>
     <t>1000000020144</t>
   </si>
 </sst>
 </file>
 
@@ -471,51 +357,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb05c9ac2b261d3dc96f08c95662b11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdc5fd3c68ec2deef3f3294f5d3ec2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f214b96846dd9d3ba77a6e54035ba3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511af007c9c308cc7aab412ccdc60d4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec3cf4c54a105503b3fb9383b7c5ba5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb3bfe146948295ed70bfc574b78f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df6e6c108c72238089d8f1bf0afe1a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6154cb83eba1e4c4bb0fb81a619f38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f59e45b7beeca8013f0c1b8fb95b49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d6a121576af15864434ca68c6eed10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296e536e365c8a622ffff30745628a811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b02e70af891bfde5d9fc2a75369a2312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f5abfdbea9d348ec6bf1401159fe713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53aeb3bed0c0cb06d88a7eff70e96514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef0fdd935822f03e70052d6e2af7d15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6017f26e8f5f39bcd7524ba33a5fc16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84ffe8b07f0e8ba424b7f56d6f94f517.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c70346aacee60fdff72a7d2f4e753118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cdcd7cc197559ba76a0290cf7390e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c1040e773e9e706e13fca61d320620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854161e47c3ab2a04a095cec363a767421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ebf812ca7e3f470d7afeed5d910a22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026de79daf1c54e018c69d06e8525123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe97c80f956029ed2433303f351189d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60f758ad904cfabb662a7fb98193ea25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db81652034ea5a52beb4594ed82f7326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c702ea8f593138f506cba765842027.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a4c9f917f748285cac062fce1c9cc1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe9be4534d056d3e9c05c048e0b342.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e7a1ec089ebf4c53a6a674cfaaea33.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8966893829b8abbe5c844c7febd84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a3aed17d794c28d508eea5d1171e05.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f7fc768e2a00640c28bfd4d201f06.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07eb32d8f011ac936572dd1485d17a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3312d41110a5a0a89ff9a3acb907f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb691a7fd043bcac1c587f07026b24919.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723433ffd04591917994fe455c734d810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50503cbbbe7c50ec6187eef9b34c55411.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27de7b8251da560705311a6bf9ef9312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed275fd07b6aaa214b9ae69cfe509da113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e107c1ea3ac6663f0653a2e6abac1914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37b5da62509b21cf8d1a3d1da9091d15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d91b4ff86aa069bce3c8bcac6b98616.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -956,380 +842,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...328 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1583,51 +1139,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/25/dityachi-ventilyatori-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K33"/>
+  <dimension ref="A1:K22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1914,321 +1470,123 @@
       <c r="D17" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>63</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="4" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="C21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" t="s">
         <v>74</v>
-      </c>
-[...202 lines deleted...]
-        <v>112</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 