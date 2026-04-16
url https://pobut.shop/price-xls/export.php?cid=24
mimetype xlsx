--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Матраци для плавання оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:06</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Надувний матрац для плавання Морський 90 см</t>
   </si>
   <si>
     <t>23-1942</t>
   </si>
@@ -258,51 +258,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11886f2b6929b1180b13d006e60ae91.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb74870d46750943d42f43fa7976182.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a77dd42cbdfbe04b7eb74970d952b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b54ca1a4c6700d494821ec018597e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b525605081d209d210e1e0e80298e5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a508eb2356fbaacf6b37c4c06cb5d76.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f3e65f4431834298bbc22ccddc9727.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28204ff86bb8fc00ed7ab5bd17f39618.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca92d6d86aaa5c3592e5c9b1132411.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645f061497230abf8b84dc6b4e29c62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfaee71ebf6b6e8d96541eabc36823.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55152f617215f3402961947d31a89a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db0824e3a782f73d6c2205bb6bac25.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0ba2bb127cf55914baa3ffc4d0206.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e394cb00155110fc7759b7cd282f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50979ff2c8dbf6c0c6386dfc37fc01aa8.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>