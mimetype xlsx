--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,131 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Матраци для плавання оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:06</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Дитячий надувний басейн Рибка 90х90х30 см</t>
+  </si>
+  <si>
+    <t>23-5831</t>
+  </si>
+  <si>
+    <t>1000000058314</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>323,84</t>
+  </si>
+  <si>
+    <t>Дитячий надувний матрац Мультик 110 см</t>
+  </si>
+  <si>
+    <t>23-5802</t>
+  </si>
+  <si>
+    <t>1000000058024</t>
+  </si>
+  <si>
+    <t>125,99</t>
+  </si>
+  <si>
+    <t>Дитячий надувний матрац із подушкою Герої 100 см</t>
+  </si>
+  <si>
+    <t>23-5828</t>
+  </si>
+  <si>
+    <t>1000000058284</t>
+  </si>
+  <si>
+    <t>112,46</t>
+  </si>
+  <si>
+    <t>Надувний матрац із подушкою Лимон 183 см</t>
+  </si>
+  <si>
+    <t>23-5829</t>
+  </si>
+  <si>
+    <t>1000000058291</t>
+  </si>
+  <si>
+    <t>156,20</t>
+  </si>
+  <si>
+    <t>Надувний матрац з подушкою Арбузік 183 см</t>
+  </si>
+  <si>
+    <t>0000058291</t>
+  </si>
+  <si>
     <t>Надувний матрац для плавання Морський 90 см</t>
   </si>
   <si>
     <t>23-1942</t>
   </si>
   <si>
     <t>1000000019421</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 2 шт..</t>
   </si>
   <si>
     <t>342,24</t>
   </si>
   <si>
     <t>Надувний матрац для плавання Мультик 110 см</t>
   </si>
   <si>
     <t>23-1945</t>
   </si>
   <si>
     <t>1000000019452</t>
   </si>
   <si>
     <t>470,01</t>
   </si>
   <si>
     <t>Надувний матрац для плавання Вушка 120 см</t>
   </si>
   <si>
     <t>23-1943</t>
   </si>
   <si>
     <t>1000000019438</t>
-  </si>
-[...1 lines deleted...]
-    <t>шт.</t>
   </si>
   <si>
     <t>162,38</t>
   </si>
   <si>
     <t>Надувний матрац для плавання з дірками Карамель 145 см</t>
   </si>
   <si>
     <t>23-1950</t>
   </si>
   <si>
     <t>1000000019506</t>
   </si>
   <si>
     <t>240,92</t>
   </si>
   <si>
     <t>Надувний матрац для плавання з дірками Градієнт 145 см</t>
   </si>
   <si>
     <t>23-1951</t>
   </si>
   <si>
     <t>1000000019513</t>
   </si>
@@ -258,51 +312,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca92d6d86aaa5c3592e5c9b1132411.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645f061497230abf8b84dc6b4e29c62.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfaee71ebf6b6e8d96541eabc36823.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55152f617215f3402961947d31a89a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db0824e3a782f73d6c2205bb6bac25.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0ba2bb127cf55914baa3ffc4d0206.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e394cb00155110fc7759b7cd282f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50979ff2c8dbf6c0c6386dfc37fc01aa8.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421b8c0f6af2a193f0d89be6efbc381.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a8fe25aa26373d7c5ba6ca7b49a02.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc157d8115a981584282cd6e291ee03.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6118bddaa9065d693e8a521a9c7c74.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df694ca1c27c74176433e623ac15905.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453295a386529e7cdbf5844a6428b36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1590f0025eb4ffb8897cd7d31d443f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f5c867e0397791358d72167104a38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e7a4deadfc8068b7b087ef659db8d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66f6eb2808493998409e0bba4ff3810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aab9db29ae80ce1a69f25d4e8ed4b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab485c6e284a01b1b699284f2a17e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c12d6bf08e1b0e2c779b0106c4a213.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -490,50 +544,200 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -800,51 +1004,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/24/matraci-dlya-plavannya-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K14"/>
+  <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -966,144 +1170,234 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 