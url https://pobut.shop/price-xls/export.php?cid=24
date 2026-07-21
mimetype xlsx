--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,149 +14,119 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Матраци для плавання оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Дитячий надувний басейн Рибка 90х90х30 см</t>
-[...5 lines deleted...]
-    <t>1000000058314</t>
+    <t>Дитячий надувний матрац Мультик 110 см</t>
+  </si>
+  <si>
+    <t>23-5802</t>
+  </si>
+  <si>
+    <t>1000000058024</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>323,84</t>
-[...10 lines deleted...]
-  <si>
     <t>125,99</t>
   </si>
   <si>
     <t>Дитячий надувний матрац із подушкою Герої 100 см</t>
   </si>
   <si>
     <t>23-5828</t>
   </si>
   <si>
     <t>1000000058284</t>
   </si>
   <si>
     <t>112,46</t>
-  </si>
-[...16 lines deleted...]
-    <t>0000058291</t>
   </si>
   <si>
     <t>Надувний матрац для плавання Морський 90 см</t>
   </si>
   <si>
     <t>23-1942</t>
   </si>
   <si>
     <t>1000000019421</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 2 шт..</t>
   </si>
   <si>
     <t>342,24</t>
   </si>
   <si>
     <t>Надувний матрац для плавання Мультик 110 см</t>
   </si>
   <si>
     <t>23-1945</t>
   </si>
   <si>
     <t>1000000019452</t>
   </si>
@@ -312,51 +282,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e421b8c0f6af2a193f0d89be6efbc381.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a8fe25aa26373d7c5ba6ca7b49a02.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc157d8115a981584282cd6e291ee03.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6118bddaa9065d693e8a521a9c7c74.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df694ca1c27c74176433e623ac15905.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453295a386529e7cdbf5844a6428b36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1590f0025eb4ffb8897cd7d31d443f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1f5c867e0397791358d72167104a38.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e7a4deadfc8068b7b087ef659db8d9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66f6eb2808493998409e0bba4ff3810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aab9db29ae80ce1a69f25d4e8ed4b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab485c6e284a01b1b699284f2a17e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c12d6bf08e1b0e2c779b0106c4a213.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6541b5953aaebde4f33e7b7291138c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95701642461f2ea7e2195708c951872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a8493c9b16b80e486262916adac913.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b22a0bab523339c96d28ac6c016934.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6fe5a8982857a9871f11b9ef4a57a5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559fe46cbc9623b1ec7ea86a406c9886.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d9a0bd1089ff8e5190f8d3c85f1ed7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad32f1fede44cbe7213a8032108b738.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc9a9e5b315c182a2b3d7f4d6194919.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df47916627a42ce94bcf8f707ba41510.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -604,140 +574,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1004,51 +884,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/24/matraci-dlya-plavannya-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K19"/>
+  <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1170,234 +1050,180 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
-[...53 lines deleted...]
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 