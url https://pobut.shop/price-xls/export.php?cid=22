--- v0 (2026-01-09)
+++ v1 (2026-04-16)
@@ -14,142 +14,106 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі татуювання оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:12</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Дитячі татуювання</t>
-[...5 lines deleted...]
-    <t>1003312234612</t>
+    <t>Дитячі перекладні татуювання Єдинороги EC-659</t>
+  </si>
+  <si>
+    <t>EC-659</t>
+  </si>
+  <si>
+    <t>1009943073446</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5 шт..</t>
   </si>
   <si>
-    <t>29,04</t>
-[...34 lines deleted...]
-  <si>
     <t>89,01</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-257</t>
   </si>
   <si>
     <t>JN-257</t>
   </si>
   <si>
     <t>1001118653354</t>
   </si>
   <si>
     <t>Дитячі сяючі татуювання Єдинороги EI-226</t>
   </si>
   <si>
     <t>Ei-226</t>
   </si>
   <si>
     <t>1008465753836</t>
   </si>
   <si>
     <t>Дитячі флуоресцентні татуювання Праця EI-267</t>
   </si>
   <si>
     <t>Ei-267</t>
@@ -262,59 +226,50 @@
   <si>
     <t>Ei-227</t>
   </si>
   <si>
     <t>1002277847530</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Єдинороги EC-647</t>
   </si>
   <si>
     <t>EC-647</t>
   </si>
   <si>
     <t>1001278520725</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Єдинороги EC-654</t>
   </si>
   <si>
     <t>EC-654</t>
   </si>
   <si>
     <t>1002768867191</t>
   </si>
   <si>
-    <t>Дитячі татуювання Акули WS-A006</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Авокадо JE-271</t>
   </si>
   <si>
     <t>JE-271</t>
   </si>
   <si>
     <t>1001931942062</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Авокадо JE-272</t>
   </si>
   <si>
     <t>JE-272</t>
   </si>
   <si>
     <t>1008276734703</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Авокадо JE-263</t>
   </si>
   <si>
     <t>JE-263</t>
   </si>
   <si>
     <t>1007527952033</t>
@@ -334,59 +289,50 @@
   <si>
     <t>JE-265</t>
   </si>
   <si>
     <t>1008643120870</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Авокадо JE-269</t>
   </si>
   <si>
     <t>JE-269</t>
   </si>
   <si>
     <t>1009708816417</t>
   </si>
   <si>
     <t>Дитячі татуювання з блискітками Метелики EG-003</t>
   </si>
   <si>
     <t>EG-003</t>
   </si>
   <si>
     <t>1005916497370</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Авокадо JE-266</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі татуювання Єдинороги WS-A143</t>
   </si>
   <si>
     <t>WS-A143</t>
   </si>
   <si>
     <t>1005471040752</t>
   </si>
   <si>
     <t>Дитячі татуювання Єдинороги WS-A147</t>
   </si>
   <si>
     <t>WS-A147</t>
   </si>
   <si>
     <t>1005214687114</t>
   </si>
   <si>
     <t>Дитячі татуювання Єдинороги WS-A142</t>
   </si>
   <si>
     <t>WS-A142</t>
   </si>
   <si>
     <t>1008811182396</t>
@@ -433,95 +379,68 @@
   <si>
     <t>JN-258</t>
   </si>
   <si>
     <t>1007218604210</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-253</t>
   </si>
   <si>
     <t>JN-253</t>
   </si>
   <si>
     <t>1009389244059</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-255</t>
   </si>
   <si>
     <t>JN-255</t>
   </si>
   <si>
     <t>1002838088389</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Метелики JN-323</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Метелики JN-318</t>
   </si>
   <si>
     <t>JN-318</t>
   </si>
   <si>
     <t>1006960589554</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Метелики JN-317</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Метелики JN-329</t>
   </si>
   <si>
     <t>JN-329</t>
   </si>
   <si>
     <t>1008171618849</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Метелики JN-325</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Метелики JN-321</t>
   </si>
   <si>
     <t>JN-321</t>
   </si>
   <si>
     <t>1005103521116</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Метелики JN-320</t>
   </si>
   <si>
     <t>JN-320</t>
   </si>
   <si>
     <t>1006881802558</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Зайці JN-340</t>
   </si>
   <si>
     <t>JN-340</t>
   </si>
   <si>
     <t>1007930636605</t>
@@ -541,116 +460,95 @@
   <si>
     <t>EC-050</t>
   </si>
   <si>
     <t>1003021205859</t>
   </si>
   <si>
     <t>Перекладні татуювання Єдинороги EC-668</t>
   </si>
   <si>
     <t>EC-668</t>
   </si>
   <si>
     <t>1004159763341</t>
   </si>
   <si>
     <t>Перекладні татуювання з блискітками Єдинороги 12 см</t>
   </si>
   <si>
     <t>JF-053</t>
   </si>
   <si>
     <t>1009456209509</t>
   </si>
   <si>
-    <t>Дитячі тату з блискітками Мікс FG-044</t>
-[...10 lines deleted...]
-  <si>
     <t>Дитячі татуювання Метелики 19 см</t>
   </si>
   <si>
     <t>3D-19</t>
   </si>
   <si>
     <t>1008589787007</t>
   </si>
   <si>
     <t>86,14</t>
   </si>
   <si>
     <t>Дитячі татуювання Сонечко 19 см</t>
   </si>
   <si>
     <t>3D-18</t>
   </si>
   <si>
     <t>1005917729661</t>
   </si>
   <si>
     <t>Тимчасові татуювання Панди 21 см</t>
   </si>
   <si>
     <t>TH-383</t>
   </si>
   <si>
     <t>1004370574160</t>
   </si>
   <si>
     <t>104,94</t>
   </si>
   <si>
-    <t>Неонові татуювання Кольоровий Мікс 21 см</t>
-[...5 lines deleted...]
-    <t>1008406338108</t>
+    <t>Неонові татуювання Браслети та Ананаси 21 см</t>
+  </si>
+  <si>
+    <t>CS-011</t>
+  </si>
+  <si>
+    <t>1001086908302</t>
   </si>
   <si>
     <t>165,43</t>
   </si>
   <si>
-    <t>Неонові татуювання Браслети та Ананаси 21 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Неоновые татуировки Бабочки и Сердца 21 см</t>
   </si>
   <si>
     <t>CS-010</t>
   </si>
   <si>
     <t>1009521108461</t>
   </si>
   <si>
     <t>Неонові татуювання Серця та Пір'я 21 см</t>
   </si>
   <si>
     <t>CS-003</t>
   </si>
   <si>
     <t>1009703204905</t>
   </si>
   <si>
     <t>Неонові татуювання Метелики та Пір'я 21 см</t>
   </si>
   <si>
     <t>CS-009</t>
   </si>
   <si>
     <t>1005657018148</t>
@@ -679,72 +577,87 @@
   <si>
     <t>CS-006</t>
   </si>
   <si>
     <t>1004243470841</t>
   </si>
   <si>
     <t>Неонові татуювання Крила 21 см</t>
   </si>
   <si>
     <t>CS-008</t>
   </si>
   <si>
     <t>1002726720100</t>
   </si>
   <si>
     <t>Неонові татуювання Написи 21 см</t>
   </si>
   <si>
     <t>CS-007</t>
   </si>
   <si>
     <t>1009066385334</t>
   </si>
   <si>
-    <t>Дитячі тату з блискітками Мікс FG-045</t>
-[...10 lines deleted...]
-  <si>
     <t>Перекладні татуювання з блискітками Морозиво 12 см</t>
   </si>
   <si>
     <t>JF-064</t>
   </si>
   <si>
     <t>1009643293007</t>
   </si>
   <si>
     <t>88,84</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Метелики WS-A254</t>
+  </si>
+  <si>
+    <t>WS-A254</t>
+  </si>
+  <si>
+    <t>1009517062401</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Єдинороги WS-A141</t>
+  </si>
+  <si>
+    <t>WS-A141</t>
+  </si>
+  <si>
+    <t>1006733826879</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Єдинороги EC-653</t>
+  </si>
+  <si>
+    <t>EC-653</t>
+  </si>
+  <si>
+    <t>1008270898463</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -810,51 +723,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf332fd47fd51f651f02719cd19e05a41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac63cf3a34152b3ff5f7c0a8358fe22.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c6ab0007e8e0325ae056871a17db3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e26dd6effeea306a11c71e9e4663b74.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f22aa59343527fe4ad9a69936ce385.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32092035b7798f4200ec4a0471acb36b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c297caa2a5b1a24ef95eaae087077.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38543d17c769ef407065d6e04cf7e08.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516015f52de4e993e6bfb503a0ddf70f9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fde0ff16fc99167b02a529a9705a910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff452ef36e1babb52791e2382b7170811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f149f0dba7647e38f54b8f134b90b512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e0087367a21fa3ccfde93f5433a2513.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb1db154a2d375bce32ff026d2780414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7058316f8e0d9ea6aff09e1600ccd6415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75438afce75105fafc578ff2050e1616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd764b5e0e57be4ca260173cd0e683d17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5a1c4d1fc8913fd9f557040ff08218.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931ac2b23dc8f0bd4ff5c07a10827db19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a5ab0888db1ecd62413f0c7e9334620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72852592e1134a782779e3f7fa9dba421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900010e6784d8cd1e4082ee3a045aa0222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6d75897316272e0f57f966aa6f25323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc775e0a5a336c5a96d8e72ba670f24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ee044a61d4d9e0863811129e129b125.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d8d18e9fb8709c2cf8a8b646c0da26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a85ef0558fab45b9479162118fae527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e1d94932fd28ffe923d87034c90f28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155572fa878fa018935736f322bf83a29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409773b8d8f6eaf95c7ff088b0c3929f30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b261bb7a3d370be86742639ccaf2f7c31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7686a7ca810d6c3dde6be1399459a8e32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a1f66010ed89a0a5d03a192f0cfc33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa33d4e1be7434f8b8c005fc50d96c434.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af9556fdeb5669476b8e32883518c35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f340f2cb98871496f92f4df50e401e36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c6b70ce6cae2ac49c4e1f1763feaf37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdfa1e34960a942ee13436252d04f638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a226afcb9c9f2a25e26fa3976c4539.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557dafa12b36a2150149120289daa9d40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052754bc7823be521aa76903df65c941.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c9d18d4a715bbdcd61707aa0869342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b24c221f2e0ddab914dc594a951bad43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5001d9775adde6c8ff18918c7cb815544.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c3e45cbf5ef0cc727b40d5b32646545.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed552e88dd53ee35fc3f61b190bf862d46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08e49e1d10c53b262f7ab1a80dcf647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f6a3db3ebf0f5776d22e692d670a48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3852065ee981f61f8c72e259c24a09d49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf5acb5a6e8cc476096485c399e18d50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb46beec7536f2beb65c25b45142351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ea84da05ed86bac656e1c991ad17452.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9b5bfb4b0167379512b9e82c389653.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4730003a5eef2322e37edd46f5b8954.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ac89f564a1a7865e1efec16358be55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5188ae01b15fe9d625ccf09e855f0756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d47a1640ee8d1d3d6dbbc819a057a57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65e07f9955a533b9d1707bcde4f0d558.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a328446d48e5e5e35094269217fc859.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577e4452774da45e25f2859325971560.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923364c883e2f19493278f4797c395461.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa97b6b325ac534f6862a3ddab5353262.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f95a1a5705e58d0f3bc5998a0aa33a63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3048193e60219318eca17a9254235f64.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0249c4ea75ab8b54d2bb00b02d3b6965.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df9dec0f69df9a38f22a23981680f166.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f10b8d5b8837b884ae1cbe3ee326367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20ebf6ce198e65a94d51a3bfd1fd568.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad8a65aa4b497253585c876d9327869.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ddef3d1b09b3370668eb06bd6074870.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0984095bdc3c0eab7ec7ca7c41e551.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d32fb140de777062cbd9a69fc041042.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593aaa42cde2785f4eaa48df5deb9a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977c41ed7ac12059a9599230765e684.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f73618bc33e0204567da07a1013d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27547a6045906bc1b4c5820dbb20c66.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738095774320492e34cc68017741ecf57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ad733069e970ec09f5d45709d85f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd1104b30558b159a78acf836bf189.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f8b9108f35fd5e4274a3b3568dac10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092144260c14a9f60acb39a7db7f70a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84cd1cfd6d6bdd1d2c3326b528a9212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb4b3bbf9e3a21bbe138c746653da13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269221ae5f28ae772469d79b8761d414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5b52a7f8676531f1cb58aff66e12615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84397527ad66dccd767e0177e14b116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62fe84b056396eeedefa044b75a8e017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6625e995cc667e5c953e9c957c5be7e18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e55cb3cb4b31104571cdc2601e46419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500180412acf66041da9b09fbfa5bf1f20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c0afc0c8b460749dbc3093a6b67d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea89fda5762c2c97dca983db9878dae22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ce24a6154ca57f591939d89eb76123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d18798253df2cf77d882d847cc2924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb70192988eb1fdff83a47c2d74b1d25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a88763ab40524f5903a3a66cd39b026.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760424cc64adfad1351924480137a53227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616201757b340b83ad7292eded9e47af28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc584f1860ffdd8a15b4a01880a8a729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40454563f34e32f25b313c37eb2fc30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c825180c5688a8fe40cc7e73938431.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749c847795a41a939f9fba88fe48eb32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb96209bc3a60009aed53755da933d33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913ae2f5aee34d7c638ffecd5c2a6d34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e51c8ceecacf8f79fe4c868544a6a235.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d814dbaf5fd6a4b6d574a97d90f424936.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449eb867832fca607b51fbf4969082237.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d6c7ef31e35002521605a1e50bcd838.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b50dffe2ff204cf950b9312535f639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0002135a1a627871bb3745e4a17240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2372b5d77ff1d2663c43bd1fdfbada41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6cb42cc794d9f5e3114fb5fe147442.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc66a49008a06459cd0847a09b969943.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca898989529805de870a6600d7707544.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8fea249dfa4ba8e197d2441e0692b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b7410248b99bde1e6533ebad9f8cd46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038d25ca183bc30c2248c6da8a2a7b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e761cf0f2b742d3feded54c3a69848.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43dbc5af0be1b5d2a7fc3a08bef8749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf455ff51a2e849192ad04f3a4abb91250.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0265570b53120b7c44f664a0f117b451.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56d8dfbd8277dd90ff1ee53261adf52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6eea6138b4bd2009fa3fb1fc6a8953.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe47c64c4d7e07ff516ed82c77da3154.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b55b54ff724505fc7377de5a8b8f55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4d85483c06551023361bca912e7d456.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae26af9a359706c3f0823a4f5b58e57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53133b8ac89a967e6c5f166bdc0e658.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d02bf2ba4f464bb8cf24aa23a7c8959.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a806ce39b188a71a3c20352d7f2e6f60.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2602,350 +2515,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3212,51 +2825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/22/dityachi-tatuyuvannya-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K76"/>
+  <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3351,1287 +2964,1107 @@
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C39" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D48" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C49" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D49" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C50" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D50" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D51" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>30</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D52" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
-        <v>30</v>
+        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C53" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D53" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C54" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D54" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C55" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D55" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C56" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D56" t="s">
+        <v>168</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F56" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C57" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D57" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C58" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D58" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C59" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C60" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D60" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C61" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C62" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D62" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C63" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D63" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C64" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D64" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
-        <v>189</v>
+        <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C65" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D65" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C66" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D66" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>193</v>
-[...179 lines deleted...]
-        <v>228</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 