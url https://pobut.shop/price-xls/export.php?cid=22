--- v1 (2026-04-16)
+++ v2 (2026-06-04)
@@ -14,106 +14,286 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі татуювання оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:12</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Дитячі татуювання Аніме Геншин 14 см</t>
+  </si>
+  <si>
+    <t>22-519</t>
+  </si>
+  <si>
+    <t>1005268775096</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5 шт..</t>
+  </si>
+  <si>
+    <t>59,75</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Аніме Бойові Персонажі 14 см</t>
+  </si>
+  <si>
+    <t>22-520</t>
+  </si>
+  <si>
+    <t>1003967681403</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Аніме Пірати 14 см</t>
+  </si>
+  <si>
+    <t>22-521</t>
+  </si>
+  <si>
+    <t>1002985498475</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Аніме Бійці 14 см</t>
+  </si>
+  <si>
+    <t>22-522</t>
+  </si>
+  <si>
+    <t>1001072752445</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Маріо 14 см</t>
+  </si>
+  <si>
+    <t>22-523</t>
+  </si>
+  <si>
+    <t>1007273328885</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Швидкісні Герої 14 см</t>
+  </si>
+  <si>
+    <t>22-524</t>
+  </si>
+  <si>
+    <t>1008554432604</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Швидкі Герої 14 см</t>
+  </si>
+  <si>
+    <t>22-525</t>
+  </si>
+  <si>
+    <t>1004389814738</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої Образи 14 см</t>
+  </si>
+  <si>
+    <t>22-526</t>
+  </si>
+  <si>
+    <t>1002974831832</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої Суперники 14 см</t>
+  </si>
+  <si>
+    <t>22-948</t>
+  </si>
+  <si>
+    <t>1008265539494</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Швидкі Яскраві 14 см</t>
+  </si>
+  <si>
+    <t>22-527</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Швидкі Павуки 14 см</t>
+  </si>
+  <si>
+    <t>22-528</t>
+  </si>
+  <si>
+    <t>1003398942340</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої в Масках 14 см</t>
+  </si>
+  <si>
+    <t>22-529</t>
+  </si>
+  <si>
+    <t>1005822213613</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої з Павутиною 14 см</t>
+  </si>
+  <si>
+    <t>22-530</t>
+  </si>
+  <si>
+    <t>1002456743677</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Павутинні історії 14 см</t>
+  </si>
+  <si>
+    <t>22-531</t>
+  </si>
+  <si>
+    <t>1002206810932</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Капібари різні 14 см</t>
+  </si>
+  <si>
+    <t>22-540</t>
+  </si>
+  <si>
+    <t>1004516126604</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої Мікс 14 см</t>
+  </si>
+  <si>
+    <t>22-546</t>
+  </si>
+  <si>
+    <t>1008382983828</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Залізна Маска 14 см</t>
+  </si>
+  <si>
+    <t>22-547</t>
+  </si>
+  <si>
+    <t>1008000128037</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої Різні 14 см</t>
+  </si>
+  <si>
+    <t>22-548</t>
+  </si>
+  <si>
+    <t>1009492157024</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Герої в Образах 14 см</t>
+  </si>
+  <si>
+    <t>22-549</t>
+  </si>
+  <si>
+    <t>1004278211723</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Собачки з Друзями 14 см</t>
+  </si>
+  <si>
+    <t>22-552</t>
+  </si>
+  <si>
+    <t>1001195757501</t>
+  </si>
+  <si>
     <t>Дитячі перекладні татуювання Єдинороги EC-659</t>
   </si>
   <si>
     <t>EC-659</t>
   </si>
   <si>
     <t>1009943073446</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 5 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>89,01</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-257</t>
   </si>
   <si>
     <t>JN-257</t>
   </si>
   <si>
     <t>1001118653354</t>
   </si>
   <si>
     <t>Дитячі сяючі татуювання Єдинороги EI-226</t>
   </si>
   <si>
     <t>Ei-226</t>
   </si>
   <si>
     <t>1008465753836</t>
   </si>
   <si>
     <t>Дитячі флуоресцентні татуювання Праця EI-267</t>
   </si>
   <si>
     <t>Ei-267</t>
@@ -307,59 +487,50 @@
   <si>
     <t>EG-003</t>
   </si>
   <si>
     <t>1005916497370</t>
   </si>
   <si>
     <t>Дитячі татуювання Єдинороги WS-A143</t>
   </si>
   <si>
     <t>WS-A143</t>
   </si>
   <si>
     <t>1005471040752</t>
   </si>
   <si>
     <t>Дитячі татуювання Єдинороги WS-A147</t>
   </si>
   <si>
     <t>WS-A147</t>
   </si>
   <si>
     <t>1005214687114</t>
   </si>
   <si>
-    <t>Дитячі татуювання Єдинороги WS-A142</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Динозаври JN-262</t>
   </si>
   <si>
     <t>JN-262</t>
   </si>
   <si>
     <t>1002631593363</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-256</t>
   </si>
   <si>
     <t>JN-256</t>
   </si>
   <si>
     <t>1001685362642</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-251</t>
   </si>
   <si>
     <t>JN-251</t>
   </si>
   <si>
     <t>1003112287078</t>
@@ -388,113 +559,77 @@
   <si>
     <t>JN-253</t>
   </si>
   <si>
     <t>1009389244059</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Динозаври JN-255</t>
   </si>
   <si>
     <t>JN-255</t>
   </si>
   <si>
     <t>1002838088389</t>
   </si>
   <si>
     <t>Дитячі перекладні татуювання Метелики JN-318</t>
   </si>
   <si>
     <t>JN-318</t>
   </si>
   <si>
     <t>1006960589554</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Метелики JN-329</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Метелики JN-321</t>
   </si>
   <si>
     <t>JN-321</t>
   </si>
   <si>
     <t>1005103521116</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Метелики JN-320</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Зайці JN-340</t>
   </si>
   <si>
     <t>JN-340</t>
   </si>
   <si>
     <t>1007930636605</t>
   </si>
   <si>
-    <t>Дитячі перекладні татуювання Зайці JN-337</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі перекладні татуювання Футбол EC-050</t>
   </si>
   <si>
     <t>EC-050</t>
   </si>
   <si>
     <t>1003021205859</t>
   </si>
   <si>
-    <t>Перекладні татуювання Єдинороги EC-668</t>
-[...7 lines deleted...]
-  <si>
     <t>Перекладні татуювання з блискітками Єдинороги 12 см</t>
   </si>
   <si>
     <t>JF-053</t>
   </si>
   <si>
     <t>1009456209509</t>
   </si>
   <si>
     <t>Дитячі татуювання Метелики 19 см</t>
   </si>
   <si>
     <t>3D-19</t>
   </si>
   <si>
     <t>1008589787007</t>
   </si>
   <si>
     <t>86,14</t>
   </si>
   <si>
     <t>Дитячі татуювання Сонечко 19 см</t>
   </si>
   <si>
     <t>3D-18</t>
@@ -523,141 +658,102 @@
   <si>
     <t>1001086908302</t>
   </si>
   <si>
     <t>165,43</t>
   </si>
   <si>
     <t>Неоновые татуировки Бабочки и Сердца 21 см</t>
   </si>
   <si>
     <t>CS-010</t>
   </si>
   <si>
     <t>1009521108461</t>
   </si>
   <si>
     <t>Неонові татуювання Серця та Пір'я 21 см</t>
   </si>
   <si>
     <t>CS-003</t>
   </si>
   <si>
     <t>1009703204905</t>
   </si>
   <si>
-    <t>Неонові татуювання Метелики та Пір'я 21 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Неонові татуювання Ключі 21 см</t>
   </si>
   <si>
     <t>CS-012</t>
   </si>
   <si>
     <t>1002775492355</t>
   </si>
   <si>
     <t>Неонові татуювання Метелики 21 см</t>
   </si>
   <si>
     <t>CS-004</t>
   </si>
   <si>
     <t>1002366721734</t>
   </si>
   <si>
     <t>Неонові татуювання Пір'я 21 см</t>
   </si>
   <si>
     <t>CS-006</t>
   </si>
   <si>
     <t>1004243470841</t>
   </si>
   <si>
     <t>Неонові татуювання Крила 21 см</t>
   </si>
   <si>
     <t>CS-008</t>
   </si>
   <si>
     <t>1002726720100</t>
   </si>
   <si>
     <t>Неонові татуювання Написи 21 см</t>
   </si>
   <si>
     <t>CS-007</t>
   </si>
   <si>
     <t>1009066385334</t>
   </si>
   <si>
-    <t>Перекладні татуювання з блискітками Морозиво 12 см</t>
-[...19 lines deleted...]
-  <si>
     <t>Дитячі татуювання Єдинороги WS-A141</t>
   </si>
   <si>
     <t>WS-A141</t>
   </si>
   <si>
     <t>1006733826879</t>
-  </si>
-[...7 lines deleted...]
-    <t>1008270898463</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -723,51 +819,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0984095bdc3c0eab7ec7ca7c41e551.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d32fb140de777062cbd9a69fc041042.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593aaa42cde2785f4eaa48df5deb9a3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977c41ed7ac12059a9599230765e684.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f73618bc33e0204567da07a1013d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27547a6045906bc1b4c5820dbb20c66.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738095774320492e34cc68017741ecf57.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ad733069e970ec09f5d45709d85f8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cd1104b30558b159a78acf836bf189.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f8b9108f35fd5e4274a3b3568dac10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092144260c14a9f60acb39a7db7f70a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84cd1cfd6d6bdd1d2c3326b528a9212.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb4b3bbf9e3a21bbe138c746653da13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269221ae5f28ae772469d79b8761d414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5b52a7f8676531f1cb58aff66e12615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84397527ad66dccd767e0177e14b116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62fe84b056396eeedefa044b75a8e017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6625e995cc667e5c953e9c957c5be7e18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e55cb3cb4b31104571cdc2601e46419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500180412acf66041da9b09fbfa5bf1f20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c0afc0c8b460749dbc3093a6b67d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea89fda5762c2c97dca983db9878dae22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ce24a6154ca57f591939d89eb76123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d18798253df2cf77d882d847cc2924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb70192988eb1fdff83a47c2d74b1d25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a88763ab40524f5903a3a66cd39b026.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760424cc64adfad1351924480137a53227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616201757b340b83ad7292eded9e47af28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc584f1860ffdd8a15b4a01880a8a729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40454563f34e32f25b313c37eb2fc30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c825180c5688a8fe40cc7e73938431.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749c847795a41a939f9fba88fe48eb32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb96209bc3a60009aed53755da933d33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913ae2f5aee34d7c638ffecd5c2a6d34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e51c8ceecacf8f79fe4c868544a6a235.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d814dbaf5fd6a4b6d574a97d90f424936.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449eb867832fca607b51fbf4969082237.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d6c7ef31e35002521605a1e50bcd838.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3b50dffe2ff204cf950b9312535f639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f0002135a1a627871bb3745e4a17240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2372b5d77ff1d2663c43bd1fdfbada41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc6cb42cc794d9f5e3114fb5fe147442.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc66a49008a06459cd0847a09b969943.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca898989529805de870a6600d7707544.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8fea249dfa4ba8e197d2441e0692b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b7410248b99bde1e6533ebad9f8cd46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8038d25ca183bc30c2248c6da8a2a7b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e761cf0f2b742d3feded54c3a69848.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43dbc5af0be1b5d2a7fc3a08bef8749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf455ff51a2e849192ad04f3a4abb91250.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0265570b53120b7c44f664a0f117b451.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56d8dfbd8277dd90ff1ee53261adf52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6eea6138b4bd2009fa3fb1fc6a8953.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe47c64c4d7e07ff516ed82c77da3154.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b55b54ff724505fc7377de5a8b8f55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4d85483c06551023361bca912e7d456.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae26af9a359706c3f0823a4f5b58e57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53133b8ac89a967e6c5f166bdc0e658.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d02bf2ba4f464bb8cf24aa23a7c8959.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a806ce39b188a71a3c20352d7f2e6f60.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406a81790cd825d3add78a860604a41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b5333f83975d98ee80547b9f1d5c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be9356e7c2c8f348b0a285759fe563.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bf9c9985fd52f4ca048f577c702e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5378396c61d8376692dbd8e13f48045.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3513716707b47886ff7995d4e45d36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78adb8aceed83ff63a04c4825ad187.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74db90c83b979722eba0b6e8c5949c8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec4891e80668c0694b45007e7a6c49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056b01577ebe6f6bf43c1921e75978f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8526f03bb22a2465f0f1992b2df30a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed111a9099561fbc8b00d767981ec12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f46c2bd27ec0cc091b5a1b21056413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08c8c79afcd8b90b75ef32babc4d114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f87aafbb916b271946663f0f0e28615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc538aad4f6492ee0f5355d3080df716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97b7c2862db67a33a073d708c6a0b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000a2414c3f55806f559e34d91ed9a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7cbafb812bcd7520d9d0995d38f6c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123bc71a834a0ae9acb51707075ad720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230557773969dd7946b79687405bccbd21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225bba56cbdbe710c4486e0d584ab1c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ddbe12e42b6b49839c681f29cf7e123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035cff909761e850d3b9b084fd4374b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da813600dc4256acbd6eb57a8e3dea8c25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a2c1469d05fd7456988cad27ca9aa26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de319258cdcb86d06b369e231c88527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d839c10a5fd522d9af1bc1a7f3f5228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff09a2ab02e5ba3dcedf98d98149a7a29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5cd9ceaed8c415f90bab97d91cb2530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095857894a912e6efa0393431d37f65531.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed22b937b393340153b97b8f6851ac532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19f0c672c3f43d91fb76208f88ff033.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1b5a7cdb64cd053714155383a40a34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee6bf08064465b00b448196940039935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec753554abd051a15a669cfd59244836.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b54d9cba531ac71e93d6f7b788b8a37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e05fbf38e2963012348a0d62e54138.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2783450559d3492c717464262cd5ca39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3b4a66870d08229fdf615f652bb840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405463fd3489b4aec9bd0d6db380dc41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d33c351fc21e8d29d133865d2dcb42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424974790e2a887a64e6cd0210b00a543.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476b8371fb823691af39e247a105a244.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbeb899359dfa8a150bf097a5f5f045.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04952cd434ba65770270045ad3cbb46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4ea0f6f423ce91cc0bfc9273a85d47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df3385c209772a7647803e0862b80a48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a1a38bc685609cf16698b11fcebb749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4532d8bf120e9e0a19c5bfdcfc9e77450.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd617578b8550f1ea51d87ba3f2ac51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207154c37c7a33cf8641dca8d5e820c52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d7ad00d108e6ce5ae1fe105e882c53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360274c943cb0993852d4b5dec157c4d54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632bab56d7f19e2318f56e4ec580f0255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc860b67fbd77cd2e44a3293de0034956.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde33e3466c2a10ea5065499ababcb57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d211e08378557535e086c539df99058.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb77f429fee4f6ae77d1aafa6926559.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f25caf27da6eae122c39ed7ae90c260.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c7f1f51757a0e6b7654d0f2d8585c61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf328b54d5c3dad265c47666e8e2762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e72d3ccbfd5ca46a1af557c58667763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc5a70468c53fc1e35aafbae52f5664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea0336eecfc95b24cae040db17f0765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b314e5cfa49687e228998c67b76ac66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4895dad15859758c1c4202324ba5a967.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c800977c33c1fb223eedd485f3c3cb68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209de97b3b80a9559e033ed22530ff469.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4cd962498691115e833a9dd1c8d6f70.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08910171bb93c6dc7b08881674ff2c71.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2515,50 +2611,380 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2825,51 +3251,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/22/dityachi-tatuyuvannya-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K66"/>
+  <dimension ref="A1:K77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3113,958 +3539,1154 @@
       <c r="A15"/>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
         <v>46</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
         <v>52</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" t="s">
         <v>55</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" t="s">
         <v>58</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" t="s">
         <v>61</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
         <v>64</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" t="s">
         <v>67</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
         <v>70</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" t="s">
         <v>73</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" t="s">
         <v>76</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>77</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" t="s">
         <v>89</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>95</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
       <c r="D34" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>105</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>108</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" t="s">
         <v>110</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
       <c r="D39" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>139</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
       <c r="D48" t="s">
         <v>141</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" t="s">
         <v>143</v>
       </c>
       <c r="D49" t="s">
         <v>144</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>145</v>
       </c>
       <c r="C50" t="s">
         <v>146</v>
       </c>
       <c r="D50" t="s">
         <v>147</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>148</v>
       </c>
       <c r="C51" t="s">
         <v>149</v>
       </c>
       <c r="D51" t="s">
         <v>150</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" t="s">
         <v>152</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>153</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" t="s">
         <v>155</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>156</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>157</v>
+      </c>
+      <c r="C54" t="s">
+        <v>158</v>
+      </c>
+      <c r="D54" t="s">
         <v>159</v>
       </c>
-      <c r="C54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C55" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D55" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C56" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D56" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C57" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C58" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D58" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C59" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D59" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C60" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D60" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C61" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D61" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C62" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>162</v>
+        <v>78</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C63" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D63" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>190</v>
+        <v>78</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C64" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C65" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D65" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
+        <v>193</v>
+      </c>
+      <c r="C66" t="s">
+        <v>194</v>
+      </c>
+      <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F66" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" customHeight="1" ht="71">
+      <c r="A67"/>
+      <c r="B67" t="s">
         <v>197</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C67" t="s">
         <v>198</v>
       </c>
-      <c r="D66" t="s">
+      <c r="D67" t="s">
         <v>199</v>
       </c>
-      <c r="E66" s="4" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="E67" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F67" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" customHeight="1" ht="71">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>200</v>
+      </c>
+      <c r="C68" t="s">
+        <v>201</v>
+      </c>
+      <c r="D68" t="s">
+        <v>202</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F68" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" customHeight="1" ht="71">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>204</v>
+      </c>
+      <c r="C69" t="s">
+        <v>205</v>
+      </c>
+      <c r="D69" t="s">
+        <v>206</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F69" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" customHeight="1" ht="71">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>208</v>
+      </c>
+      <c r="C70" t="s">
+        <v>209</v>
+      </c>
+      <c r="D70" t="s">
+        <v>210</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F70" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" customHeight="1" ht="71">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>211</v>
+      </c>
+      <c r="C71" t="s">
+        <v>212</v>
+      </c>
+      <c r="D71" t="s">
+        <v>213</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F71" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" customHeight="1" ht="71">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>214</v>
+      </c>
+      <c r="C72" t="s">
+        <v>215</v>
+      </c>
+      <c r="D72" t="s">
+        <v>216</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" customHeight="1" ht="71">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" t="s">
+        <v>218</v>
+      </c>
+      <c r="D73" t="s">
+        <v>219</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F73" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" customHeight="1" ht="71">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>220</v>
+      </c>
+      <c r="C74" t="s">
+        <v>221</v>
+      </c>
+      <c r="D74" t="s">
+        <v>222</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" customHeight="1" ht="71">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>223</v>
+      </c>
+      <c r="C75" t="s">
+        <v>224</v>
+      </c>
+      <c r="D75" t="s">
+        <v>225</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F75" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" customHeight="1" ht="71">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>226</v>
+      </c>
+      <c r="C76" t="s">
+        <v>227</v>
+      </c>
+      <c r="D76" t="s">
+        <v>228</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F76" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" customHeight="1" ht="71">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C77" t="s">
+        <v>230</v>
+      </c>
+      <c r="D77" t="s">
+        <v>231</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F77" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 