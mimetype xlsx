--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Дитячі татуювання оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Дитячі татуювання Аніме Геншин 14 см</t>
   </si>
   <si>
     <t>22-519</t>
   </si>
@@ -109,651 +109,516 @@
   <si>
     <t>22-521</t>
   </si>
   <si>
     <t>1002985498475</t>
   </si>
   <si>
     <t>Дитячі татуювання Аніме Бійці 14 см</t>
   </si>
   <si>
     <t>22-522</t>
   </si>
   <si>
     <t>1001072752445</t>
   </si>
   <si>
     <t>Дитячі татуювання Маріо 14 см</t>
   </si>
   <si>
     <t>22-523</t>
   </si>
   <si>
     <t>1007273328885</t>
   </si>
   <si>
-    <t>Дитячі татуювання Швидкісні Герої 14 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі татуювання Швидкі Герої 14 см</t>
   </si>
   <si>
     <t>22-525</t>
   </si>
   <si>
     <t>1004389814738</t>
   </si>
   <si>
     <t>Дитячі татуювання Герої Образи 14 см</t>
   </si>
   <si>
     <t>22-526</t>
   </si>
   <si>
     <t>1002974831832</t>
   </si>
   <si>
-    <t>Дитячі татуювання Герої Суперники 14 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Дитячі татуювання Швидкі Яскраві 14 см</t>
   </si>
   <si>
     <t>22-527</t>
   </si>
   <si>
-    <t>Дитячі татуювання Швидкі Павуки 14 см</t>
-[...14 lines deleted...]
-    <t>1005822213613</t>
+    <t>Дитячі перекладні татуювання Єдинороги EC-659</t>
+  </si>
+  <si>
+    <t>EC-659</t>
+  </si>
+  <si>
+    <t>1009943073446</t>
+  </si>
+  <si>
+    <t>89,01</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-257</t>
+  </si>
+  <si>
+    <t>JN-257</t>
+  </si>
+  <si>
+    <t>1001118653354</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги EI-226</t>
+  </si>
+  <si>
+    <t>Ei-226</t>
+  </si>
+  <si>
+    <t>1008465753836</t>
+  </si>
+  <si>
+    <t>Дитячі флуоресцентні татуювання Праця EI-267</t>
+  </si>
+  <si>
+    <t>Ei-267</t>
+  </si>
+  <si>
+    <t>1002265604022</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги EI-228</t>
+  </si>
+  <si>
+    <t>Ei-228</t>
+  </si>
+  <si>
+    <t>1005439330765</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання флуоресцентні Єдинороги EI-213</t>
+  </si>
+  <si>
+    <t>Ei-213</t>
+  </si>
+  <si>
+    <t>1006052353766</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання флуоресцентні Казка EI-223</t>
+  </si>
+  <si>
+    <t>Ei-223</t>
+  </si>
+  <si>
+    <t>1008693240863</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання флуоресцентні Техніка EI-272</t>
+  </si>
+  <si>
+    <t>Ei-272</t>
+  </si>
+  <si>
+    <t>1004359653206</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги EI-218</t>
+  </si>
+  <si>
+    <t>Ei-218</t>
+  </si>
+  <si>
+    <t>1003535248120</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги EI-216</t>
+  </si>
+  <si>
+    <t>Ei-216</t>
+  </si>
+  <si>
+    <t>1002927379961</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання флуоресцентні Єдинороги EI-217</t>
+  </si>
+  <si>
+    <t>Ei-217</t>
+  </si>
+  <si>
+    <t>1002642323065</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги EI-229</t>
+  </si>
+  <si>
+    <t>Ei-229</t>
+  </si>
+  <si>
+    <t>1004803510741</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Машини Ei-265</t>
+  </si>
+  <si>
+    <t>Ei-265</t>
+  </si>
+  <si>
+    <t>1005517304251</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги Ei-225</t>
+  </si>
+  <si>
+    <t>Ei-225</t>
+  </si>
+  <si>
+    <t>1002503436064</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги Ei-212</t>
+  </si>
+  <si>
+    <t>Ei-212</t>
+  </si>
+  <si>
+    <t>1002922597360</t>
+  </si>
+  <si>
+    <t>Дитячі сяючі татуювання Єдинороги Ei-227</t>
+  </si>
+  <si>
+    <t>Ei-227</t>
+  </si>
+  <si>
+    <t>1002277847530</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Єдинороги EC-647</t>
+  </si>
+  <si>
+    <t>EC-647</t>
+  </si>
+  <si>
+    <t>1001278520725</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Єдинороги EC-654</t>
+  </si>
+  <si>
+    <t>EC-654</t>
+  </si>
+  <si>
+    <t>1002768867191</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Авокадо JE-271</t>
+  </si>
+  <si>
+    <t>JE-271</t>
+  </si>
+  <si>
+    <t>1001931942062</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Авокадо JE-272</t>
+  </si>
+  <si>
+    <t>JE-272</t>
+  </si>
+  <si>
+    <t>1008276734703</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Авокадо JE-263</t>
+  </si>
+  <si>
+    <t>JE-263</t>
+  </si>
+  <si>
+    <t>1007527952033</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Авокадо JE-270</t>
+  </si>
+  <si>
+    <t>JE-270</t>
+  </si>
+  <si>
+    <t>1002530418316</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Авокадо JE-265</t>
+  </si>
+  <si>
+    <t>JE-265</t>
+  </si>
+  <si>
+    <t>1008643120870</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Авокадо JE-269</t>
+  </si>
+  <si>
+    <t>JE-269</t>
+  </si>
+  <si>
+    <t>1009708816417</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання з блискітками Метелики EG-003</t>
+  </si>
+  <si>
+    <t>EG-003</t>
+  </si>
+  <si>
+    <t>1005916497370</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Єдинороги WS-A143</t>
+  </si>
+  <si>
+    <t>WS-A143</t>
+  </si>
+  <si>
+    <t>1005471040752</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-262</t>
+  </si>
+  <si>
+    <t>JN-262</t>
+  </si>
+  <si>
+    <t>1002631593363</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-256</t>
+  </si>
+  <si>
+    <t>JN-256</t>
+  </si>
+  <si>
+    <t>1001685362642</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-251</t>
+  </si>
+  <si>
+    <t>JN-251</t>
+  </si>
+  <si>
+    <t>1003112287078</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-252</t>
+  </si>
+  <si>
+    <t>JN-252</t>
+  </si>
+  <si>
+    <t>1003643311679</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-258</t>
+  </si>
+  <si>
+    <t>JN-258</t>
+  </si>
+  <si>
+    <t>1007218604210</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-253</t>
+  </si>
+  <si>
+    <t>JN-253</t>
+  </si>
+  <si>
+    <t>1009389244059</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Динозаври JN-255</t>
+  </si>
+  <si>
+    <t>JN-255</t>
+  </si>
+  <si>
+    <t>1002838088389</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Метелики JN-318</t>
+  </si>
+  <si>
+    <t>JN-318</t>
+  </si>
+  <si>
+    <t>1006960589554</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Метелики JN-321</t>
+  </si>
+  <si>
+    <t>JN-321</t>
+  </si>
+  <si>
+    <t>1005103521116</t>
+  </si>
+  <si>
+    <t>Дитячі перекладні татуювання Футбол EC-050</t>
+  </si>
+  <si>
+    <t>EC-050</t>
+  </si>
+  <si>
+    <t>1003021205859</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Метелики 19 см</t>
+  </si>
+  <si>
+    <t>3D-19</t>
+  </si>
+  <si>
+    <t>1008589787007</t>
+  </si>
+  <si>
+    <t>86,14</t>
+  </si>
+  <si>
+    <t>Дитячі татуювання Сонечко 19 см</t>
+  </si>
+  <si>
+    <t>3D-18</t>
+  </si>
+  <si>
+    <t>1005917729661</t>
+  </si>
+  <si>
+    <t>Тимчасові татуювання Панди 21 см</t>
+  </si>
+  <si>
+    <t>TH-383</t>
+  </si>
+  <si>
+    <t>1004370574160</t>
+  </si>
+  <si>
+    <t>104,94</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Браслети та Ананаси 21 см</t>
+  </si>
+  <si>
+    <t>CS-011</t>
+  </si>
+  <si>
+    <t>1001086908302</t>
+  </si>
+  <si>
+    <t>165,43</t>
+  </si>
+  <si>
+    <t>Неоновые татуировки Бабочки и Сердца 21 см</t>
+  </si>
+  <si>
+    <t>CS-010</t>
+  </si>
+  <si>
+    <t>1009521108461</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Серця та Пір'я 21 см</t>
+  </si>
+  <si>
+    <t>CS-003</t>
+  </si>
+  <si>
+    <t>1009703204905</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Ключі 21 см</t>
+  </si>
+  <si>
+    <t>CS-012</t>
+  </si>
+  <si>
+    <t>1002775492355</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Метелики 21 см</t>
+  </si>
+  <si>
+    <t>CS-004</t>
+  </si>
+  <si>
+    <t>1002366721734</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Пір'я 21 см</t>
+  </si>
+  <si>
+    <t>CS-006</t>
+  </si>
+  <si>
+    <t>1004243470841</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Крила 21 см</t>
+  </si>
+  <si>
+    <t>CS-008</t>
+  </si>
+  <si>
+    <t>1002726720100</t>
+  </si>
+  <si>
+    <t>Неонові татуювання Написи 21 см</t>
+  </si>
+  <si>
+    <t>CS-007</t>
+  </si>
+  <si>
+    <t>1009066385334</t>
   </si>
   <si>
     <t>Дитячі татуювання Герої з Павутиною 14 см</t>
   </si>
   <si>
     <t>22-530</t>
   </si>
   <si>
     <t>1002456743677</t>
-  </si>
-[...532 lines deleted...]
-    <t>1006733826879</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -819,51 +684,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406a81790cd825d3add78a860604a41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b5333f83975d98ee80547b9f1d5c2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be9356e7c2c8f348b0a285759fe563.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1bf9c9985fd52f4ca048f577c702e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5378396c61d8376692dbd8e13f48045.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3513716707b47886ff7995d4e45d36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78adb8aceed83ff63a04c4825ad187.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74db90c83b979722eba0b6e8c5949c8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec4891e80668c0694b45007e7a6c49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056b01577ebe6f6bf43c1921e75978f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8526f03bb22a2465f0f1992b2df30a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed111a9099561fbc8b00d767981ec12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f46c2bd27ec0cc091b5a1b21056413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08c8c79afcd8b90b75ef32babc4d114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f87aafbb916b271946663f0f0e28615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc538aad4f6492ee0f5355d3080df716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a97b7c2862db67a33a073d708c6a0b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000a2414c3f55806f559e34d91ed9a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7cbafb812bcd7520d9d0995d38f6c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123bc71a834a0ae9acb51707075ad720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230557773969dd7946b79687405bccbd21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225bba56cbdbe710c4486e0d584ab1c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ddbe12e42b6b49839c681f29cf7e123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035cff909761e850d3b9b084fd4374b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da813600dc4256acbd6eb57a8e3dea8c25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a2c1469d05fd7456988cad27ca9aa26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de319258cdcb86d06b369e231c88527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d839c10a5fd522d9af1bc1a7f3f5228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff09a2ab02e5ba3dcedf98d98149a7a29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5cd9ceaed8c415f90bab97d91cb2530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095857894a912e6efa0393431d37f65531.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed22b937b393340153b97b8f6851ac532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19f0c672c3f43d91fb76208f88ff033.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1b5a7cdb64cd053714155383a40a34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee6bf08064465b00b448196940039935.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec753554abd051a15a669cfd59244836.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b54d9cba531ac71e93d6f7b788b8a37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64e05fbf38e2963012348a0d62e54138.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2783450559d3492c717464262cd5ca39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f3b4a66870d08229fdf615f652bb840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405463fd3489b4aec9bd0d6db380dc41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d33c351fc21e8d29d133865d2dcb42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424974790e2a887a64e6cd0210b00a543.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476b8371fb823691af39e247a105a244.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbeb899359dfa8a150bf097a5f5f045.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c04952cd434ba65770270045ad3cbb46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4ea0f6f423ce91cc0bfc9273a85d47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df3385c209772a7647803e0862b80a48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a1a38bc685609cf16698b11fcebb749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4532d8bf120e9e0a19c5bfdcfc9e77450.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd617578b8550f1ea51d87ba3f2ac51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207154c37c7a33cf8641dca8d5e820c52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d7ad00d108e6ce5ae1fe105e882c53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360274c943cb0993852d4b5dec157c4d54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632bab56d7f19e2318f56e4ec580f0255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc860b67fbd77cd2e44a3293de0034956.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde33e3466c2a10ea5065499ababcb57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d211e08378557535e086c539df99058.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cb77f429fee4f6ae77d1aafa6926559.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f25caf27da6eae122c39ed7ae90c260.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c7f1f51757a0e6b7654d0f2d8585c61.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf328b54d5c3dad265c47666e8e2762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e72d3ccbfd5ca46a1af557c58667763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc5a70468c53fc1e35aafbae52f5664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bea0336eecfc95b24cae040db17f0765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b314e5cfa49687e228998c67b76ac66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4895dad15859758c1c4202324ba5a967.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c800977c33c1fb223eedd485f3c3cb68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209de97b3b80a9559e033ed22530ff469.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4cd962498691115e833a9dd1c8d6f70.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08910171bb93c6dc7b08881674ff2c71.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aafba65c11b13453db400476813b731.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf8588e9d6f70e42aefb97e5cec422.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4dad30b3c19b6b435da2e284a571d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f03183ad5cb09140f8892ce296ca54.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777061aa1a5663d280ecff6d800a5a595.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01061b73619990e3c1aa5a719caa2f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e91c600b8d4bf11fdd847855c85c2a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c91c898a8fbb48a3a7465816ee9b568.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a2b4bcc4dadd58fbe5784d1428799.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9458cda86199fc5ddc83c21662c94810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265b8195fc044f243eaaa51e73655a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f6a65212bb95f80425bd617df148d12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993e55f7de4260913768362e2fd063013.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb8018f1f52b971a6529626742b9f14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73bd25f9422d48af30a80e762bac2215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e237293dea4cd69978789072c04a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40383298efd13da1b1cf5a300d5193217.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7f50c360934d56f3d246e6a311fe18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2aa629e6d093ebfc50c9ccee368d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673804caa8addace5fe3b3c9066787ce20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922c385cd124bf563e8d346871610f521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73cb3894207bfc46d1e889c21f778622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ccf1a79b76c5f2fe7d379018955b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5138783e70600afc2d35b9339633824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0c43c27b0847dbb230b6f9179846025.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840778be0c08a58706ff7b3bbee750e26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9ccdc89df1030d21156bdf9d49ddb27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e55101c20399eab983dc2e33335b628.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7dcf37042c59c20f8bf96c096e0f29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff9f5d5fb19609cfae8f640b1a497630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8d384bc07e954c8b339901dba3f3131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7204050b561762202d8bc9c2ef890832.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ee01e85d07608ee8d39b016b1658a33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee645d086c9699ae9b1734d7b8359934.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaadcb716db727356ae77742e1a56635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f51fedf88fcf69e27338aa581077a36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6017c848a0b3273ee0b2065f56071c37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9aeba9a8cf29186e98a46f46674dc38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7fbc8970673b598cdb21df76045339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc81cfdf285037f30e152afee4012c40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420645a843eb3602a64de9653900ab7f41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f325d071bf6dc566cf7068e38b29442.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6c461c973413a07baf2b404d166a443.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4d5b1a044c58ffbb93e8580ab34444.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a09b02f0f2483c0f71d9663006f2945.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168e4cb5ed7905228b3cf84e6a0c7646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71a71a80f90c7c57b20f516edcd5747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b24d814cb05dcaa3761d6bfc4df4f48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1fa1ea2715ec3259a0ab167d1d05549.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc339de329b9426da22e00b8641dcb50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f4035688524f463d12edc9c4cd1ae51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f2a082112d46f4533b3bd12ac144652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4514781b836b20462d490d4113ba33753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f503e4a926d4c6e9193b72aa12adb6e54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a210c430d89a0cc899305026e22dc55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9e6f53ee11c821217a2d5231e2bb256.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2491,500 +2356,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
-        <a:stretch>
-[...448 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3251,51 +2666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/22/dityachi-tatuyuvannya-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K77"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3503,1190 +2918,920 @@
       <c r="A13"/>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14"/>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>86</v>
       </c>
       <c r="D30" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" t="s">
         <v>89</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>95</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
       <c r="D34" t="s">
         <v>99</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>105</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" t="s">
         <v>107</v>
       </c>
       <c r="D37" t="s">
         <v>108</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" t="s">
         <v>110</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
       <c r="D39" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
       <c r="D40" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41" t="s">
         <v>120</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>123</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>124</v>
       </c>
       <c r="C43" t="s">
         <v>125</v>
       </c>
       <c r="D43" t="s">
         <v>126</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>127</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44" t="s">
         <v>129</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>133</v>
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46" t="s">
         <v>135</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47" t="s">
         <v>137</v>
       </c>
       <c r="D47" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>139</v>
       </c>
       <c r="C48" t="s">
         <v>140</v>
       </c>
       <c r="D48" t="s">
         <v>141</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" t="s">
         <v>143</v>
       </c>
       <c r="D49" t="s">
         <v>144</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>145</v>
       </c>
       <c r="C50" t="s">
         <v>146</v>
       </c>
       <c r="D50" t="s">
         <v>147</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>148</v>
       </c>
       <c r="C51" t="s">
         <v>149</v>
       </c>
       <c r="D51" t="s">
         <v>150</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>78</v>
+        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>152</v>
+      </c>
+      <c r="C52" t="s">
+        <v>153</v>
+      </c>
+      <c r="D52" t="s">
+        <v>154</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F52" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C53" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D53" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>78</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C54" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D54" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C55" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D55" t="s">
+        <v>165</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C56" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D56" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C57" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D57" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C58" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C59" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D59" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C60" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C61" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C62" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>78</v>
-[...269 lines deleted...]
-        <v>78</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 