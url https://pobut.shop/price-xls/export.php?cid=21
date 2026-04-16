--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,121 +14,139 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Іграшка прикол оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:08</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Паличка Пікмі указка Ла Бубу 10 шт</t>
+  </si>
+  <si>
+    <t>25-200lab</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>167,70</t>
+  </si>
+  <si>
+    <t>Пікмі паличка указка Капібара 10 шт, 66 см</t>
+  </si>
+  <si>
+    <t>23-2174</t>
+  </si>
+  <si>
+    <t>1000000051971</t>
+  </si>
+  <si>
+    <t>188,37</t>
+  </si>
+  <si>
+    <t>Паличка Пікмі указка Мультик 10 шт, 66 см</t>
+  </si>
+  <si>
+    <t>1000000051964</t>
+  </si>
+  <si>
     <t>Лазерна указка RL-303 Laser</t>
   </si>
   <si>
     <t>23-204</t>
   </si>
   <si>
     <t>1000000002041</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>223,30</t>
   </si>
   <si>
-    <t>Паличка Пікмі указка Ла Бубу 10 шт</t>
-[...10 lines deleted...]
-  <si>
     <t>Павук тарантул 6 штук, 6 см</t>
   </si>
   <si>
     <t>23-5090</t>
   </si>
   <si>
     <t>1000000050905</t>
   </si>
   <si>
     <t>62,79</t>
   </si>
   <si>
     <t>Павук золотопряд 12 листів, 96 штук, 6 см</t>
   </si>
   <si>
     <t>23-5088</t>
   </si>
   <si>
     <t>1000000050882</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>527,44</t>
@@ -172,185 +190,125 @@
   <si>
     <t>Ніж із тюбиком крові прикол 22 см</t>
   </si>
   <si>
     <t>23-5094</t>
   </si>
   <si>
     <t>1000000050943</t>
   </si>
   <si>
     <t>49,27</t>
   </si>
   <si>
     <t>Зуби вампіра із кров'ю</t>
   </si>
   <si>
     <t>23-5087</t>
   </si>
   <si>
     <t>1000000050875</t>
   </si>
   <si>
     <t>260,82</t>
   </si>
   <si>
-    <t>Дитячі штампики Смайли 4 см</t>
-[...13 lines deleted...]
-  <si>
     <t>Дитячі штампики аніме 4 см</t>
   </si>
   <si>
     <t>23-5212</t>
   </si>
   <si>
     <t>1000000052121</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 60 шт..</t>
   </si>
   <si>
     <t>Дитячі морські штампики 4 см</t>
   </si>
   <si>
     <t>23-5208</t>
   </si>
   <si>
     <t>1000000052084</t>
   </si>
   <si>
     <t>Дитячі штампики лайки 4 см</t>
   </si>
   <si>
     <t>23-5211</t>
   </si>
   <si>
     <t>1000000052114</t>
   </si>
   <si>
     <t>Дитяча Рогатка Какашка прилипалка 8,5 см</t>
   </si>
   <si>
     <t>23-5180</t>
   </si>
   <si>
     <t>1000000051803</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 50 шт..</t>
   </si>
   <si>
     <t>386,40</t>
   </si>
   <si>
-    <t>Дитяча наліпка емодзі</t>
-[...25 lines deleted...]
-  <si>
     <t>Сяючий Йо Йо Собачий патруль</t>
   </si>
   <si>
     <t>23-4648</t>
   </si>
   <si>
     <t>1000000046489</t>
   </si>
   <si>
     <t>313,03</t>
   </si>
   <si>
     <t>Світиться Йо Йо Пікачу</t>
   </si>
   <si>
     <t>23-4644</t>
   </si>
   <si>
     <t>1000000046441</t>
   </si>
   <si>
     <t>Сяючий Йо Йо Тачки</t>
   </si>
   <si>
     <t>23-4650</t>
   </si>
   <si>
     <t>1000000046502</t>
   </si>
   <si>
-    <t>Сяючий Йо Йо Емодзі</t>
-[...16 lines deleted...]
-  <si>
     <t>Світиться Йо Йо М'ячі</t>
   </si>
   <si>
     <t>23-4653</t>
   </si>
   <si>
     <t>1000000046533</t>
   </si>
   <si>
     <t>Сяючий Йо Йо Тобот</t>
   </si>
   <si>
     <t>23-4646</t>
   </si>
   <si>
     <t>1000000046465</t>
   </si>
   <si>
     <t>Сяючий Йо Йо Морський</t>
   </si>
   <si>
     <t>23-4649</t>
   </si>
   <si>
     <t>1000000046496</t>
@@ -376,80 +334,50 @@
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>915,77</t>
   </si>
   <si>
     <t>Водна гра в кільця Морський 12 см</t>
   </si>
   <si>
     <t>23-4765</t>
   </si>
   <si>
     <t>1000000047653</t>
   </si>
   <si>
     <t>Водна гра в кільця Блискавка Піка 12 см</t>
   </si>
   <si>
     <t>23-4766</t>
   </si>
   <si>
     <t>1000000047660</t>
   </si>
   <si>
-    <t>Водна гра в кільця Кольорова Морська 16,5 см</t>
-[...28 lines deleted...]
-  <si>
     <t>Прикол пластиковий Прусак та Сколопендра 4,5 см</t>
   </si>
   <si>
     <t>23-4732</t>
   </si>
   <si>
     <t>1000000047325</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 20 шт..</t>
   </si>
   <si>
     <t>75,90</t>
   </si>
   <si>
     <t>Ігрові картки Стіч Вухань</t>
   </si>
   <si>
     <t>23-4717</t>
   </si>
   <si>
     <t>1000000047172</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 15 шт..</t>
@@ -589,195 +517,180 @@
   <si>
     <t>285,66</t>
   </si>
   <si>
     <t>Лізун-антистрес Заєць на палетці 9 см</t>
   </si>
   <si>
     <t>23-786</t>
   </si>
   <si>
     <t>1000000007862</t>
   </si>
   <si>
     <t>204,01</t>
   </si>
   <si>
     <t>Лізун-антистрес Чудик на палетці 9 см</t>
   </si>
   <si>
     <t>23-785</t>
   </si>
   <si>
     <t>1000000007855</t>
   </si>
   <si>
-    <t>Електронна гра брилок QUICK PUSH Мікс 9 см</t>
-[...31 lines deleted...]
-  <si>
     <t>Іграшка прикол Смайли з соплями 5,5 см</t>
   </si>
   <si>
     <t>23-1242</t>
   </si>
   <si>
     <t>1000000012422</t>
   </si>
   <si>
     <t>236,27</t>
   </si>
   <si>
-    <t>Електронна гра Machine Pet 6 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Дитячий LCD планшет для малювання Блискавка Пікачу 30 см</t>
   </si>
   <si>
     <t>23-1807</t>
   </si>
   <si>
     <t>1000000018073</t>
   </si>
   <si>
     <t>236,32</t>
   </si>
   <si>
     <t>Електронна гра Майстер Ритма Блискавка Піка  17,5 см</t>
   </si>
   <si>
     <t>23-1811</t>
   </si>
   <si>
     <t>000000018110</t>
   </si>
   <si>
     <t>237,93</t>
   </si>
   <si>
     <t>Електронна гра Майстер Рітма Аніме 17,5 см</t>
   </si>
   <si>
     <t>00000018110</t>
   </si>
   <si>
+    <t>Повітряна бомба Граната маленька</t>
+  </si>
+  <si>
+    <t>23-193</t>
+  </si>
+  <si>
+    <t>1000000001938</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 40 шт..</t>
+  </si>
+  <si>
+    <t>69,00</t>
+  </si>
+  <si>
+    <t>Сяючі браслети від комарів</t>
+  </si>
+  <si>
+    <t>23-923</t>
+  </si>
+  <si>
+    <t>1000000009231</t>
+  </si>
+  <si>
+    <t>224,25</t>
+  </si>
+  <si>
+    <t>Складний, металевий сачок Інтерес 85 см</t>
+  </si>
+  <si>
+    <t>23-315</t>
+  </si>
+  <si>
+    <t>1000000003154</t>
+  </si>
+  <si>
+    <t>413,31</t>
+  </si>
+  <si>
+    <t>Настільна гра Конгі 2 см Гра в Кальмара</t>
+  </si>
+  <si>
+    <t>23-4721</t>
+  </si>
+  <si>
+    <t>1000000047219</t>
+  </si>
+  <si>
+    <t>94,30</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Змії кольорові на палетці 16 см</t>
+  </si>
+  <si>
+    <t>1000000016345</t>
+  </si>
+  <si>
     <t>Дитяча Рогатка Какашка прилипалка 10 см</t>
   </si>
   <si>
     <t>23-737</t>
   </si>
   <si>
     <t>497,37</t>
   </si>
   <si>
-    <t>Рогатка 14 см</t>
-[...23 lines deleted...]
-    <t>69,00</t>
+    <t>Жуйка шокер</t>
+  </si>
+  <si>
+    <t>23-393</t>
+  </si>
+  <si>
+    <t>1000000060034</t>
+  </si>
+  <si>
+    <t>29,00</t>
   </si>
   <si>
     <t>Рогатка стрілялка Роботом на палетці 10 см</t>
   </si>
   <si>
     <t>23-793</t>
   </si>
   <si>
     <t>1000000007930</t>
   </si>
   <si>
     <t>196,65</t>
-  </si>
-[...10 lines deleted...]
-    <t>188,37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -843,51 +756,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b6d446632382471156773482493f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4b42caceb7bd7da160e9a61295552.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e70b1f8ab632086752d20251dc50003.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752c00922611abc17ec07b5edab5d0e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a26f8979fb0f4875919cfe7e4338825.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789ed2529359a81d4f9e18b6b50a4d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dccb28da4ff48776fbb948366dc6b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc01c9358c5b7005e3d57d83c647958.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c524602d9a48056890e89ccb9be2579.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e70fd2175b3922ff2afe7bfb179a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd52445e0ae9256782453fab7baadf911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9af1b2f89e8867d61254f601d62b2d12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db526123abf9bdb4eabd758be0ff7813.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b5951b7eb3cffb58b8eaed0821cb14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d58eee92a10aa0963826d03591cee15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a8bd7328ef43482b7df8decf7fcd16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15a13ce19201727bdd1572e0d864917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e39fd3e01b1b749fd9344b2c8ecfdc18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713435fea749dc34c597c5f573dab91619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e59fdfd5d8b9fca4b1d7e0c40f08020.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c4440f7f009a27b36c92aff3e018d21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f1d8665c99a679ed31c11e647dcb22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7f0de9250886fb6b5cd46b5a004b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caa7facc5a747b30c8b2792e7ed5bf24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb41f9a94071da036fa670683560b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c79b9f92f328d084077a4ec68e0b626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11880ac5b2bf2119749dd67fb9be36b527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593ae770bdf8979ad4ec49d8a95e1b928.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38219e04c998787b46e606fec591e46629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3853627cd8053e02d3cc6fb09e1d130.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b7df92b12c9d59a136a713964d7531.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9add16df4d5ecc7ffebc0767f55fb32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c567365964b346175d325f047d73133.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d85d0365d9847de220b5aba202c834.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb8d466c73ba73aa71b8803c31cb035.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d75943449588c4e944854a02132dc236.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc78393dfafe3cf21afa5d26e6427e37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c1ea57a52e6e6fafb01ebae8500538.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ff6ec83e18a8ed8a3c3eb9e3ec4db39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c37300952091c171d4b793d6b94640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03604a4ce95e8843f5450a682434bc2441.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787b25bdb5aa6c3d8d69e61d7a2e23c42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9cc3e1eb3a4072e61aaab49b4bb7f43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204ddfe8b886a54d7d89cc2904ad26c44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f05d35b4224c2d8cf876c49b18fd45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa0eeddcef62e7c4b9fb15e303d6e146.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae06c4df45d2d81054b38eeae4e6b2447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b460e68be9b76b7bf848e807f0b9048.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae5df9ca0a78c827e36f50d0f31e749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07060a479b2df4251c6fc25f422d4f50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0356b28e4aa2ddf81dbb404a38ef51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ff021ee4ad1455437c0f2ec4c9b0552.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb76b2696c11ab73172171c4c81ac53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303168f32830912740e13543a83cea654.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c0c3fbc379bab575a55cd0b7c105f55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc163e97c09ebcc6a827712f411eff056.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c587e7907e422f84307526c1add5357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e0a98e46148f4044c81472f6408b358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f37e27e4b9d7becdc3f2201969971b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416399f8d5808f2a8154c299e159a9b60.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc264fdd2d72210ad2fd3d73a19b53d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4f73a5386c5f0871962c880a18ca2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b43ce11ce3a78ad8eb870677990f23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe941a42dc486be0e060d169bafc94.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962dfba5e953294434d87c01cdca0f85.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c3c5ebe955a861e0f22686e742406.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a53aa1ba3c7dfc4f48c4e49c99759c7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9182c4f5db0afa59684abe24ee02f068.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8173be0f810e806cb4090431725e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f21a8fe030cb1d9d0c36c9da41b9e910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c95e1b6bd62db1a3e0f08751362c611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412c8f1585b8aef6f874a9b58b3f0512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951518d10a0e6596eb3f090544f86a4c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529fec3768c414177be3e7e4932c49514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fcc9bfe056913426a0178987b5f2915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8367dc3b15a98540c8a2e561213f1816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239de0231da1da8e8872b7140a9c55917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12b0132dd28a4a29f4d0c832fe32e18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591011885b474177a95e31ae7b0d2d1e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7946c5f9964bd91301bc82c002e02b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7be768138b47226488d86c8cbbd0021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0311328340bc8ebd23bb6dc468bf022.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379493eee00fa12ba8b9245aa4be63323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f5c4566664772b19c4634bf6ab4e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c33a2a948e717267ef132deaf88a3925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2e917ca63cdf71a83ea390bdc8a4226.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059a91b071a9f9ce11db5bcff76afd27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce78b8d74037496a16542946204f328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c52abeeac5bf3823cd2dfcfb1d9b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f81e7ba7e469e39a5ce70f85a2c230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3797de0227039d9001cdd9dea7a1a6231.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1161519e652f2af91d7a3657b326132.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829224af7641cd31c407f60161e75a6733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c8ce3c083ee8fb67e58ec9879660634.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7b872cf9b9b21addff89da29533335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9811dc249065b90b52f464af78857e36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aab3f7037e6ff23eae08fbd564c4c337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94a37880c7df212b3df54ddc77067f38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0623184200027068bd808d33d75839.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675126034db7daa66adb846db40371240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621784ebf08e38cbfea2471324d06641.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b3c3b4710e52739fbf59ec9a37aff42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ad2346a230724d5e98cf52406e2243.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f02693375d4f9099e148e80a81e94d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fc27582d72f8f76aab89eb3e7432845.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adbab20d7e12616edf02b1e2f1937046.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd363443524ff72d4639b49e726b447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43815507d2efce4b66b8cafbdffeb1348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b12dab9009b3541de2a0555e4c1e49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1583ba2d8ac5ad2ec790ae206fe8c50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631e85be4a63e8cdd54950fa960de351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d6755ff8e699230a1c88229532a152.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df41d29ac897860bf295a3d8e5c5a53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a783a29834c7e266e6fec70e1d2f254.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2455,230 +2368,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2945,51 +2678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/21/igrashka-prikol-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K66"/>
+  <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3071,1118 +2804,1010 @@
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7"/>
+      <c r="E7" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F7" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
         <v>19</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8"/>
       <c r="E8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="F10" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
         <v>48</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" t="s">
         <v>52</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" t="s">
         <v>64</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F19" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" t="s">
         <v>67</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F26" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F28" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="F30" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="F31" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="C33" t="s">
+      <c r="F33" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>116</v>
+      </c>
+      <c r="C34" t="s">
         <v>117</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>118</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" t="s">
         <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>123</v>
       </c>
       <c r="F35" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="F36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D37" t="s">
         <v>130</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="4" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="F38" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C39" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>21</v>
+        <v>109</v>
       </c>
       <c r="F39" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="F40" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="C41" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D41" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="F41" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C42" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="F42" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="D43" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="F43" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C44" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="F44" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D45" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="F45" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C46" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F46" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="F47" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="F48" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C49" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D49" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F49" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C50" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D50" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F50" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C51" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C52" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="D52" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="F52" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C53" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>133</v>
+        <v>184</v>
       </c>
       <c r="F53" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C54" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="F54" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="C55" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="D55" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F55" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C56" t="s">
+        <v>195</v>
+      </c>
+      <c r="D56" t="s">
+        <v>196</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="F56" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C57" t="s">
-        <v>203</v>
+        <v>126</v>
       </c>
       <c r="D57" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="F57" t="s">
-        <v>205</v>
+        <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C58" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="D58" t="s">
-        <v>208</v>
+        <v>70</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="F58" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C59" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="D59" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F59" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C60" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D60" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="F60" t="s">
-        <v>217</v>
-[...107 lines deleted...]
-        <v>239</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 