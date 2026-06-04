--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,683 +14,1292 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Іграшка прикол оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:08</t>
+    <t>22:36</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Паличка Пікмі указка Ла Бубу 10 шт</t>
-[...2 lines deleted...]
-    <t>25-200lab</t>
+    <t>Розмальовка із фарбами Капібару 20 см</t>
+  </si>
+  <si>
+    <t>23-6109</t>
+  </si>
+  <si>
+    <t>1000000061093</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 16 шт..</t>
+  </si>
+  <si>
+    <t>324,17</t>
+  </si>
+  <si>
+    <t>Блокнот з наклейками та мозаїкою Чудик 10×15 см</t>
+  </si>
+  <si>
+    <t>23-6101</t>
+  </si>
+  <si>
+    <t>1000000061017</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>585,98</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Ушастики 15 см</t>
+  </si>
+  <si>
+    <t>23-5900</t>
+  </si>
+  <si>
+    <t>1000000059007</t>
+  </si>
+  <si>
+    <t>1072,22</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Капібари 11 см</t>
+  </si>
+  <si>
+    <t>23-5902</t>
+  </si>
+  <si>
+    <t>1000000059021</t>
+  </si>
+  <si>
+    <t>710,65</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Бандити 14 см</t>
+  </si>
+  <si>
+    <t>23-5905</t>
+  </si>
+  <si>
+    <t>1000000059052</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Звірятка 13,5 см</t>
+  </si>
+  <si>
+    <t>23-5903</t>
+  </si>
+  <si>
+    <t>1000000059038</t>
+  </si>
+  <si>
+    <t>847,80</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Капібари у склянці 12 см</t>
+  </si>
+  <si>
+    <t>23-5904</t>
+  </si>
+  <si>
+    <t>1000000059045</t>
+  </si>
+  <si>
+    <t>698,20</t>
+  </si>
+  <si>
+    <t>Налiпки дитячі 2 Аніме 25,5 см</t>
+  </si>
+  <si>
+    <t>23-5183</t>
+  </si>
+  <si>
+    <t>100000051834</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 20 шт..</t>
+  </si>
+  <si>
+    <t>77,93</t>
+  </si>
+  <si>
+    <t>Налiпки дитячi 3 Персонажі 25,5 см</t>
+  </si>
+  <si>
+    <t>10000051834</t>
+  </si>
+  <si>
+    <t>Вітерець Жужа та друзі 45 см</t>
+  </si>
+  <si>
+    <t>23-2075</t>
+  </si>
+  <si>
+    <t>1000000020755</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
   <si>
-    <t>167,70</t>
+    <t>354,94</t>
+  </si>
+  <si>
+    <t>Вітерець Веселий зоопарк 52 см</t>
+  </si>
+  <si>
+    <t>23-2076</t>
+  </si>
+  <si>
+    <t>1000000020762</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>336,63</t>
+  </si>
+  <si>
+    <t>Вітерець Квітковий бриз 42 см</t>
+  </si>
+  <si>
+    <t>23-2068</t>
+  </si>
+  <si>
+    <t>1000000020687</t>
+  </si>
+  <si>
+    <t>296,11</t>
+  </si>
+  <si>
+    <t>Вітерець Ромашка 55 см</t>
+  </si>
+  <si>
+    <t>23-2073</t>
+  </si>
+  <si>
+    <t>1000000020731</t>
+  </si>
+  <si>
+    <t>259,74</t>
+  </si>
+  <si>
+    <t>Вітерець Карусель звірят 45 см</t>
+  </si>
+  <si>
+    <t>23-2074</t>
+  </si>
+  <si>
+    <t>1000000020748</t>
+  </si>
+  <si>
+    <t>Вітерець Світ сердець 45 см</t>
+  </si>
+  <si>
+    <t>23-2072</t>
+  </si>
+  <si>
+    <t>1000000020724</t>
+  </si>
+  <si>
+    <t>218,19</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Веселощі 36 см</t>
+  </si>
+  <si>
+    <t>23-5838</t>
+  </si>
+  <si>
+    <t>1000000058383</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 100 шт..</t>
+  </si>
+  <si>
+    <t>883,12</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Лови-Вітерець 50 см</t>
+  </si>
+  <si>
+    <t>23-5837</t>
+  </si>
+  <si>
+    <t>1000000058376</t>
+  </si>
+  <si>
+    <t>290,91</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Танець-Вітру 43 см</t>
+  </si>
+  <si>
+    <t>23-5840</t>
+  </si>
+  <si>
+    <t>1000000058406</t>
+  </si>
+  <si>
+    <t>155,85</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Дихання-Вітру 36 см</t>
+  </si>
+  <si>
+    <t>23-5836</t>
+  </si>
+  <si>
+    <t>1000000058369</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Тайфунчик 40 см</t>
+  </si>
+  <si>
+    <t>23-5853</t>
+  </si>
+  <si>
+    <t>1000000058536</t>
+  </si>
+  <si>
+    <t>150,65</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Сонячний-Коло 36 см</t>
+  </si>
+  <si>
+    <t>23-5839</t>
+  </si>
+  <si>
+    <t>1000000058390</t>
+  </si>
+  <si>
+    <t>145,46</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Фея-Вітру 51 см</t>
+  </si>
+  <si>
+    <t>23-5855</t>
+  </si>
+  <si>
+    <t>1000000058550</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Вітер 37 см</t>
+  </si>
+  <si>
+    <t>23-5857</t>
+  </si>
+  <si>
+    <t>1000000058574</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 50 шт..</t>
+  </si>
+  <si>
+    <t>643,12</t>
+  </si>
+  <si>
+    <t>Вітерець шість Квітків 50 см</t>
+  </si>
+  <si>
+    <t>23-5856</t>
+  </si>
+  <si>
+    <t>1000000058567</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 25 шт..</t>
+  </si>
+  <si>
+    <t>467,54</t>
+  </si>
+  <si>
+    <t>Освіжувач повітря на сонячній батареї Ас 11 см</t>
+  </si>
+  <si>
+    <t>23-5724</t>
+  </si>
+  <si>
+    <t>1000000057249</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>193,77</t>
+  </si>
+  <si>
+    <t>Освіжувач повітря на сонячній батареї Вертоліт 13 см</t>
+  </si>
+  <si>
+    <t>23-5726</t>
+  </si>
+  <si>
+    <t>1000000057263</t>
+  </si>
+  <si>
+    <t>Освіжувач повітря на сонячній батареї Висота 11 см</t>
+  </si>
+  <si>
+    <t>23-5723</t>
+  </si>
+  <si>
+    <t>1000000057232</t>
+  </si>
+  <si>
+    <t>Освіжувач повітря на сонячній батареї Літак 10 см</t>
+  </si>
+  <si>
+    <t>23-5725</t>
+  </si>
+  <si>
+    <t>1000000057256</t>
+  </si>
+  <si>
+    <t>Качка на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5720</t>
+  </si>
+  <si>
+    <t>1000000057201</t>
+  </si>
+  <si>
+    <t>167,79</t>
+  </si>
+  <si>
+    <t>Капібар на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5718</t>
+  </si>
+  <si>
+    <t>1000000057188</t>
+  </si>
+  <si>
+    <t>Звірятка на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5719</t>
+  </si>
+  <si>
+    <t>1000000057195</t>
+  </si>
+  <si>
+    <t>Вухань на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5722</t>
+  </si>
+  <si>
+    <t>1000000057225</t>
+  </si>
+  <si>
+    <t>158,44</t>
+  </si>
+  <si>
+    <t>Коти Удачі на сонячній батареї 6 см</t>
+  </si>
+  <si>
+    <t>23-5717</t>
+  </si>
+  <si>
+    <t>1000000057171</t>
+  </si>
+  <si>
+    <t>121,04</t>
+  </si>
+  <si>
+    <t>Кіт Удачі на сонячній батареї 6 см</t>
+  </si>
+  <si>
+    <t>23-5714</t>
+  </si>
+  <si>
+    <t>1000000057140</t>
+  </si>
+  <si>
+    <t>Кіт Манекі-Неко на сонячній батареї 6 см</t>
+  </si>
+  <si>
+    <t>23-5709</t>
+  </si>
+  <si>
+    <t>1000000057096</t>
+  </si>
+  <si>
+    <t>102,34</t>
+  </si>
+  <si>
+    <t>Панда на сонячній батареї 6 см</t>
+  </si>
+  <si>
+    <t>23-57126</t>
+  </si>
+  <si>
+    <t>1000000057126</t>
+  </si>
+  <si>
+    <t>Собачки в Окулярах на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5713</t>
+  </si>
+  <si>
+    <t>1000000057133</t>
+  </si>
+  <si>
+    <t>70,65</t>
+  </si>
+  <si>
+    <t>Смайли на сонячній батареї 6 см</t>
+  </si>
+  <si>
+    <t>23-5716</t>
+  </si>
+  <si>
+    <t>1000000057164</t>
+  </si>
+  <si>
+    <t>Victory на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5710</t>
+  </si>
+  <si>
+    <t>1000000057102</t>
+  </si>
+  <si>
+    <t>Цікавий палець на сонячній батареї 10 см</t>
+  </si>
+  <si>
+    <t>23-5711</t>
+  </si>
+  <si>
+    <t>1000000057119</t>
+  </si>
+  <si>
+    <t>Повітряна хлопушка з конфетті Пістолет 14×16 см</t>
+  </si>
+  <si>
+    <t>23-5978</t>
+  </si>
+  <si>
+    <t>1000000059786</t>
+  </si>
+  <si>
+    <t>242,08</t>
+  </si>
+  <si>
+    <t>Повітряна бомбочка Мікс Гранат 7×9 см</t>
+  </si>
+  <si>
+    <t>23-5975</t>
+  </si>
+  <si>
+    <t>1000000059755</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 40 шт..</t>
+  </si>
+  <si>
+    <t>Повітряна бомбочка Смайл 7×9 см</t>
+  </si>
+  <si>
+    <t>23-5974</t>
+  </si>
+  <si>
+    <t>1000000059748</t>
+  </si>
+  <si>
+    <t>Повітряна бомбочка Пістолет 7×9 см</t>
+  </si>
+  <si>
+    <t>23-5976</t>
+  </si>
+  <si>
+    <t>1000000059762</t>
+  </si>
+  <si>
+    <t>Кулі БоБо</t>
+  </si>
+  <si>
+    <t>23-203</t>
+  </si>
+  <si>
+    <t>1000000002034</t>
+  </si>
+  <si>
+    <t>584,42</t>
+  </si>
+  <si>
+    <t>Іграшка вітерець Круті-Верті 52 см</t>
+  </si>
+  <si>
+    <t>23-5841</t>
+  </si>
+  <si>
+    <t>1000000058413</t>
+  </si>
+  <si>
+    <t>Лазерна указка Цигарка 3 в 1 із ручкою 13 см</t>
+  </si>
+  <si>
+    <t>23-6008</t>
+  </si>
+  <si>
+    <t>1000000060089</t>
+  </si>
+  <si>
+    <t>437,35</t>
+  </si>
+  <si>
+    <t>Лабіринт на дві кульки Капібара 11 см</t>
+  </si>
+  <si>
+    <t>23-5761</t>
+  </si>
+  <si>
+    <t>1000000057614</t>
+  </si>
+  <si>
+    <t>301,98</t>
+  </si>
+  <si>
+    <t>Гра лабіринт на дві кульки Вухань 11 см</t>
+  </si>
+  <si>
+    <t>23-5760</t>
+  </si>
+  <si>
+    <t>1000000057607</t>
+  </si>
+  <si>
+    <t>Музичний розвиваючий телефон Блискавка 15 см</t>
+  </si>
+  <si>
+    <t>23-5791</t>
+  </si>
+  <si>
+    <t>1000000057911</t>
+  </si>
+  <si>
+    <t>1062,13</t>
+  </si>
+  <si>
+    <t>Музичний телефон, що розвиває Павук 15 см</t>
+  </si>
+  <si>
+    <t>23-5792</t>
+  </si>
+  <si>
+    <t>1000000057928</t>
+  </si>
+  <si>
+    <t>Музичний телефон, що розвиває Капібара 15 см</t>
+  </si>
+  <si>
+    <t>23-5793</t>
+  </si>
+  <si>
+    <t>1000000057935</t>
+  </si>
+  <si>
+    <t>Рукавичка Старк зі стріляючим дисковим механізмом</t>
+  </si>
+  <si>
+    <t>23-5766</t>
+  </si>
+  <si>
+    <t>1000000057669</t>
+  </si>
+  <si>
+    <t>90,07</t>
+  </si>
+  <si>
+    <t>Рукавичка Павук Чорний зі стріляючим дисковим механізмом</t>
+  </si>
+  <si>
+    <t>23-5765</t>
+  </si>
+  <si>
+    <t>1000000057652</t>
+  </si>
+  <si>
+    <t>Рукавичка Беннер зі стріляючим дисковим механізмом</t>
+  </si>
+  <si>
+    <t>23-5764</t>
+  </si>
+  <si>
+    <t>1000000057645</t>
+  </si>
+  <si>
+    <t>79,14</t>
+  </si>
+  <si>
+    <t>Рукавичка Америка зі стріляючим присосковим механізмом</t>
+  </si>
+  <si>
+    <t>23-5768</t>
+  </si>
+  <si>
+    <t>1000000057683</t>
+  </si>
+  <si>
+    <t>97,37</t>
+  </si>
+  <si>
+    <t>Рукавичка Павук зі стріляючим присосковим механізмом</t>
+  </si>
+  <si>
+    <t>23-5767</t>
+  </si>
+  <si>
+    <t>1000000057676</t>
   </si>
   <si>
     <t>Пікмі паличка указка Капібара 10 шт, 66 см</t>
   </si>
   <si>
     <t>23-2174</t>
   </si>
   <si>
     <t>1000000051971</t>
   </si>
   <si>
     <t>188,37</t>
   </si>
   <si>
     <t>Паличка Пікмі указка Мультик 10 шт, 66 см</t>
   </si>
   <si>
     <t>1000000051964</t>
   </si>
   <si>
     <t>Лазерна указка RL-303 Laser</t>
   </si>
   <si>
     <t>23-204</t>
   </si>
   <si>
     <t>1000000002041</t>
   </si>
   <si>
-    <t>шт.</t>
-[...2 lines deleted...]
-    <t>223,30</t>
+    <t>234,30</t>
   </si>
   <si>
     <t>Павук тарантул 6 штук, 6 см</t>
   </si>
   <si>
     <t>23-5090</t>
   </si>
   <si>
     <t>1000000050905</t>
   </si>
   <si>
     <t>62,79</t>
   </si>
   <si>
     <t>Павук золотопряд 12 листів, 96 штук, 6 см</t>
   </si>
   <si>
     <t>23-5088</t>
   </si>
   <si>
     <t>1000000050882</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 12 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>527,44</t>
   </si>
   <si>
     <t>Павуки хрестовики 12 пакетів, 192 штуки, 3,5 см</t>
   </si>
   <si>
     <t>23-5091</t>
   </si>
   <si>
     <t>1000000050912</t>
   </si>
   <si>
     <t>318,78</t>
   </si>
   <si>
-    <t>Накладні вуса на самоклейці 144 штуки</t>
-[...10 lines deleted...]
-  <si>
     <t>Накладна борода прикол 18 см, 12 штук</t>
   </si>
   <si>
     <t>23-5095</t>
   </si>
   <si>
     <t>1000000050950</t>
   </si>
   <si>
     <t>220,25</t>
   </si>
   <si>
     <t>Ніж із тюбиком крові прикол 22 см</t>
   </si>
   <si>
     <t>23-5094</t>
   </si>
   <si>
     <t>1000000050943</t>
   </si>
   <si>
     <t>49,27</t>
   </si>
   <si>
     <t>Зуби вампіра із кров'ю</t>
   </si>
   <si>
     <t>23-5087</t>
   </si>
   <si>
     <t>1000000050875</t>
   </si>
   <si>
     <t>260,82</t>
   </si>
   <si>
-    <t>Дитячі штампики аніме 4 см</t>
-[...5 lines deleted...]
-    <t>1000000052121</t>
+    <t>Дитяча Рогатка Какашка прилипалка 8,5 см</t>
+  </si>
+  <si>
+    <t>23-5180</t>
+  </si>
+  <si>
+    <t>1000000051803</t>
+  </si>
+  <si>
+    <t>386,40</t>
+  </si>
+  <si>
+    <t>Сяючий Йо Йо Собачий патруль</t>
+  </si>
+  <si>
+    <t>23-4648</t>
+  </si>
+  <si>
+    <t>1000000046489</t>
+  </si>
+  <si>
+    <t>313,03</t>
+  </si>
+  <si>
+    <t>Світиться Йо Йо Пікачу</t>
+  </si>
+  <si>
+    <t>23-4644</t>
+  </si>
+  <si>
+    <t>1000000046441</t>
+  </si>
+  <si>
+    <t>Сяючий Йо Йо Тачки</t>
+  </si>
+  <si>
+    <t>23-4650</t>
+  </si>
+  <si>
+    <t>1000000046502</t>
+  </si>
+  <si>
+    <t>Світиться Йо Йо М'ячі</t>
+  </si>
+  <si>
+    <t>23-4653</t>
+  </si>
+  <si>
+    <t>1000000046533</t>
+  </si>
+  <si>
+    <t>Сяючий Йо Йо Тобот</t>
+  </si>
+  <si>
+    <t>23-4646</t>
+  </si>
+  <si>
+    <t>1000000046465</t>
+  </si>
+  <si>
+    <t>Сяючий Йо Йо Морський</t>
+  </si>
+  <si>
+    <t>23-4649</t>
+  </si>
+  <si>
+    <t>1000000046496</t>
+  </si>
+  <si>
+    <t>Світиться Йо Йо Людина Павук</t>
+  </si>
+  <si>
+    <t>23-4645</t>
+  </si>
+  <si>
+    <t>1000000046458</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Аніме 12 см</t>
+  </si>
+  <si>
+    <t>23-4767</t>
+  </si>
+  <si>
+    <t>1000000047677</t>
+  </si>
+  <si>
+    <t>915,77</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Морський 12 см</t>
+  </si>
+  <si>
+    <t>23-4765</t>
+  </si>
+  <si>
+    <t>1000000047653</t>
+  </si>
+  <si>
+    <t>Водна гра в кільця Блискавка Піка 12 см</t>
+  </si>
+  <si>
+    <t>23-4766</t>
+  </si>
+  <si>
+    <t>1000000047660</t>
+  </si>
+  <si>
+    <t>Ігрові картки Стіч Вухань</t>
+  </si>
+  <si>
+    <t>23-4717</t>
+  </si>
+  <si>
+    <t>1000000047172</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 15 шт..</t>
+  </si>
+  <si>
+    <t>312,22</t>
+  </si>
+  <si>
+    <t>Скакалка 2,2 метри</t>
+  </si>
+  <si>
+    <t>23-4196</t>
+  </si>
+  <si>
+    <t>1000000041965</t>
+  </si>
+  <si>
+    <t>209,30</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Змії чорні на палетці 16 см</t>
+  </si>
+  <si>
+    <t>23-1634</t>
+  </si>
+  <si>
+    <t>000000016345</t>
+  </si>
+  <si>
+    <t>77,74</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Ведмедики на палетці 16 см</t>
+  </si>
+  <si>
+    <t>0000016345</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Змії парні на палетці 8 см</t>
+  </si>
+  <si>
+    <t>23-1635</t>
+  </si>
+  <si>
+    <t>000000016352</t>
+  </si>
+  <si>
+    <t>Лизун-антистрес Миші на палетці 5,5 см uk</t>
+  </si>
+  <si>
+    <t>00000016352</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Булава на палетці 17 см</t>
+  </si>
+  <si>
+    <t>23-1630</t>
+  </si>
+  <si>
+    <t>1000000016307</t>
+  </si>
+  <si>
+    <t>94,81</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес ЇЖОК на палетці 19 см</t>
+  </si>
+  <si>
+    <t>23-1636</t>
+  </si>
+  <si>
+    <t>1000000016369</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Павуки кольорові на палетці 10 см</t>
+  </si>
+  <si>
+    <t>23-1631</t>
+  </si>
+  <si>
+    <t>1000000016314</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Рептилії на палетці 20 см</t>
+  </si>
+  <si>
+    <t>23-1637</t>
+  </si>
+  <si>
+    <t>1000000016376</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Павук чорний на палетці 10 см</t>
+  </si>
+  <si>
+    <t>23-1632</t>
+  </si>
+  <si>
+    <t>1000000016321</t>
+  </si>
+  <si>
+    <t>Вуха Ельфа для косплею 10 см</t>
+  </si>
+  <si>
+    <t>87411</t>
+  </si>
+  <si>
+    <t>1009634218989</t>
+  </si>
+  <si>
+    <t>432,22</t>
+  </si>
+  <si>
+    <t>Дитячі напальчники Дракоша 5,5 см</t>
+  </si>
+  <si>
+    <t>23-798</t>
+  </si>
+  <si>
+    <t>1000000007985</t>
+  </si>
+  <si>
+    <t>285,66</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Заєць на палетці 9 см</t>
+  </si>
+  <si>
+    <t>23-786</t>
+  </si>
+  <si>
+    <t>1000000007862</t>
+  </si>
+  <si>
+    <t>204,01</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Чудик на палетці 9 см</t>
+  </si>
+  <si>
+    <t>23-785</t>
+  </si>
+  <si>
+    <t>1000000007855</t>
+  </si>
+  <si>
+    <t>Дитячий LCD планшет для малювання Блискавка Пікачу 30 см</t>
+  </si>
+  <si>
+    <t>23-1807</t>
+  </si>
+  <si>
+    <t>1000000018073</t>
+  </si>
+  <si>
+    <t>236,32</t>
+  </si>
+  <si>
+    <t>Електронна гра Майстер Ритма Блискавка Піка  17,5 см</t>
+  </si>
+  <si>
+    <t>23-1811</t>
+  </si>
+  <si>
+    <t>000000018110</t>
+  </si>
+  <si>
+    <t>237,93</t>
+  </si>
+  <si>
+    <t>Електронна гра Майстер Рітма Аніме 17,5 см</t>
+  </si>
+  <si>
+    <t>00000018110</t>
+  </si>
+  <si>
+    <t>Рогатка 17 см</t>
+  </si>
+  <si>
+    <t>23-733</t>
+  </si>
+  <si>
+    <t>1000000007336</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 5 шт..</t>
+  </si>
+  <si>
+    <t>82,51</t>
+  </si>
+  <si>
+    <t>Ніж Бутафорський ніж з лезом, що забирається Піксель 20 см</t>
+  </si>
+  <si>
+    <t>23-6038</t>
+  </si>
+  <si>
+    <t>1000000060386</t>
+  </si>
+  <si>
+    <t>223,38</t>
+  </si>
+  <si>
+    <t>Рогатка стрілялка Роботом на палетці 10 см</t>
+  </si>
+  <si>
+    <t>23-793</t>
+  </si>
+  <si>
+    <t>1000000007930</t>
+  </si>
+  <si>
+    <t>196,65</t>
+  </si>
+  <si>
+    <t>Повітряна бомба Граната маленька</t>
+  </si>
+  <si>
+    <t>23-193</t>
+  </si>
+  <si>
+    <t>1000000001938</t>
+  </si>
+  <si>
+    <t>Сяючі браслети від комарів</t>
+  </si>
+  <si>
+    <t>23-923</t>
+  </si>
+  <si>
+    <t>1000000009231</t>
+  </si>
+  <si>
+    <t>244,16</t>
+  </si>
+  <si>
+    <t>Дитячі штампики лайки 4 см</t>
+  </si>
+  <si>
+    <t>23-5211</t>
+  </si>
+  <si>
+    <t>1000000052114</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 60 шт..</t>
   </si>
   <si>
-    <t>Дитячі морські штампики 4 см</t>
-[...392 lines deleted...]
-    <t>413,31</t>
+    <t>Дитячий ніж з лезом, що забирається Клинок 17 см</t>
+  </si>
+  <si>
+    <t>23-4744</t>
+  </si>
+  <si>
+    <t>1000000047448</t>
+  </si>
+  <si>
+    <t>171,42</t>
+  </si>
+  <si>
+    <t>Лазерна указка 3 до 1 Імпульс</t>
+  </si>
+  <si>
+    <t>23-712</t>
+  </si>
+  <si>
+    <t>1000000007121</t>
+  </si>
+  <si>
+    <t>280,52</t>
+  </si>
+  <si>
+    <t>Магніт тріскачка мікс Фігур 24 пари</t>
+  </si>
+  <si>
+    <t>23-749</t>
+  </si>
+  <si>
+    <t>1000000007497</t>
+  </si>
+  <si>
+    <t>174,55</t>
+  </si>
+  <si>
+    <t>Дитячий прикол ніж з лезом, що прибирається Нарізний 17 см</t>
+  </si>
+  <si>
+    <t>23-4743</t>
+  </si>
+  <si>
+    <t>1000000047431</t>
+  </si>
+  <si>
+    <t>186,50</t>
+  </si>
+  <si>
+    <t>Лазерна указка 3 у 1 Прогрес</t>
+  </si>
+  <si>
+    <t>23-713</t>
+  </si>
+  <si>
+    <t>1000000007138</t>
+  </si>
+  <si>
+    <t>561,04</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Змії кольорові на палетці 16 см</t>
+  </si>
+  <si>
+    <t>1000000016345</t>
+  </si>
+  <si>
+    <t>Дитяча Рогатка Какашка прилипалка 10 см</t>
+  </si>
+  <si>
+    <t>23-737</t>
+  </si>
+  <si>
+    <t>497,37</t>
   </si>
   <si>
     <t>Настільна гра Конгі 2 см Гра в Кальмара</t>
   </si>
   <si>
     <t>23-4721</t>
   </si>
   <si>
     <t>1000000047219</t>
   </si>
   <si>
     <t>94,30</t>
   </si>
   <si>
-    <t>Лізун-антистрес Змії кольорові на палетці 16 см</t>
-[...35 lines deleted...]
-    <t>196,65</t>
+    <t>Ручка Шпигун 13 см</t>
+  </si>
+  <si>
+    <t>23-6037</t>
+  </si>
+  <si>
+    <t>1000000060379</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -756,51 +1365,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc264fdd2d72210ad2fd3d73a19b53d1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4f73a5386c5f0871962c880a18ca2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b43ce11ce3a78ad8eb870677990f23.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe941a42dc486be0e060d169bafc94.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962dfba5e953294434d87c01cdca0f85.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c3c5ebe955a861e0f22686e742406.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a53aa1ba3c7dfc4f48c4e49c99759c7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9182c4f5db0afa59684abe24ee02f068.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8173be0f810e806cb4090431725e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f21a8fe030cb1d9d0c36c9da41b9e910.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c95e1b6bd62db1a3e0f08751362c611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412c8f1585b8aef6f874a9b58b3f0512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951518d10a0e6596eb3f090544f86a4c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529fec3768c414177be3e7e4932c49514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fcc9bfe056913426a0178987b5f2915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8367dc3b15a98540c8a2e561213f1816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239de0231da1da8e8872b7140a9c55917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd12b0132dd28a4a29f4d0c832fe32e18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591011885b474177a95e31ae7b0d2d1e19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7946c5f9964bd91301bc82c002e02b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7be768138b47226488d86c8cbbd0021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0311328340bc8ebd23bb6dc468bf022.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379493eee00fa12ba8b9245aa4be63323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f5c4566664772b19c4634bf6ab4e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c33a2a948e717267ef132deaf88a3925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2e917ca63cdf71a83ea390bdc8a4226.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059a91b071a9f9ce11db5bcff76afd27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce78b8d74037496a16542946204f328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c52abeeac5bf3823cd2dfcfb1d9b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f81e7ba7e469e39a5ce70f85a2c230.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3797de0227039d9001cdd9dea7a1a6231.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1161519e652f2af91d7a3657b326132.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829224af7641cd31c407f60161e75a6733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c8ce3c083ee8fb67e58ec9879660634.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7b872cf9b9b21addff89da29533335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9811dc249065b90b52f464af78857e36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aab3f7037e6ff23eae08fbd564c4c337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94a37880c7df212b3df54ddc77067f38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0623184200027068bd808d33d75839.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675126034db7daa66adb846db40371240.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3621784ebf08e38cbfea2471324d06641.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b3c3b4710e52739fbf59ec9a37aff42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ad2346a230724d5e98cf52406e2243.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f02693375d4f9099e148e80a81e94d44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fc27582d72f8f76aab89eb3e7432845.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adbab20d7e12616edf02b1e2f1937046.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd363443524ff72d4639b49e726b447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43815507d2efce4b66b8cafbdffeb1348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850b12dab9009b3541de2a0555e4c1e49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1583ba2d8ac5ad2ec790ae206fe8c50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631e85be4a63e8cdd54950fa960de351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d6755ff8e699230a1c88229532a152.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8df41d29ac897860bf295a3d8e5c5a53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a783a29834c7e266e6fec70e1d2f254.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82599c7d16303e03e2022868f24fd1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d77b45c939dc838a20ffae982ef5f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8435ce1d7fa287955e6e3b5bdb703.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4349334f0c9ffd56def4cf4ffd734.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed55883b527d36b6f3cefb1a03f265.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc10ad9526e9dc2744e61162047568f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8860ee5f4b700eb9264d0d715f59ca97.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f36636da5b494dea58e78ca69cf028.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2334e52e0150bfa6219b1dca1a1c19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067dc16dddea2d0b71802a70152d6e210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f57fa41aa26a9c64653f0cc33426211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7c8534be34db044631b2f58dbf2b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee285774e4ad3280eea812b98b0db5d13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892457dd6c460f7509075fa09c8b1f6d14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08134efcf20c2f45b7c69e29b7448e1f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd60047c50b0b9ff808a25c4016ef16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df95ada3c00fa1384bad7ef8957f317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46a083269a6d99a3b8ea99d99e09218.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd07f62c8cc63f5bf4722945a4a3019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d59f45999823dbbec742a6cd884a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db13bf0fadc47dbafa9e8226fd44821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729334d4a1883df641087414af0d5f3d22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93b17255c8b41f39df91184a9297223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b448ad3ff746de97cf4eccc26563d424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb571bf6dfe9b94430a2a5bcf279d4225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbc57dd2fd4bd792c8c48605aadbb526.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8d9f1a664a12b8a7bd2567aaa27927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd50bba2ab444f66568f5cde4e29a28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b20e5041b900c70c2bc27ad2f6857e29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c01427819c1283a00c7b7b91b63f30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7acdf2e8997333bed50087e93fe75031.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7cf26203f930985966571ffebbd532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2bfefb1eb27c64c3b7f93ecbd5dda33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75dfaa9e641b3f7ea2716e307fed934.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a1e2ebacef513309f9ad42cd569de35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0c884156f3006b6a927fd552ffbef36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc02f70a14704c9fa93fc768e27eba37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc0c49d37d0b8eaa2d016599cebfa38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649d8ad0f396b407c6a78516ee9d2a39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd5592992b3ad92d8a1b104802f1440.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31299bd0d695ba7ee1c383909461c41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cdfd036bdbc14574b53e03bf77d842.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdabcc4351814c04ef75cfdaabb1cf43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e855a0bab2211a65848d783a1f86f844.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609452ff28b20397780dce9b00fa88d045.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8465ce6a3fcf28a8405e8218e5a37346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ea2da7be4e1d6d9675448d56f51b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f89368e923d436545bef492683ed648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a58380a7064f939aed8a8d8b21ba949.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed93a81cc1c2d8e6647e020c7b36850.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7051f140413224b5306a0e3407d851.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9c0275e3661e89fd404e7ddb751a52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33f2ce5ec2856c58a380f92998e0053.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd9f9a66624e53879fe532c269aee754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c5340fe7c61ade4946f2ccab1519155.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438118a114a31bd33bf0e27c456b4e56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239f98ebc77c86b79b65a39d69172257.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec38fdd8a30c9459f4912b98b69bd558.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bafd052200dee5d800c4898b1fa1ea59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879e4a0855d244bdd92a8d07b1181d60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea94eaa32b57624c29a0588335a767261.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf954328ad642144ab78b69ded9ec62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cdb8bdb7f85181104aa9e558fb1ff63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569889f6df11b5fc1e027acd5c2dd46964.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829d270a1134d584a5046459fe597565.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f764740391030f02169520482cc1c66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6f9647dc77f9d7c93e2849fb018f67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0676982a53bcfd9c5d3804d12968f3e68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc463a8078bc596ee4abf1c73003f07d69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f52ce5a28546f533b9c107b3f272c870.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed764904d8dde41cbb0f98390aefd971.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f714704d7ac963bd7f8a18ddc3f272.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1b0a00311c0d23f45161857aad0c73.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112991a171d2ef556d59e4d430af77a74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc2c79265eb82dfef2578d5bfe11875.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872edd29781e486187ce4985109c87c76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adcd74d9ac3c2c23782298f206b5b677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1facc3ee3841ecb2e4c15ceefc26f78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce0b20caecf640eb144e1c762489f79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca167839025026d0cf35e8017f8526e80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5031a8db62ccff8d1cb00fa3c0bb381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493659f0320115a6eb81bd8bbeea4efa82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf988c10f00634fd762948baf48981583.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137accb888544f4bb4462c40fc86caa84.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179144a5a36dd70c010dc6f9785b8b2085.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e49f2e3e944782f46067da9cf9e6086.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da020dd02a23ec760a53cd1818342a0787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37169a8f11e4a84d7406ae3bde56f88.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d746f156de6c3d5c272680548046e89.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5d94571e9cef8d632216c9c1778290.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb028725daf7480b7ca321fae9f0e91.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42bc713bc9e2edfcd393cb1d502b4d92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d8ed8bfd91bdfe980b1edc86e2bf893.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe8c8d2616016c268a5478fe145e194.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7108f95046f0de4b2988d20c89c595.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56d76b02865dd2da695c56bdd6d7f96.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991694e739f37daef4119a909c8cce097.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cfb5257806b28c0135d2b334f7c0098.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e6ce5513da2e518d13526ab19ce3b99.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c159a1df23a69a00ccbae05ae439100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae6b5750fc1f8733be61dfab0beca101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa76f99047fe15042d8b8f106bc50102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5539ff403f31741c38e694b793a099103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f027e01765e5226e6d6bc6d966877104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9cc07feed7f8874d53a4e80cec5d6105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb7cc1ade8d7ead9fcbc8e551861e106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79000cad289061c2f8c84da46447b107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f68ec8fd35da03ffdea00fd3fdae8108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fef82e0082cf12b0e75aab55556c109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f70cfe608383c9af265990d88f20e0110.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2368,50 +2977,1730 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2678,51 +4967,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/21/igrashka-prikol-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K60"/>
+  <dimension ref="A1:K116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2804,1010 +5093,2020 @@
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
       <c r="E7" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C28" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F28" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="F29" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="F31" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
+        <v>123</v>
+      </c>
+      <c r="C34" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" t="s">
+        <v>125</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F35" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
+        <v>134</v>
+      </c>
+      <c r="D37" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F37" t="s">
         <v>129</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F38" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F39" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F40" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F41" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C42" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F42" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="C43" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D43" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F43" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="C44" t="s">
+        <v>159</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="C45" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F45" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C46" t="s">
+        <v>165</v>
+      </c>
+      <c r="D46" t="s">
+        <v>166</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F46" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C47" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D47" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
       <c r="F47" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C48" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="D48" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>109</v>
+        <v>174</v>
       </c>
       <c r="F48" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D49" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>36</v>
+        <v>174</v>
       </c>
       <c r="F49" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D50" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>27</v>
+        <v>174</v>
       </c>
       <c r="F50" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C51" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D51" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="F51" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C52" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="D52" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="F52" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C53" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>184</v>
+        <v>58</v>
       </c>
       <c r="F53" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C54" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="F54" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C55" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D55" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F55" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C56" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="D56" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="F56" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C57" t="s">
-        <v>126</v>
+        <v>204</v>
       </c>
       <c r="D57" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
       <c r="F57" t="s">
-        <v>128</v>
+        <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>208</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="F58" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C59" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D59" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="F59" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C60" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D60" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F60" t="s">
-        <v>210</v>
+        <v>212</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" customHeight="1" ht="71">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>216</v>
+      </c>
+      <c r="C61" t="s">
+        <v>217</v>
+      </c>
+      <c r="D61" t="s">
+        <v>218</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" customHeight="1" ht="71">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>220</v>
+      </c>
+      <c r="C62" t="s">
+        <v>221</v>
+      </c>
+      <c r="D62" t="s">
+        <v>222</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F62" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" customHeight="1" ht="71">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>224</v>
+      </c>
+      <c r="C63" t="s">
+        <v>225</v>
+      </c>
+      <c r="D63" t="s">
+        <v>226</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F63" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" customHeight="1" ht="71">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>227</v>
+      </c>
+      <c r="C64" t="s">
+        <v>228</v>
+      </c>
+      <c r="D64" t="s">
+        <v>229</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F64" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" customHeight="1" ht="71">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>231</v>
+      </c>
+      <c r="C65" t="s">
+        <v>228</v>
+      </c>
+      <c r="D65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F65" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" customHeight="1" ht="71">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>233</v>
+      </c>
+      <c r="C66" t="s">
+        <v>234</v>
+      </c>
+      <c r="D66" t="s">
+        <v>235</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F66" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" customHeight="1" ht="71">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>237</v>
+      </c>
+      <c r="C67" t="s">
+        <v>238</v>
+      </c>
+      <c r="D67" t="s">
+        <v>239</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F67" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" customHeight="1" ht="71">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>241</v>
+      </c>
+      <c r="C68" t="s">
+        <v>242</v>
+      </c>
+      <c r="D68" t="s">
+        <v>243</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" customHeight="1" ht="71">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>245</v>
+      </c>
+      <c r="C69" t="s">
+        <v>246</v>
+      </c>
+      <c r="D69" t="s">
+        <v>247</v>
+      </c>
+      <c r="E69" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F69" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" customHeight="1" ht="71">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>249</v>
+      </c>
+      <c r="C70" t="s">
+        <v>250</v>
+      </c>
+      <c r="D70" t="s">
+        <v>251</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F70" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" customHeight="1" ht="71">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>253</v>
+      </c>
+      <c r="C71" t="s">
+        <v>254</v>
+      </c>
+      <c r="D71" t="s">
+        <v>255</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F71" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" customHeight="1" ht="71">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>257</v>
+      </c>
+      <c r="C72" t="s">
+        <v>258</v>
+      </c>
+      <c r="D72" t="s">
+        <v>259</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" customHeight="1" ht="71">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>261</v>
+      </c>
+      <c r="C73" t="s">
+        <v>262</v>
+      </c>
+      <c r="D73" t="s">
+        <v>263</v>
+      </c>
+      <c r="E73" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" customHeight="1" ht="71">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>265</v>
+      </c>
+      <c r="C74" t="s">
+        <v>266</v>
+      </c>
+      <c r="D74" t="s">
+        <v>267</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F74" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" customHeight="1" ht="71">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>269</v>
+      </c>
+      <c r="C75" t="s">
+        <v>270</v>
+      </c>
+      <c r="D75" t="s">
+        <v>271</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F75" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" customHeight="1" ht="71">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>272</v>
+      </c>
+      <c r="C76" t="s">
+        <v>273</v>
+      </c>
+      <c r="D76" t="s">
+        <v>274</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F76" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" customHeight="1" ht="71">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>275</v>
+      </c>
+      <c r="C77" t="s">
+        <v>276</v>
+      </c>
+      <c r="D77" t="s">
+        <v>277</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F77" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" customHeight="1" ht="71">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>278</v>
+      </c>
+      <c r="C78" t="s">
+        <v>279</v>
+      </c>
+      <c r="D78" t="s">
+        <v>280</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F78" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" customHeight="1" ht="71">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>281</v>
+      </c>
+      <c r="C79" t="s">
+        <v>282</v>
+      </c>
+      <c r="D79" t="s">
+        <v>283</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F79" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" customHeight="1" ht="71">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>284</v>
+      </c>
+      <c r="C80" t="s">
+        <v>285</v>
+      </c>
+      <c r="D80" t="s">
+        <v>286</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" customHeight="1" ht="71">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>287</v>
+      </c>
+      <c r="C81" t="s">
+        <v>288</v>
+      </c>
+      <c r="D81" t="s">
+        <v>289</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F81" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" customHeight="1" ht="71">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>291</v>
+      </c>
+      <c r="C82" t="s">
+        <v>292</v>
+      </c>
+      <c r="D82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F82" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" customHeight="1" ht="71">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>294</v>
+      </c>
+      <c r="C83" t="s">
+        <v>295</v>
+      </c>
+      <c r="D83" t="s">
+        <v>296</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F83" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" customHeight="1" ht="71">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>297</v>
+      </c>
+      <c r="C84" t="s">
+        <v>298</v>
+      </c>
+      <c r="D84" t="s">
+        <v>299</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F84" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" customHeight="1" ht="71">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>302</v>
+      </c>
+      <c r="C85" t="s">
+        <v>303</v>
+      </c>
+      <c r="D85" t="s">
+        <v>304</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F85" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" customHeight="1" ht="71">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>306</v>
+      </c>
+      <c r="C86" t="s">
+        <v>307</v>
+      </c>
+      <c r="D86" t="s">
+        <v>308</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F86" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" customHeight="1" ht="71">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>310</v>
+      </c>
+      <c r="C87" t="s">
+        <v>307</v>
+      </c>
+      <c r="D87" t="s">
+        <v>311</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F87" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" customHeight="1" ht="71">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>312</v>
+      </c>
+      <c r="C88" t="s">
+        <v>313</v>
+      </c>
+      <c r="D88" t="s">
+        <v>314</v>
+      </c>
+      <c r="E88" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F88" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" customHeight="1" ht="71">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>315</v>
+      </c>
+      <c r="C89" t="s">
+        <v>313</v>
+      </c>
+      <c r="D89" t="s">
+        <v>316</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F89" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" customHeight="1" ht="71">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>317</v>
+      </c>
+      <c r="C90" t="s">
+        <v>318</v>
+      </c>
+      <c r="D90" t="s">
+        <v>319</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F90" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" customHeight="1" ht="71">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>321</v>
+      </c>
+      <c r="C91" t="s">
+        <v>322</v>
+      </c>
+      <c r="D91" t="s">
+        <v>323</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F91" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" customHeight="1" ht="71">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>324</v>
+      </c>
+      <c r="C92" t="s">
+        <v>325</v>
+      </c>
+      <c r="D92" t="s">
+        <v>326</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F92" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" customHeight="1" ht="71">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>327</v>
+      </c>
+      <c r="C93" t="s">
+        <v>328</v>
+      </c>
+      <c r="D93" t="s">
+        <v>329</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F93" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" customHeight="1" ht="71">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>330</v>
+      </c>
+      <c r="C94" t="s">
+        <v>331</v>
+      </c>
+      <c r="D94" t="s">
+        <v>332</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F94" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" customHeight="1" ht="71">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>333</v>
+      </c>
+      <c r="C95" t="s">
+        <v>334</v>
+      </c>
+      <c r="D95" t="s">
+        <v>335</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F95" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" customHeight="1" ht="71">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>337</v>
+      </c>
+      <c r="C96" t="s">
+        <v>338</v>
+      </c>
+      <c r="D96" t="s">
+        <v>339</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F96" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" customHeight="1" ht="71">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>341</v>
+      </c>
+      <c r="C97" t="s">
+        <v>342</v>
+      </c>
+      <c r="D97" t="s">
+        <v>343</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F97" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" customHeight="1" ht="71">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>345</v>
+      </c>
+      <c r="C98" t="s">
+        <v>346</v>
+      </c>
+      <c r="D98" t="s">
+        <v>347</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F98" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" customHeight="1" ht="71">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>348</v>
+      </c>
+      <c r="C99" t="s">
+        <v>349</v>
+      </c>
+      <c r="D99" t="s">
+        <v>350</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F99" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" customHeight="1" ht="71">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>352</v>
+      </c>
+      <c r="C100" t="s">
+        <v>353</v>
+      </c>
+      <c r="D100" t="s">
+        <v>354</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F100" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" customHeight="1" ht="71">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>356</v>
+      </c>
+      <c r="C101" t="s">
+        <v>353</v>
+      </c>
+      <c r="D101" t="s">
+        <v>357</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F101" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" customHeight="1" ht="71">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>358</v>
+      </c>
+      <c r="C102" t="s">
+        <v>359</v>
+      </c>
+      <c r="D102" t="s">
+        <v>360</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="F102" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" customHeight="1" ht="71">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>363</v>
+      </c>
+      <c r="C103" t="s">
+        <v>364</v>
+      </c>
+      <c r="D103" t="s">
+        <v>365</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F103" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" customHeight="1" ht="71">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>367</v>
+      </c>
+      <c r="C104" t="s">
+        <v>368</v>
+      </c>
+      <c r="D104" t="s">
+        <v>369</v>
+      </c>
+      <c r="E104" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F104" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" customHeight="1" ht="71">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>371</v>
+      </c>
+      <c r="C105" t="s">
+        <v>372</v>
+      </c>
+      <c r="D105" t="s">
+        <v>373</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="F105" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" customHeight="1" ht="71">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>374</v>
+      </c>
+      <c r="C106" t="s">
+        <v>375</v>
+      </c>
+      <c r="D106" t="s">
+        <v>376</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F106" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" customHeight="1" ht="71">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>378</v>
+      </c>
+      <c r="C107" t="s">
+        <v>379</v>
+      </c>
+      <c r="D107" t="s">
+        <v>380</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="F107" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" customHeight="1" ht="71">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>382</v>
+      </c>
+      <c r="C108" t="s">
+        <v>383</v>
+      </c>
+      <c r="D108" t="s">
+        <v>384</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F108" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" customHeight="1" ht="71">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>386</v>
+      </c>
+      <c r="C109" t="s">
+        <v>387</v>
+      </c>
+      <c r="D109" t="s">
+        <v>388</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F109" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" customHeight="1" ht="71">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>390</v>
+      </c>
+      <c r="C110" t="s">
+        <v>391</v>
+      </c>
+      <c r="D110" t="s">
+        <v>392</v>
+      </c>
+      <c r="E110" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="F110" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" customHeight="1" ht="71">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>394</v>
+      </c>
+      <c r="C111" t="s">
+        <v>395</v>
+      </c>
+      <c r="D111" t="s">
+        <v>396</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F111" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" customHeight="1" ht="71">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>398</v>
+      </c>
+      <c r="C112" t="s">
+        <v>399</v>
+      </c>
+      <c r="D112" t="s">
+        <v>400</v>
+      </c>
+      <c r="E112" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F112" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" customHeight="1" ht="71">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>402</v>
+      </c>
+      <c r="C113" t="s">
+        <v>307</v>
+      </c>
+      <c r="D113" t="s">
+        <v>403</v>
+      </c>
+      <c r="E113" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F113" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" customHeight="1" ht="71">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>404</v>
+      </c>
+      <c r="C114" t="s">
+        <v>405</v>
+      </c>
+      <c r="D114" t="s">
+        <v>263</v>
+      </c>
+      <c r="E114" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F114" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" customHeight="1" ht="71">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>407</v>
+      </c>
+      <c r="C115" t="s">
+        <v>408</v>
+      </c>
+      <c r="D115" t="s">
+        <v>409</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="F115" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" customHeight="1" ht="71">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>411</v>
+      </c>
+      <c r="C116" t="s">
+        <v>412</v>
+      </c>
+      <c r="D116" t="s">
+        <v>413</v>
+      </c>
+      <c r="E116" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F116" t="s">
+        <v>397</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 