--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Іграшка прикол оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:36</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Розмальовка із фарбами Капібару 20 см</t>
   </si>
   <si>
     <t>23-6109</t>
   </si>
@@ -100,116 +100,86 @@
   <si>
     <t>23-6101</t>
   </si>
   <si>
     <t>1000000061017</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>585,98</t>
   </si>
   <si>
     <t>Водна гра в кільця Ушастики 15 см</t>
   </si>
   <si>
     <t>23-5900</t>
   </si>
   <si>
     <t>1000000059007</t>
   </si>
   <si>
     <t>1072,22</t>
   </si>
   <si>
-    <t>Водна гра в кільця Капібари 11 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Водна гра в кільця Бандити 14 см</t>
   </si>
   <si>
     <t>23-5905</t>
   </si>
   <si>
     <t>1000000059052</t>
   </si>
   <si>
     <t>Водна гра в кільця Звірятка 13,5 см</t>
   </si>
   <si>
     <t>23-5903</t>
   </si>
   <si>
     <t>1000000059038</t>
   </si>
   <si>
     <t>847,80</t>
   </si>
   <si>
-    <t>Водна гра в кільця Капібари у склянці 12 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Налiпки дитячі 2 Аніме 25,5 см</t>
   </si>
   <si>
     <t>23-5183</t>
   </si>
   <si>
     <t>100000051834</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 20 шт..</t>
   </si>
   <si>
     <t>77,93</t>
   </si>
   <si>
-    <t>Налiпки дитячi 3 Персонажі 25,5 см</t>
-[...4 lines deleted...]
-  <si>
     <t>Вітерець Жужа та друзі 45 см</t>
   </si>
   <si>
     <t>23-2075</t>
   </si>
   <si>
     <t>1000000020755</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
   <si>
     <t>354,94</t>
   </si>
   <si>
     <t>Вітерець Веселий зоопарк 52 см</t>
   </si>
   <si>
     <t>23-2076</t>
   </si>
   <si>
     <t>1000000020762</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
@@ -751,62 +721,50 @@
   <si>
     <t>Павук тарантул 6 штук, 6 см</t>
   </si>
   <si>
     <t>23-5090</t>
   </si>
   <si>
     <t>1000000050905</t>
   </si>
   <si>
     <t>62,79</t>
   </si>
   <si>
     <t>Павук золотопряд 12 листів, 96 штук, 6 см</t>
   </si>
   <si>
     <t>23-5088</t>
   </si>
   <si>
     <t>1000000050882</t>
   </si>
   <si>
     <t>527,44</t>
   </si>
   <si>
-    <t>Павуки хрестовики 12 пакетів, 192 штуки, 3,5 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Накладна борода прикол 18 см, 12 штук</t>
   </si>
   <si>
     <t>23-5095</t>
   </si>
   <si>
     <t>1000000050950</t>
   </si>
   <si>
     <t>220,25</t>
   </si>
   <si>
     <t>Ніж із тюбиком крові прикол 22 см</t>
   </si>
   <si>
     <t>23-5094</t>
   </si>
   <si>
     <t>1000000050943</t>
   </si>
   <si>
     <t>49,27</t>
   </si>
   <si>
     <t>Зуби вампіра із кров'ю</t>
@@ -841,59 +799,50 @@
   <si>
     <t>1000000046489</t>
   </si>
   <si>
     <t>313,03</t>
   </si>
   <si>
     <t>Світиться Йо Йо Пікачу</t>
   </si>
   <si>
     <t>23-4644</t>
   </si>
   <si>
     <t>1000000046441</t>
   </si>
   <si>
     <t>Сяючий Йо Йо Тачки</t>
   </si>
   <si>
     <t>23-4650</t>
   </si>
   <si>
     <t>1000000046502</t>
   </si>
   <si>
-    <t>Світиться Йо Йо М'ячі</t>
-[...7 lines deleted...]
-  <si>
     <t>Сяючий Йо Йо Тобот</t>
   </si>
   <si>
     <t>23-4646</t>
   </si>
   <si>
     <t>1000000046465</t>
   </si>
   <si>
     <t>Сяючий Йо Йо Морський</t>
   </si>
   <si>
     <t>23-4649</t>
   </si>
   <si>
     <t>1000000046496</t>
   </si>
   <si>
     <t>Світиться Йо Йо Людина Павук</t>
   </si>
   <si>
     <t>23-4645</t>
   </si>
   <si>
     <t>1000000046458</t>
@@ -961,104 +910,89 @@
   <si>
     <t>23-1634</t>
   </si>
   <si>
     <t>000000016345</t>
   </si>
   <si>
     <t>77,74</t>
   </si>
   <si>
     <t>Лізун-антистрес Ведмедики на палетці 16 см</t>
   </si>
   <si>
     <t>0000016345</t>
   </si>
   <si>
     <t>Лізун-антистрес Змії парні на палетці 8 см</t>
   </si>
   <si>
     <t>23-1635</t>
   </si>
   <si>
     <t>000000016352</t>
   </si>
   <si>
-    <t>Лизун-антистрес Миші на палетці 5,5 см uk</t>
-[...4 lines deleted...]
-  <si>
     <t>Лізун-антистрес Булава на палетці 17 см</t>
   </si>
   <si>
     <t>23-1630</t>
   </si>
   <si>
     <t>1000000016307</t>
   </si>
   <si>
     <t>94,81</t>
   </si>
   <si>
     <t>Лізун-антистрес ЇЖОК на палетці 19 см</t>
   </si>
   <si>
     <t>23-1636</t>
   </si>
   <si>
     <t>1000000016369</t>
   </si>
   <si>
     <t>Лізун-антистрес Павуки кольорові на палетці 10 см</t>
   </si>
   <si>
     <t>23-1631</t>
   </si>
   <si>
     <t>1000000016314</t>
   </si>
   <si>
     <t>Лізун-антистрес Рептилії на палетці 20 см</t>
   </si>
   <si>
     <t>23-1637</t>
   </si>
   <si>
     <t>1000000016376</t>
   </si>
   <si>
-    <t>Лізун-антистрес Павук чорний на палетці 10 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Вуха Ельфа для косплею 10 см</t>
   </si>
   <si>
     <t>87411</t>
   </si>
   <si>
     <t>1009634218989</t>
   </si>
   <si>
     <t>432,22</t>
   </si>
   <si>
     <t>Дитячі напальчники Дракоша 5,5 см</t>
   </si>
   <si>
     <t>23-798</t>
   </si>
   <si>
     <t>1000000007985</t>
   </si>
   <si>
     <t>285,66</t>
   </si>
   <si>
     <t>Лізун-антистрес Заєць на палетці 9 см</t>
@@ -1090,216 +1024,168 @@
   <si>
     <t>1000000018073</t>
   </si>
   <si>
     <t>236,32</t>
   </si>
   <si>
     <t>Електронна гра Майстер Ритма Блискавка Піка  17,5 см</t>
   </si>
   <si>
     <t>23-1811</t>
   </si>
   <si>
     <t>000000018110</t>
   </si>
   <si>
     <t>237,93</t>
   </si>
   <si>
     <t>Електронна гра Майстер Рітма Аніме 17,5 см</t>
   </si>
   <si>
     <t>00000018110</t>
   </si>
   <si>
-    <t>Рогатка 17 см</t>
-[...5 lines deleted...]
-    <t>1000000007336</t>
+    <t>Магніт тріскачка мікс Фігур 24 пари</t>
+  </si>
+  <si>
+    <t>23-749</t>
+  </si>
+  <si>
+    <t>1000000007497</t>
+  </si>
+  <si>
+    <t>174,55</t>
+  </si>
+  <si>
+    <t>Лазерна указка 3 до 1 Імпульс</t>
+  </si>
+  <si>
+    <t>23-712</t>
+  </si>
+  <si>
+    <t>1000000007121</t>
+  </si>
+  <si>
+    <t>280,52</t>
+  </si>
+  <si>
+    <t>Дитяча Рогатка Какашка прилипалка 10 см</t>
+  </si>
+  <si>
+    <t>23-737</t>
+  </si>
+  <si>
+    <t>497,37</t>
+  </si>
+  <si>
+    <t>Лазерна указка 3 у 1 Прогрес</t>
+  </si>
+  <si>
+    <t>23-713</t>
+  </si>
+  <si>
+    <t>1000000007138</t>
+  </si>
+  <si>
+    <t>561,04</t>
+  </si>
+  <si>
+    <t>Сяючі браслети від комарів</t>
+  </si>
+  <si>
+    <t>23-923</t>
+  </si>
+  <si>
+    <t>1000000009231</t>
+  </si>
+  <si>
+    <t>244,16</t>
+  </si>
+  <si>
+    <t>Дитячий ніж з лезом, що забирається Клинок 17 см</t>
+  </si>
+  <si>
+    <t>23-4744</t>
+  </si>
+  <si>
+    <t>1000000047448</t>
+  </si>
+  <si>
+    <t>171,42</t>
+  </si>
+  <si>
+    <t>Дитячий прикол ніж з лезом, що прибирається Нарізний 17 см</t>
+  </si>
+  <si>
+    <t>23-4743</t>
+  </si>
+  <si>
+    <t>1000000047431</t>
+  </si>
+  <si>
+    <t>186,50</t>
+  </si>
+  <si>
+    <t>Настільна гра Конгі 2 см Гра в Кальмара</t>
+  </si>
+  <si>
+    <t>23-4721</t>
+  </si>
+  <si>
+    <t>1000000047219</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 5 шт..</t>
   </si>
   <si>
-    <t>82,51</t>
-[...23 lines deleted...]
-    <t>196,65</t>
+    <t>94,30</t>
+  </si>
+  <si>
+    <t>Лізун-антистрес Змії кольорові на палетці 16 см</t>
+  </si>
+  <si>
+    <t>1000000016345</t>
+  </si>
+  <si>
+    <t>Ручка Шпигун 13 см</t>
+  </si>
+  <si>
+    <t>23-6037</t>
+  </si>
+  <si>
+    <t>1000000060379</t>
   </si>
   <si>
     <t>Повітряна бомба Граната маленька</t>
   </si>
   <si>
     <t>23-193</t>
   </si>
   <si>
     <t>1000000001938</t>
-  </si>
-[...118 lines deleted...]
-    <t>1000000060379</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -1365,51 +1251,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82599c7d16303e03e2022868f24fd1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d77b45c939dc838a20ffae982ef5f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8435ce1d7fa287955e6e3b5bdb703.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4349334f0c9ffd56def4cf4ffd734.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ed55883b527d36b6f3cefb1a03f265.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc10ad9526e9dc2744e61162047568f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8860ee5f4b700eb9264d0d715f59ca97.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f36636da5b494dea58e78ca69cf028.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2334e52e0150bfa6219b1dca1a1c19.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067dc16dddea2d0b71802a70152d6e210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f57fa41aa26a9c64653f0cc33426211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a7c8534be34db044631b2f58dbf2b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee285774e4ad3280eea812b98b0db5d13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892457dd6c460f7509075fa09c8b1f6d14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08134efcf20c2f45b7c69e29b7448e1f15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcd60047c50b0b9ff808a25c4016ef16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df95ada3c00fa1384bad7ef8957f317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46a083269a6d99a3b8ea99d99e09218.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd07f62c8cc63f5bf4722945a4a3019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d59f45999823dbbec742a6cd884a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db13bf0fadc47dbafa9e8226fd44821.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729334d4a1883df641087414af0d5f3d22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c93b17255c8b41f39df91184a9297223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b448ad3ff746de97cf4eccc26563d424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb571bf6dfe9b94430a2a5bcf279d4225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbc57dd2fd4bd792c8c48605aadbb526.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8d9f1a664a12b8a7bd2567aaa27927.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd50bba2ab444f66568f5cde4e29a28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b20e5041b900c70c2bc27ad2f6857e29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c01427819c1283a00c7b7b91b63f30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7acdf2e8997333bed50087e93fe75031.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7cf26203f930985966571ffebbd532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2bfefb1eb27c64c3b7f93ecbd5dda33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75dfaa9e641b3f7ea2716e307fed934.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a1e2ebacef513309f9ad42cd569de35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0c884156f3006b6a927fd552ffbef36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc02f70a14704c9fa93fc768e27eba37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fc0c49d37d0b8eaa2d016599cebfa38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649d8ad0f396b407c6a78516ee9d2a39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd5592992b3ad92d8a1b104802f1440.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31299bd0d695ba7ee1c383909461c41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cdfd036bdbc14574b53e03bf77d842.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdabcc4351814c04ef75cfdaabb1cf43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e855a0bab2211a65848d783a1f86f844.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609452ff28b20397780dce9b00fa88d045.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8465ce6a3fcf28a8405e8218e5a37346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ea2da7be4e1d6d9675448d56f51b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f89368e923d436545bef492683ed648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a58380a7064f939aed8a8d8b21ba949.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed93a81cc1c2d8e6647e020c7b36850.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7051f140413224b5306a0e3407d851.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9c0275e3661e89fd404e7ddb751a52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33f2ce5ec2856c58a380f92998e0053.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd9f9a66624e53879fe532c269aee754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c5340fe7c61ade4946f2ccab1519155.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438118a114a31bd33bf0e27c456b4e56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239f98ebc77c86b79b65a39d69172257.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec38fdd8a30c9459f4912b98b69bd558.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bafd052200dee5d800c4898b1fa1ea59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879e4a0855d244bdd92a8d07b1181d60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea94eaa32b57624c29a0588335a767261.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf954328ad642144ab78b69ded9ec62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cdb8bdb7f85181104aa9e558fb1ff63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569889f6df11b5fc1e027acd5c2dd46964.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829d270a1134d584a5046459fe597565.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f764740391030f02169520482cc1c66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca6f9647dc77f9d7c93e2849fb018f67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0676982a53bcfd9c5d3804d12968f3e68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc463a8078bc596ee4abf1c73003f07d69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f52ce5a28546f533b9c107b3f272c870.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed764904d8dde41cbb0f98390aefd971.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f714704d7ac963bd7f8a18ddc3f272.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1b0a00311c0d23f45161857aad0c73.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112991a171d2ef556d59e4d430af77a74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc2c79265eb82dfef2578d5bfe11875.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872edd29781e486187ce4985109c87c76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adcd74d9ac3c2c23782298f206b5b677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1facc3ee3841ecb2e4c15ceefc26f78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce0b20caecf640eb144e1c762489f79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca167839025026d0cf35e8017f8526e80.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5031a8db62ccff8d1cb00fa3c0bb381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493659f0320115a6eb81bd8bbeea4efa82.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf988c10f00634fd762948baf48981583.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137accb888544f4bb4462c40fc86caa84.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179144a5a36dd70c010dc6f9785b8b2085.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e49f2e3e944782f46067da9cf9e6086.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da020dd02a23ec760a53cd1818342a0787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37169a8f11e4a84d7406ae3bde56f88.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d746f156de6c3d5c272680548046e89.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d5d94571e9cef8d632216c9c1778290.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb028725daf7480b7ca321fae9f0e91.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42bc713bc9e2edfcd393cb1d502b4d92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d8ed8bfd91bdfe980b1edc86e2bf893.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe8c8d2616016c268a5478fe145e194.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b7108f95046f0de4b2988d20c89c595.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a56d76b02865dd2da695c56bdd6d7f96.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991694e739f37daef4119a909c8cce097.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cfb5257806b28c0135d2b334f7c0098.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e6ce5513da2e518d13526ab19ce3b99.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c159a1df23a69a00ccbae05ae439100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae6b5750fc1f8733be61dfab0beca101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa76f99047fe15042d8b8f106bc50102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5539ff403f31741c38e694b793a099103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f027e01765e5226e6d6bc6d966877104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9cc07feed7f8874d53a4e80cec5d6105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb7cc1ade8d7ead9fcbc8e551861e106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f79000cad289061c2f8c84da46447b107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f68ec8fd35da03ffdea00fd3fdae8108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fef82e0082cf12b0e75aab55556c109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f70cfe608383c9af265990d88f20e0110.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c01afad84338914a86f6c1abef551.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca30351b7e9ef39697c2f7dc36ef9f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd0e640997e2d410b26c2df794f8343.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a32a0cf082f3d8b32a89f7adab5044.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d5824ed8a9e2ba8e2e92ee21d2785.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f13eb0c4932436d481c38b70b499f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c89210c0c130e613f966b94f91487.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996748755378f2ba24207ce3eb79b2b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28143d938880aa5c3c28d4e348f45dee9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce695acf55079aaadb55b47d5789f810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf727b9276669801e93a292751dda48511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4578f50a9b067cb6670e458b5844612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f26eab8a75a49e9b5315f7b205ac713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcbf9fd7a6ee90460b8f730abccee14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6688897fe0b6c9d58fb5273d9cf115.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455047565b389df1dbfba0fff32ea8c716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eda3672e7d05342b221e37e073bb617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36527379f54a2e23ebe03bfb098bc9f118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a33f0bbd76a521f5f76e1e8dd828d19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3c4033132d982c4360c33dd3ddac120.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45d4c4aa8adda6156ab45b2265bcad21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcbf5d441f53cfe5dc69ef7268d0a122.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c973b8bf623abd0de9609e3d01bd6a123.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa608750c1e28734061896ab08d61db824.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127bca8b5d6fe96c4f566d1e28a55f825.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbd88a28c550f4ca2af83a3ff456226.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378c41b58d790c6406af705e24748327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c24d247505e6859e4e6bbca23acbed28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125756d5b5191aaa114281a84b996cf329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac40945dc66a7b52078101421bf1e3730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab76123e3b6c7971a6e88e31daf46c31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17371481445ee84bf2eacb4cdca0037532.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ae6077380429ff00fafad1415f8a33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702573fd2713f6cdf2c7e7d3d428be534.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c5717bc5f3364c9f6a52bb14c71235.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44339951f5f668a9c1413ec9afcff1c636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444485e5535d659f6305aad621201ac737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73c3272e9bf281d52a14fb7e80aa4938.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe04cfc01518c1255018c831b32f739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337747dcae12453be882beac99a84c840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe572fd56ef6d2a1146e50a6b630ec2a41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf51f1c125c9e07fb436c558194bf742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17127b3378a4d8fec3804456f0e9243.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea393ad6c27a0c80132ff137fd1f044.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12471277d94da4a5501297689de82845.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb17480ea914c7925ee0fe32c758646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f052b8062130f1424d16346d726347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4ce56c3d3ad2fb178aa3c918d3a5048.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b5fd0385944b8e0fda308f28b06c49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6849be47b616c97d46c9e9eb456c50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc4b5df8df6615ea07ff27fe5cb1451.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05caf80427b9647c6b2faf40ddc56f352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d81c6176f6547467a1c216a90bf66253.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d631a477252a10e2a7cbbebe5e721e54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f0c1b0cea541728c4c48261eb1f6255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e573d3e47ddab6bbd11e8e490bdef56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c239a3abaa80d4a73941345be649257.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb137e91da886d71d5c4aa8e859b9258.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe9b7008c6632f075c543a8df598659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22751d17e2447584e74f411e575a64c60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530fed7ec6bab335b7c208d075b4f1361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377ba700af8a2f65911d36c07e04d462.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2710feb862a1f58383596216d063163.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ffc665c577ebb548fb2041ce9818564.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f11e82bf054c358a95d2c813cb2f8b65.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2134a0039a8c650943c0a4ff53300f66.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f5b1ff52b3bbbb4329eda3d015f067.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883b5813a22828cd28aa37937bf46d68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bbbf336da5a874fd010c8ebb9e1a69.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753558043e339ff85200c5909640a270.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc42d843a2b47259741525b68a71471.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb47253ac3c8d314b7e578cfa0b14f72.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e48ee23e916c4f870c651a9f03e30973.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d87d523e19dec0b84682ece9a50df74.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a800531e639bacf0d8a2d0e3be1e6475.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac992507b506f5312e71ffeb4cab876.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8fca9dbb4a6d56efd44577189b6f377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f71efe91c937bf45212a9841b609ee78.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7ce1d73778967718dbc46cf17dabf79.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d7bf16294b8c3cd0462f332abdd1080.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d62b414296ff4b3fcb71770f6d3581.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ac8e056c6110420ba45d10f87608482.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb982ccc8cd949ab8b7423900f48183.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498991ed9448162f1b3de85e2093e8184.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb38338c85d894db8a46997f4e3c585.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eddbee3830840d977f65b27890c4586.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd24bf463fc2978813590b55107efef87.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356375828764badcca750b5f63f85bec88.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1550ce72977bc0ac340cddfd9bdaf089.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f30e7f3ff3f854677549e22139b6690.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da314c5bf6c0dd3a99c33bea5a414f791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a632bf3977c5309a67bc82e17a24d7492.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422113946c2db1fc6463f8b129dcc9c93.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b354a71c472840db996cc70c89a5e94.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0dad756169daec4cb32e17cce6de995.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b0d09639cf7aa46ea220b89a0b73296.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1c97be2ea32970feb1dd646743b1297.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8728f85e8de0fcd1183346b94d874d498.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1fed14037e21b8ab755d74e0dca5999.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4327,380 +4213,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4967,51 +4523,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/21/igrashka-prikol-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K116"/>
+  <dimension ref="A1:K105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5154,1959 +4710,1761 @@
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F20" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="F28" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C29" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>105</v>
       </c>
       <c r="F29" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F31" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" t="s">
         <v>117</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>118</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F32" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33" t="s">
         <v>122</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>123</v>
       </c>
       <c r="C34" t="s">
         <v>124</v>
       </c>
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F34" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>126</v>
       </c>
       <c r="C35" t="s">
         <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>128</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>132</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
+        <v>134</v>
+      </c>
+      <c r="C37" t="s">
+        <v>135</v>
+      </c>
+      <c r="D37" t="s">
+        <v>136</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F37" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F39" t="s">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40" t="s">
         <v>146</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F40" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F41" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>151</v>
       </c>
       <c r="C42" t="s">
         <v>152</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>154</v>
       </c>
       <c r="C43" t="s">
         <v>155</v>
       </c>
       <c r="D43" t="s">
         <v>156</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F43" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
+        <v>157</v>
+      </c>
+      <c r="C44" t="s">
         <v>158</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>159</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F44" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>161</v>
       </c>
       <c r="C45" t="s">
         <v>162</v>
       </c>
       <c r="D45" t="s">
         <v>163</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="F45" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
+        <v>165</v>
+      </c>
+      <c r="C46" t="s">
+        <v>166</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="C46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="F47" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" t="s">
         <v>172</v>
       </c>
       <c r="D48" t="s">
         <v>173</v>
       </c>
       <c r="E48" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="F48" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>175</v>
       </c>
       <c r="C49" t="s">
         <v>176</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>174</v>
+        <v>43</v>
       </c>
       <c r="F49" t="s">
-        <v>157</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>178</v>
       </c>
       <c r="C50" t="s">
         <v>179</v>
       </c>
       <c r="D50" t="s">
         <v>180</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>174</v>
+        <v>48</v>
       </c>
       <c r="F50" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="F51" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>186</v>
+      </c>
+      <c r="C52" t="s">
+        <v>187</v>
+      </c>
+      <c r="D52" t="s">
+        <v>188</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="F52" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C53" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F53" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>193</v>
+      </c>
+      <c r="C54" t="s">
+        <v>194</v>
+      </c>
+      <c r="D54" t="s">
+        <v>195</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F54" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>196</v>
       </c>
       <c r="C55" t="s">
         <v>197</v>
       </c>
       <c r="D55" t="s">
         <v>198</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F55" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>199</v>
       </c>
       <c r="C56" t="s">
         <v>200</v>
       </c>
       <c r="D56" t="s">
         <v>201</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F56" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>203</v>
       </c>
       <c r="C57" t="s">
         <v>204</v>
       </c>
       <c r="D57" t="s">
         <v>205</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F57" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>206</v>
       </c>
       <c r="C58" t="s">
         <v>207</v>
       </c>
       <c r="D58" t="s">
         <v>208</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F58" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C59" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D59" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F59" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
+        <v>214</v>
+      </c>
+      <c r="C60" t="s">
+        <v>215</v>
+      </c>
+      <c r="D60" t="s">
+        <v>216</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F60" t="s">
         <v>213</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D61" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="F61" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C62" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D62" t="s">
         <v>222</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="F62" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
+        <v>223</v>
+      </c>
+      <c r="C63" t="s">
         <v>224</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>225</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F63" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>227</v>
       </c>
       <c r="C64" t="s">
         <v>228</v>
       </c>
       <c r="D64" t="s">
         <v>229</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="F64" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>231</v>
       </c>
       <c r="C65" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F65" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C66" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D66" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="F66" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="71">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C67" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D67" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E67" s="4" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="F67" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="71">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C68" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D68" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F68" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="71">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C69" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D69" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="F69" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="71">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C70" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D70" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F70" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="71">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C71" t="s">
+        <v>256</v>
+      </c>
+      <c r="D71" t="s">
+        <v>257</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F71" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="71">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C72" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D72" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F72" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="71">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>261</v>
       </c>
       <c r="C73" t="s">
         <v>262</v>
       </c>
       <c r="D73" t="s">
         <v>263</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="F73" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="71">
       <c r="A74"/>
       <c r="B74" t="s">
+        <v>264</v>
+      </c>
+      <c r="C74" t="s">
         <v>265</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>266</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F74" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="71">
       <c r="A75"/>
       <c r="B75" t="s">
+        <v>267</v>
+      </c>
+      <c r="C75" t="s">
+        <v>268</v>
+      </c>
+      <c r="D75" t="s">
         <v>269</v>
       </c>
-      <c r="C75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F75" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="71">
       <c r="A76"/>
       <c r="B76" t="s">
+        <v>270</v>
+      </c>
+      <c r="C76" t="s">
+        <v>271</v>
+      </c>
+      <c r="D76" t="s">
         <v>272</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F76" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="71">
       <c r="A77"/>
       <c r="B77" t="s">
+        <v>274</v>
+      </c>
+      <c r="C77" t="s">
         <v>275</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>276</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="4" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F77" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="71">
       <c r="A78"/>
       <c r="B78" t="s">
+        <v>277</v>
+      </c>
+      <c r="C78" t="s">
         <v>278</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>279</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="4" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="F78" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="71">
       <c r="A79"/>
       <c r="B79" t="s">
+        <v>280</v>
+      </c>
+      <c r="C79" t="s">
         <v>281</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>282</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="E79" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="71">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C80" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D80" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="F80" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="71">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C81" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D81" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F81" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="71">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C82" t="s">
+        <v>290</v>
+      </c>
+      <c r="D82" t="s">
+        <v>294</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F82" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="71">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C83" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D83" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E83" s="4" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F83" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="71">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C84" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D84" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E84" s="4" t="s">
-        <v>300</v>
+        <v>38</v>
       </c>
       <c r="F84" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="71">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>302</v>
       </c>
       <c r="C85" t="s">
         <v>303</v>
       </c>
       <c r="D85" t="s">
         <v>304</v>
       </c>
       <c r="E85" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F85" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="71">
       <c r="A86"/>
       <c r="B86" t="s">
+        <v>305</v>
+      </c>
+      <c r="C86" t="s">
         <v>306</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>307</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F86" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="71">
       <c r="A87"/>
       <c r="B87" t="s">
+        <v>308</v>
+      </c>
+      <c r="C87" t="s">
+        <v>309</v>
+      </c>
+      <c r="D87" t="s">
         <v>310</v>
       </c>
-      <c r="C87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F87" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="71">
       <c r="A88"/>
       <c r="B88" t="s">
+        <v>311</v>
+      </c>
+      <c r="C88" t="s">
         <v>312</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>313</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="F88" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="71">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>315</v>
       </c>
       <c r="C89" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D89" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E89" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F89" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="71">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C90" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D90" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E90" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F90" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="71">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C91" t="s">
+        <v>324</v>
+      </c>
+      <c r="D91" t="s">
+        <v>325</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F91" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="71">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C92" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D92" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E92" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F92" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="71">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C93" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D93" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E93" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F93" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="71">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C94" t="s">
         <v>331</v>
       </c>
       <c r="D94" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F94" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="71">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C95" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D95" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E95" s="4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F95" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="71">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C96" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D96" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E96" s="4" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="F96" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="71">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="C97" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D97" t="s">
-        <v>343</v>
+        <v>249</v>
       </c>
       <c r="E97" s="4" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="F97" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="71">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C98" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D98" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E98" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F98" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="71">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C99" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D99" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="F99" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="71">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C100" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D100" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="F100" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="71">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C101" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="D101" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E101" s="4" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="F101" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="71">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="C102" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="D102" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E102" s="4" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="F102" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="71">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C103" t="s">
-        <v>364</v>
+        <v>290</v>
       </c>
       <c r="D103" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E103" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F103" t="s">
-        <v>366</v>
+        <v>292</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="71">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C104" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D104" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E104" s="4" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F104" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="71">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C105" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D105" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E105" s="4" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="F105" t="s">
-        <v>157</v>
-[...197 lines deleted...]
-        <v>397</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 