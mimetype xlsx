--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,314 +14,227 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрибунці оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:05</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Поролонові м'ячі фрукти 6 см</t>
-[...5 lines deleted...]
-    <t>1000000043150</t>
+    <t>Поролонові м'ячі мордочки 7 см</t>
+  </si>
+  <si>
+    <t>23-4317</t>
+  </si>
+  <si>
+    <t>1000000043174</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
-    <t>140,30</t>
-[...28 lines deleted...]
-  <si>
     <t>181,70</t>
   </si>
   <si>
     <t>Поролонові м'ячі футбол 7 см</t>
   </si>
   <si>
     <t>23-4319</t>
   </si>
   <si>
     <t>1000000043198</t>
   </si>
   <si>
     <t>Поролонові м'ячі вітамінки 7 см</t>
   </si>
   <si>
     <t>23-4318</t>
   </si>
   <si>
     <t>1000000043181</t>
   </si>
   <si>
     <t>Поролонові м'ячі емодзі 7 см</t>
   </si>
   <si>
     <t>23-4316</t>
   </si>
   <si>
     <t>1000000043167</t>
   </si>
   <si>
-    <t>М'ячики на гумці Футбол 6 см</t>
-[...2 lines deleted...]
-    <t>23-4330</t>
+    <t>Стрибунці Баскетбольні м'ячі 45 мм</t>
+  </si>
+  <si>
+    <t>23-1902</t>
+  </si>
+  <si>
+    <t>1000000019025</t>
+  </si>
+  <si>
+    <t>193,20</t>
+  </si>
+  <si>
+    <t>Стрибунці Смайли 45 мм</t>
+  </si>
+  <si>
+    <t>KA-23-52</t>
+  </si>
+  <si>
+    <t>1000000018844</t>
+  </si>
+  <si>
+    <t>225,63</t>
+  </si>
+  <si>
+    <t>М'яч стрибунець Gravity ball смайли 6,5 см</t>
+  </si>
+  <si>
+    <t>23-1692</t>
+  </si>
+  <si>
+    <t>1000000016925</t>
+  </si>
+  <si>
+    <t>351,62</t>
+  </si>
+  <si>
+    <t>М'яч стрибунець вухань 6 см</t>
+  </si>
+  <si>
+    <t>23-5192</t>
+  </si>
+  <si>
+    <t>1000000058604</t>
+  </si>
+  <si>
+    <t>262,20</t>
+  </si>
+  <si>
+    <t>М'яч стрибунець Gravity ball фарби 7 см</t>
+  </si>
+  <si>
+    <t>23-1689</t>
+  </si>
+  <si>
+    <t>1000000054538</t>
+  </si>
+  <si>
+    <t>399,37</t>
+  </si>
+  <si>
+    <t>М'яч стрибунець мікс із мультиків 6 см</t>
+  </si>
+  <si>
+    <t>23-5195</t>
+  </si>
+  <si>
+    <t>1000000054507</t>
+  </si>
+  <si>
+    <t>М'яки стрибунці Павуки 32 мм</t>
+  </si>
+  <si>
+    <t>23-1899</t>
+  </si>
+  <si>
+    <t>1000000018998</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
-    <t>869,40</t>
-[...67 lines deleted...]
-  <si>
     <t>151,80</t>
   </si>
   <si>
-    <t>М'ячики стрибунці Баскетбол 32 мм</t>
-[...65 lines deleted...]
-    <t>151,11</t>
+    <t>М'ячик стрибунець капібару 6 см</t>
+  </si>
+  <si>
+    <t>23-5194</t>
+  </si>
+  <si>
+    <t>1000000058611</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -387,51 +300,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe8f2a3a02ab1c0d4eacbda74853171.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73380d9047299633f6f9e850300d292.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc943c45cab9ec3397650bd78ee10d3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6816895ec68aba21ecadc127118e84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55b980598de5d94f2edc05f7b8d735.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d94edce1bd952c5115579fa779686.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331b1be7e16ad15da8023dc2b5c92a17.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd42d10496890d978bac4ca9720e2e8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed33f1b177937031012c74973e86179.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01aab3997d00756accc4c42012273a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec7873ff0ff8dd37608a1d174875f11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb7ee15292a2a0aa85ad9a0876a3f12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c400fbc5ac8aae90878f45b50637e13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9c35554f3bb79e1d896e6cbb476cb14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c24b039540974647bb18b8f85b9c15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee478e66df0dab814d20913b31918a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e671dd266850d31fdeb4f6f0a9c5917.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2771b1b55b44655ba06e2a3325f3fb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabb51789c4956c466201bad90c308c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20005f36e14fe559184f2cebc159f0a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f85da1610d6ed0c186b5875e5e35721.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269916efd834986294de50f54f29857c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118747e22437a8ca52908250dfdeae742.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adb1f2680c46bbd67998b5029536163.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24610e31cb935512708664687662e94.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e6b11d24da0e0cd8bb8316b3bad35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7adc0580e6788ab10639a33456b426.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee666ebf7277d7261499b56410f30e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061b4cb4ceaacb99dfb699b936f8508.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25fabcca066070cf30db76a95f7cdc9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ad3f582d8469f5fcb23abed89f6310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202469b78021376e37c6c141a28e2a911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461464c295fe044dced1770648562c12.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -752,320 +665,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...268 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1319,51 +962,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/16/stribunci-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K27"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1506,355 +1149,195 @@
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
       <c r="E14" s="4" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>45</v>
-[...161 lines deleted...]
-        <v>87</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 