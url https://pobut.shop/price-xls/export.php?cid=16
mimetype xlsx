--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,227 +14,284 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрибунці оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:05</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Поролонові м'ячі мордочки 7 см</t>
-[...5 lines deleted...]
-    <t>1000000043174</t>
+    <t>М'ячик BALL Капібара 6,5 см</t>
+  </si>
+  <si>
+    <t>23-5446</t>
+  </si>
+  <si>
+    <t>1000000054460</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
+    <t>224,42</t>
+  </si>
+  <si>
+    <t>М'ячик BALL Пухирка 6,3 см</t>
+  </si>
+  <si>
+    <t>23-5445</t>
+  </si>
+  <si>
+    <t>1000000054453</t>
+  </si>
+  <si>
+    <t>211,95</t>
+  </si>
+  <si>
+    <t>М'ячик BALL Графіті 4 см</t>
+  </si>
+  <si>
+    <t>23-5444</t>
+  </si>
+  <si>
+    <t>1000000054446</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 48 шт..</t>
+  </si>
+  <si>
+    <t>498,71</t>
+  </si>
+  <si>
+    <t>М'ячик BALL Астероїд 4 см</t>
+  </si>
+  <si>
+    <t>23-5442</t>
+  </si>
+  <si>
+    <t>1000000054422</t>
+  </si>
+  <si>
+    <t>М'ячик, що світиться Метелик на резинці 6 см</t>
+  </si>
+  <si>
+    <t>23-5870</t>
+  </si>
+  <si>
+    <t>1000000058703</t>
+  </si>
+  <si>
+    <t>412,36</t>
+  </si>
+  <si>
+    <t>М'ячики, що світяться Павук на гумці 6 см</t>
+  </si>
+  <si>
+    <t>23-5871</t>
+  </si>
+  <si>
+    <t>1000000058710</t>
+  </si>
+  <si>
+    <t>М'ячики Лабубу, що світяться на гумці 6 см</t>
+  </si>
+  <si>
+    <t>23-5872</t>
+  </si>
+  <si>
+    <t>1000000058727</t>
+  </si>
+  <si>
+    <t>М'ячик стрибунець Хутряний 6,3 см</t>
+  </si>
+  <si>
+    <t>23-5451</t>
+  </si>
+  <si>
+    <t>1000000054514</t>
+  </si>
+  <si>
+    <t>М'ячик стрибунець Італіяно 6,3 см</t>
+  </si>
+  <si>
+    <t>23-5447</t>
+  </si>
+  <si>
+    <t>1000000054477</t>
+  </si>
+  <si>
+    <t>256,16</t>
+  </si>
+  <si>
+    <t>Поролонові м'ячі емодзі 7 см</t>
+  </si>
+  <si>
+    <t>23-4316</t>
+  </si>
+  <si>
+    <t>1000000043167</t>
+  </si>
+  <si>
     <t>181,70</t>
   </si>
   <si>
-    <t>Поролонові м'ячі футбол 7 см</t>
-[...35 lines deleted...]
-    <t>193,20</t>
+    <t>М'яч стрибунець Gravity ball смайли 6,5 см</t>
+  </si>
+  <si>
+    <t>23-1692</t>
+  </si>
+  <si>
+    <t>1000000016925</t>
+  </si>
+  <si>
+    <t>351,62</t>
+  </si>
+  <si>
+    <t>М'яч стрибунець мікс із мультиків 6 см</t>
+  </si>
+  <si>
+    <t>23-5195</t>
+  </si>
+  <si>
+    <t>1000000054507</t>
+  </si>
+  <si>
+    <t>М'ячики стрибунці Кислотні 32 мм</t>
+  </si>
+  <si>
+    <t>23-1893</t>
+  </si>
+  <si>
+    <t>1000000018936</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>164,16</t>
+  </si>
+  <si>
+    <t>М'яки стрибунці Павуки 32 мм</t>
+  </si>
+  <si>
+    <t>23-1899</t>
+  </si>
+  <si>
+    <t>1000000018998</t>
+  </si>
+  <si>
+    <t>151,80</t>
+  </si>
+  <si>
+    <t>М'яки стрибунці Гліммери 32 мм</t>
+  </si>
+  <si>
+    <t>23-1887</t>
+  </si>
+  <si>
+    <t>1000000018875</t>
   </si>
   <si>
     <t>Стрибунці Смайли 45 мм</t>
   </si>
   <si>
-    <t>KA-23-52</t>
+    <t>23-1884</t>
   </si>
   <si>
     <t>1000000018844</t>
   </si>
   <si>
-    <t>225,63</t>
-[...68 lines deleted...]
-    <t>1000000058611</t>
+    <t>208,84</t>
+  </si>
+  <si>
+    <t>Стрибунці Міксики 45 мм</t>
+  </si>
+  <si>
+    <t>23-1888</t>
+  </si>
+  <si>
+    <t>1000000018882</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -300,51 +357,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269916efd834986294de50f54f29857c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118747e22437a8ca52908250dfdeae742.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adb1f2680c46bbd67998b5029536163.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24610e31cb935512708664687662e94.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7e6b11d24da0e0cd8bb8316b3bad35.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7adc0580e6788ab10639a33456b426.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee666ebf7277d7261499b56410f30e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061b4cb4ceaacb99dfb699b936f8508.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25fabcca066070cf30db76a95f7cdc9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ad3f582d8469f5fcb23abed89f6310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202469b78021376e37c6c141a28e2a911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461464c295fe044dced1770648562c12.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26186cc832d835fbaa80e18627144c61.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1e61bb30c438d4def2c25f31f54b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1e3bd8610c131c6984a445b7e5333.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7e642099c94626148f8c4498c7bd4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dbe860aefc7fd4f1a200f1f75fe765.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3448cf783807fe33c029bdb0061af6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d2586a6c9eac1e02f403b1ddb70a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff23919336bce7872d2aea445a0fe8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50949a9d26e4f68e07afa19ac792b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e313aa1e94e4fcf74d28cdd948686d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd031acab99a5ba7259fbceafa2de2811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dacc5c33f702910df2921772a4f82012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeec4c26c063da5b1dcb31269476fa713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d8824e70c0e6d5c20ff579a7ea6f14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bc23ba290fb5de522012dadb6d78e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9520b828e49ebeb0b386cb2c09f116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1a058fa73aabe3753757329d6dbf17.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -665,50 +722,200 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -962,51 +1169,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/16/stribunci-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1113,231 +1320,321 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 