--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,263 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Стрибунці оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>М'ячик BALL Капібара 6,5 см</t>
-[...5 lines deleted...]
-    <t>1000000054460</t>
+    <t>М'ячик, що світиться Метелик на резинці 6 см</t>
+  </si>
+  <si>
+    <t>23-5870</t>
+  </si>
+  <si>
+    <t>1000000058703</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
-    <t>224,42</t>
-[...46 lines deleted...]
-  <si>
     <t>412,36</t>
   </si>
   <si>
-    <t>М'ячики, що світяться Павук на гумці 6 см</t>
-[...49 lines deleted...]
-  <si>
     <t>М'яч стрибунець Gravity ball смайли 6,5 см</t>
   </si>
   <si>
     <t>23-1692</t>
   </si>
   <si>
     <t>1000000016925</t>
   </si>
   <si>
     <t>351,62</t>
   </si>
   <si>
-    <t>М'яч стрибунець мікс із мультиків 6 см</t>
-[...7 lines deleted...]
-  <si>
     <t>М'ячики стрибунці Кислотні 32 мм</t>
   </si>
   <si>
     <t>23-1893</t>
   </si>
   <si>
     <t>1000000018936</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>164,16</t>
   </si>
   <si>
     <t>М'яки стрибунці Павуки 32 мм</t>
   </si>
   <si>
     <t>23-1899</t>
   </si>
   <si>
     <t>1000000018998</t>
   </si>
   <si>
     <t>151,80</t>
-  </si>
-[...7 lines deleted...]
-    <t>1000000018875</t>
   </si>
   <si>
     <t>Стрибунці Смайли 45 мм</t>
   </si>
   <si>
     <t>23-1884</t>
   </si>
   <si>
     <t>1000000018844</t>
   </si>
   <si>
     <t>208,84</t>
   </si>
   <si>
     <t>Стрибунці Міксики 45 мм</t>
   </si>
   <si>
     <t>23-1888</t>
   </si>
   <si>
     <t>1000000018882</t>
   </si>
 </sst>
 </file>
 
@@ -357,51 +240,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26186cc832d835fbaa80e18627144c61.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1e61bb30c438d4def2c25f31f54b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1e3bd8610c131c6984a445b7e5333.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec7e642099c94626148f8c4498c7bd4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dbe860aefc7fd4f1a200f1f75fe765.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3448cf783807fe33c029bdb0061af6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d2586a6c9eac1e02f403b1ddb70a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff23919336bce7872d2aea445a0fe8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50949a9d26e4f68e07afa19ac792b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e313aa1e94e4fcf74d28cdd948686d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd031acab99a5ba7259fbceafa2de2811.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dacc5c33f702910df2921772a4f82012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeec4c26c063da5b1dcb31269476fa713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d8824e70c0e6d5c20ff579a7ea6f14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bc23ba290fb5de522012dadb6d78e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9520b828e49ebeb0b386cb2c09f116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1a058fa73aabe3753757329d6dbf17.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191931c6e38d0a5d762cc82400ba5c511.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc35cda55792494ee3e4c89aaa57fc2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274a6eff7aed6779d4457067e23ee93.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9389acdd5ca6315ae2f9f433658d34.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521fb0a8947072bdfa59e5034ffa4705.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507254042b0c3e9de820e86f15ef2326.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -529,380 +412,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1169,51 +722,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/16/stribunci-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K23"/>
+  <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1356,285 +909,87 @@
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
-[...197 lines deleted...]
-        <v>74</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 