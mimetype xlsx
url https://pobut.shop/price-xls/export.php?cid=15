--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,815 +14,641 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Алмазна мозаїка оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:08</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Малина 40*50 см</t>
-[...5 lines deleted...]
-    <t>1000000048322</t>
+    <t>Алмазна мозаїка велосипед та квіти 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88443</t>
+  </si>
+  <si>
+    <t>1000000048438</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>259,90</t>
   </si>
   <si>
+    <t>Алмазна мозаїка гойдалки та море 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88444</t>
+  </si>
+  <si>
+    <t>1000000048445</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка кава та море 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88445</t>
+  </si>
+  <si>
+    <t>1000000048452</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка човен та соняшники 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88447</t>
+  </si>
+  <si>
+    <t>1000000048476</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка квіти Гіпсофіли 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88451</t>
+  </si>
+  <si>
+    <t>1000000048513</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка красиві квіти 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88452</t>
+  </si>
+  <si>
+    <t>1000000048520</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка квіти Півонії 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88453</t>
+  </si>
+  <si>
+    <t>1000000048537</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка повітряні кулі 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA87461</t>
+  </si>
+  <si>
+    <t>1000000048544</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка будиночок та квіти 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88437</t>
+  </si>
+  <si>
+    <t>1000000048377</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка часточки апельсина 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88454</t>
+  </si>
+  <si>
+    <t>1000000048568</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка човен на морі 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88455</t>
+  </si>
+  <si>
+    <t>1000000048575</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка мультик 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB88456</t>
+  </si>
+  <si>
+    <t>1000000048605</t>
+  </si>
+  <si>
+    <t>202,40</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка рибки 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB88457</t>
+  </si>
+  <si>
+    <t>1000000048612</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка два котики 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB88459</t>
+  </si>
+  <si>
+    <t>1000000048636</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка чудики 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB88462</t>
+  </si>
+  <si>
+    <t>1000000048667</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка дівчинка у парку 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB88468</t>
+  </si>
+  <si>
+    <t>1000000048728</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Спеції 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA81216</t>
+  </si>
+  <si>
+    <t>000000010008</t>
+  </si>
+  <si>
+    <t>292,10</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Морська 21*25 см</t>
+  </si>
+  <si>
+    <t>23-1840</t>
+  </si>
+  <si>
+    <t>1000000018400</t>
+  </si>
+  <si>
+    <t>84,52</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Совушка 21*25 см</t>
+  </si>
+  <si>
+    <t>23-1847</t>
+  </si>
+  <si>
+    <t>1000000018479</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка В Єдності Сила 40*50 см</t>
+  </si>
+  <si>
+    <t>GA84236</t>
+  </si>
+  <si>
+    <t>000000009897</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Воля 40*50 см</t>
+  </si>
+  <si>
+    <t>GA84239</t>
+  </si>
+  <si>
+    <t>000000009927</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Мрію не Зруйнувати 40*50 см</t>
+  </si>
+  <si>
+    <t>GA84242</t>
+  </si>
+  <si>
+    <t>1000000009958</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Папуги 40*50 см</t>
+  </si>
+  <si>
+    <t>GA77835</t>
+  </si>
+  <si>
+    <t>1000000008975</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Будиночок у фарбах 40*50 см</t>
+  </si>
+  <si>
+    <t>BOS70359</t>
+  </si>
+  <si>
+    <t>1000000008976</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Маки України 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83237</t>
+  </si>
+  <si>
+    <t>000000009132</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Засновники України 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83242</t>
+  </si>
+  <si>
+    <t>1000000009200</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Патріотичний Місяць 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83239</t>
+  </si>
+  <si>
+    <t>000000009156</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Пташки на руках 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83245</t>
+  </si>
+  <si>
+    <t>000000009231</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Месники 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85957</t>
+  </si>
+  <si>
+    <t>1000000014310</t>
+  </si>
+  <si>
+    <t>227,47</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Залізна Людина 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85936</t>
+  </si>
+  <si>
+    <t>1000000014105</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Колібрі 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85976</t>
+  </si>
+  <si>
+    <t>1000000014495</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Квіти у Синій Вазі 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA80095</t>
+  </si>
+  <si>
+    <t>1000000014716</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Сакура в Горах 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85980</t>
+  </si>
+  <si>
+    <t>1000000014532</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Птахи Восени 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85978</t>
+  </si>
+  <si>
+    <t>1000000014518</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Осінь у Лісі 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85982</t>
+  </si>
+  <si>
+    <t>1000000014556</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Чудові Сни 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA86136</t>
+  </si>
+  <si>
+    <t>1000000004731</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Солодощі 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85990</t>
+  </si>
+  <si>
+    <t>1000000014648</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Два Папуги 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85963</t>
+  </si>
+  <si>
+    <t>1000000014365</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Вільна Україна 40*50 см</t>
+  </si>
+  <si>
+    <t>GA84237</t>
+  </si>
+  <si>
+    <t>000000009903</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Ейфелева вежа та Дівчина 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85983</t>
+  </si>
+  <si>
+    <t>1000000014563</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Свята Покрова 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85998</t>
+  </si>
+  <si>
+    <t>1000000004762</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Молитва 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB75937</t>
+  </si>
+  <si>
+    <t>1000000005387</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка ікона Казанська Пресвятої Богородиці 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85956</t>
+  </si>
+  <si>
+    <t>1000000005264</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Новорічна Казка 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85939</t>
+  </si>
+  <si>
+    <t>1000000014136</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Тюльпани 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85965</t>
+  </si>
+  <si>
+    <t>1000000014389</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Рожевий Замок 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85938</t>
+  </si>
+  <si>
+    <t>1000000014129</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка На Щастя з лелеками 40*50 см</t>
+  </si>
+  <si>
+    <t>GA84228</t>
+  </si>
+  <si>
+    <t>000000009811</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка золоті Троянди 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85962</t>
+  </si>
+  <si>
+    <t>1000000014358</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Ангелятко і Ягня 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85947</t>
+  </si>
+  <si>
+    <t>1000000014211</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Дельфіни 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85987</t>
+  </si>
+  <si>
+    <t>1000000014617</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Святий Миколай Чудотворець 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA73527</t>
+  </si>
+  <si>
+    <t>1000000006025</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Дівчина та Піаніно 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85994</t>
+  </si>
+  <si>
+    <t>1000000014686</t>
+  </si>
+  <si>
     <t>Алмазна мозаїка тюльпани та свічки 40*50 см</t>
   </si>
   <si>
     <t>XQA88433</t>
   </si>
   <si>
     <t>1000000048339</t>
   </si>
   <si>
-    <t>Алмазна мозаїка тюльпани та нарциси 40*50 см</t>
-[...605 lines deleted...]
-    <t>000000009811</t>
+    <t>Алмазна мозаїка Русалочка 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85950</t>
+  </si>
+  <si>
+    <t>1000000014242</t>
   </si>
   <si>
     <t>Алмазна мозаїка ікона Микола Чудотворець 30*40 см</t>
   </si>
   <si>
     <t>XQB72604</t>
   </si>
   <si>
     <t>1000000005301</t>
   </si>
   <si>
     <t>Алмазна мозаїка Кошик з Журавлиною 40*50 см</t>
   </si>
   <si>
     <t>XQA85961</t>
   </si>
   <si>
     <t>1000000014723</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Святий Миколай Чудотворець 40*50 см</t>
-[...23 lines deleted...]
-    <t>1000000018455</t>
+    <t>Алмазна мозаїка Кіт у панамці 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83241</t>
+  </si>
+  <si>
+    <t>000000009194</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Букет та Шампанське 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85960</t>
+  </si>
+  <si>
+    <t>1000000014341</t>
   </si>
   <si>
     <t>Алмазна мозаїка ікона Казанська Богоматір 40*50 см</t>
   </si>
   <si>
     <t>XQA73561</t>
   </si>
   <si>
     <t>1000000014709</t>
-  </si>
-[...34 lines deleted...]
-    <t>1000000004748</t>
   </si>
   <si>
     <t>Алмазна мозаїка Микола Чудотворець 30*40 см</t>
   </si>
   <si>
     <t>XQB73527</t>
   </si>
   <si>
     <t>1000000005363</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -897,51 +723,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d02a1cc76f77f469dbf4825c26ab1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f4b927dc31953cda1db155bc57072.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4202fde2814e0ec02e2415c87cdd13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d655dbfe4f05e801c08a287c3625f4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465e3d3f6f2de371391a0cbb6c6ac425.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc89af2eaa57a662bed0c99b1f38296.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749e9b0f506313955be4b9946a7d1b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430a08002ac9e312b40d8a61249bc328.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6ec123de5e3794746cf1d79a3ca6a9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17fac19b90e8a2a4c2095c517f7e9010.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486916c26c0a41ce2c2071e442ea5b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194ef7a392686f451f538db60ddfcf412.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc41b8b05dd78669c043e6a4c577f13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddbad045f8cf2224c946a2bcc792b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e0b0e1f935b348bf3325278e332bc15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923136e5b42445869f76b7b54ca228316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a7006cde4c644c5f22021a00e554f17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee3e8d3a65424e84aa889a11b96af118.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a03c926d5e2d4b213941deb60c7b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76be30cf5ebb49422b69f517c38e9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a911cf4491af53be7e22a5cee789a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39117f658470551927018f153412cc5922.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91033b747b7184e72c7c72fcb414a21423.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f93bb941449017d9e55726cf51f6a24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6bb3bde6d7a189a8e77d2eda8806225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ee217b863f7d9f589b5dc9da7a4de26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba5dc534344df430c462c76548f8c627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c65956bfabcd6f50d76fe29744a8ac28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85584ad3a320c408f44bbe2e3baa4a929.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a5add8330c46ff97033343304ba530.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898237ef24171ac141e50156c600e1031.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772d0934566004094512522b3df1b3a32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39219ce1c44cb9bf54f2e03ae4c00533.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0e8f35c7e00f82df3f0321a8a8e134.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362be3a658cdc79ff3f05267b8eb8de35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ed09606926cb9ba8ab73b098fd60c36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900468aeb818c9a8bfee637b9100f737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960582ccf1032375bd3052832cb33a38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d38623b1637cee14e90f8195e3e1839.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be276b0277178f16308285b765b3d31040.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76800e3d3d26da1bf7edb432d9f3c7ad41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbe69dc95f9750f7212e808f4fad2642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f2512bd6549fa08c73d2ea6d707743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679022e2c27847788d121ac3044a18b544.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3c0e1f483ec8afbef520e1a93e1a45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4197561cae5b16a7f3c533cbbecde46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9a35b4de10c2d8aedb4239257720f47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99149cbd7fa288f9d39d3d2b75f17eb48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d4e03963122e00726179834d2b3d649.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6570648003f9b89d110911ccaabbe9b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad384732c4b428bb00755dc46a88a51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077ee6a8621077a03ce97869eca25df52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0653816922f0e35a04c06688cc017a53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc3937bcccaea6fe3dc9a4a3860b954.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdee077706d171ab06cdf5f9a17323d55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e9bed72af8f6fe49731976a8ecf4b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e53b70a6d257a94f51048d2a766cb57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46aeb298d87bfc55f74edaa197765c58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b39c563a26f6a5237e6b35d55e4659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db1b63261e21e6df8f9397399287cb60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e98de9795e7690b3ff8af1fc014361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15313256b579a2914e8bac2083e52d62.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aef407409c8bbb071f10077a7e69bb63.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc883015808247a7a0848b462ba82a5264.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff38d46f627f5879e5c80ba634d11065.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772752e4b4e5df125156a66542f5c366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb9da267b137f835ea5bd7133ed1c67.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c199fad63743a10933805e5d244a68.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09377d9500ad956daeb89df2f0dee67469.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b23baa75e7ab82f0862e4920e26c470.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc27fdc506692e8d4651daded057a71.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f20788e798ebe924019a5a2d2bbebd72.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad44e1fe0ce583ee05276d00bbb2573.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093db609d21570cfcecef175f2c602874.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed93b761545eeddb0649b3cc3e0e25b75.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c357efe8e20930dd0756d7855589d76.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e232a9d96919e13cb6ca18be3feb0677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f7cf0a86faf856defb8cfc16dee5978.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7640c57fdd26ff14d5caa0fdaa56279.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b28b45cc22a73f53a24c18189c93c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a7cfbf5399bdb023cfb296ce66842.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2953befad31697fc8a546600b77cd3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005057104db31a55a654ad11a767e504.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe773ece501e3a7ecd2cec5bc9c5975.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e9d9cf8764527b48a2eaad43727596.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bef101ac4e22be2942106a2cdc3b27.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63459866af7c720b10e14d306fe3f1a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8038ad2e582ea21e938c694da433639.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23225ace45014d44df7ae44a122fa10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2952d0be0fc0da3e2c5a4d8669591311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571678614704a8ad103d3e8a65f8de12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c48dfdf73f020cdb7c3dcd360df213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369179b0e0345e5449720e014e444cd514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d2833c45f8f758ac7b360914378415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef36f42f8a110d0fa4c7cd9cc0b8816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004aae90a98d86726c51b164535fc617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1b27a03ad1d6db994e213dd3863618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7841bc610094ab2aeafb016cd57c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bed512aa25efc060e7763ea36c5f320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74b4d4f27d8b2dc8bfd2e4cdfca4e21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3916c25ab11f42e890d4b44516b5722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd0c61734c3a0cb83bd35a27d9b4523.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd8deaf42bb54c6e7285062c127c524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6469ca73dbb69f29e5ab4335f7bf8c25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980298db914fe76520d6db539dc20f626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82c5cc50d52771d1f3d28f7ac417a27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba5d87ef92eb90ade3e6dffadb2f028.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9eaeed7ac764b65313d61c78efa429.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19759f3eb8fd69a88d355b9b6422944d30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce6f26ffe3d00453213debfca1e6331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8230252fc2819b539510b21fa201aa32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd21b41e497bfa70009faa941af1a8433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722de577d2cc993906dc6a4852bd29e34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db91308d2a0133c93a32f613151fa3f35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba273c5f74b9d3d0373962d67ad8536.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23803744103a4f21b3403600b0fb0b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac828455f9719158d3dc1856f4e0f238.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265e3dc476562c87d91f539f3b9cf739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276f170e46204d01c4259ee3cca99c40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1823cf391fdc1c25e394537c4a789a41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b982db23da7a6e26ac0dfd7ca7503c42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a828d5f7d67244f3e252d0978482843.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707e79c9a354424faf5f6ede93e4fd44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6805d6dcda74498af0e3279bc0c545.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27511f727f401472a7ab74a6cdc0631846.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee2b64c6675d0a354a7e579d9d27447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd76a22bb1f9d59e2d2d4b7543c210b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904228fbc0b2377ca25af25b1a877f49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82322be7d8dd1f7ae75a669cde9dcd850.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656af7262c4540334eea0d9929d33051.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed297ab7e35e1e3174d65142913c052.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96095f13a8f902cd47e9ee78e2368d53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff42e8c7846cded77d9549ae9136f54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d40334acec43b42960ed8f14502255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a2674ba1e37f15d83c7f15bd0f7656.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5071d25df9a933b9b10658fc70351257.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121eebe468f5c0e82fbe18920cde17e58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c1b2de999ae35db805c01e1b713059.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a37ce2cdac20faafc21b7e1a982de60.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2689,620 +2515,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
-        <a:stretch>
-[...568 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3569,51 +2825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/15/almazna-mozaika-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K85"/>
+  <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3900,1257 +3156,915 @@
       <c r="D17" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D36" t="s">
+        <v>109</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
-        <v>114</v>
+        <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D39" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F39" t="s">
-        <v>114</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C40" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D40" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C41" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D41" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C42" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C43" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D43" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C44" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D44" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C45" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D45" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D46" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C47" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D47" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C48" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D48" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C49" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D49" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
-        <v>148</v>
+        <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>149</v>
       </c>
       <c r="C50" t="s">
         <v>150</v>
       </c>
       <c r="D50" t="s">
         <v>151</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>152</v>
+        <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
+        <v>152</v>
+      </c>
+      <c r="C51" t="s">
         <v>153</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>154</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>152</v>
+        <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
+        <v>155</v>
+      </c>
+      <c r="C52" t="s">
         <v>156</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>157</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
-        <v>152</v>
+        <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" t="s">
         <v>159</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>160</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>152</v>
+        <v>68</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" t="s">
         <v>162</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>163</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
+        <v>164</v>
+      </c>
+      <c r="C55" t="s">
         <v>165</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>166</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
+        <v>167</v>
+      </c>
+      <c r="C56" t="s">
         <v>168</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>169</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" t="s">
         <v>171</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>172</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
+        <v>173</v>
+      </c>
+      <c r="C58" t="s">
         <v>174</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>175</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
+        <v>176</v>
+      </c>
+      <c r="C59" t="s">
         <v>177</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>178</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F59" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
+        <v>179</v>
+      </c>
+      <c r="C60" t="s">
         <v>180</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>181</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F60" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
+        <v>182</v>
+      </c>
+      <c r="C61" t="s">
         <v>183</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>184</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
+        <v>185</v>
+      </c>
+      <c r="C62" t="s">
         <v>186</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>187</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
+        <v>188</v>
+      </c>
+      <c r="C63" t="s">
         <v>189</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>190</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
+        <v>191</v>
+      </c>
+      <c r="C64" t="s">
         <v>192</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>193</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F64" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
+        <v>194</v>
+      </c>
+      <c r="C65" t="s">
         <v>195</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>196</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
+        <v>197</v>
+      </c>
+      <c r="C66" t="s">
         <v>198</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>199</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>152</v>
-[...341 lines deleted...]
-        <v>152</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 