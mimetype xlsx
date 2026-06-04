--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,280 +14,346 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Алмазна мозаїка оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:08</t>
+    <t>22:36</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Набір 2 в 1: мозаїка + розмальовка Вухань 18 см</t>
+  </si>
+  <si>
+    <t>23-6105</t>
+  </si>
+  <si>
+    <t>1000000061055</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 8 шт..</t>
+  </si>
+  <si>
+    <t>432,21</t>
+  </si>
+  <si>
+    <t>Набір 2 в 1: мозаїка + розмальовка Бандити 18 см</t>
+  </si>
+  <si>
+    <t>23-6106</t>
+  </si>
+  <si>
+    <t>1000000061062</t>
+  </si>
+  <si>
+    <t>Набір 2 в 1: мозаїка + забарвлення Капібари 18 см</t>
+  </si>
+  <si>
+    <t>23-6107</t>
+  </si>
+  <si>
+    <t>1000000061079</t>
+  </si>
+  <si>
+    <t>Набір з 16-ти алмазних картинок Герої з Мультика 18 см</t>
+  </si>
+  <si>
+    <t>23-6110</t>
+  </si>
+  <si>
+    <t>1000000061109</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 16 шт..</t>
+  </si>
+  <si>
+    <t>290,91</t>
+  </si>
+  <si>
+    <t>Набір з 16-ти алмазних картинок Вушастик на відпочинку 18 см</t>
+  </si>
+  <si>
+    <t>23-5698</t>
+  </si>
+  <si>
+    <t>1000000056983</t>
+  </si>
+  <si>
+    <t>299,22</t>
+  </si>
+  <si>
+    <t>Набір з 12-ти алмазних картинок Вушастик 17*18 см</t>
+  </si>
+  <si>
+    <t>23-5699</t>
+  </si>
+  <si>
+    <t>1000000056990</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>224,41</t>
+  </si>
+  <si>
+    <t>Набір з 12-ти алмазних картинок Капібара 17*18 см</t>
+  </si>
+  <si>
+    <t>23-5701</t>
+  </si>
+  <si>
+    <t>1000000057010</t>
+  </si>
+  <si>
+    <t>Набір з 12-ти алмазних картинок Мультик 18 см</t>
+  </si>
+  <si>
+    <t>23-6102</t>
+  </si>
+  <si>
+    <t>1000000061024</t>
+  </si>
+  <si>
+    <t>Набір з 12-ти алмазних картинок Капібари 18 см</t>
+  </si>
+  <si>
+    <t>23-6103</t>
+  </si>
+  <si>
+    <t>1000000061031</t>
+  </si>
+  <si>
+    <t>Набір з 12-ти алмазних картинок Вушастики 18 см</t>
+  </si>
+  <si>
+    <t>23-6104</t>
+  </si>
+  <si>
+    <t>1000000061048</t>
+  </si>
+  <si>
     <t>Алмазна мозаїка велосипед та квіти 40*50 см</t>
   </si>
   <si>
     <t>XQA88443</t>
   </si>
   <si>
     <t>1000000048438</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>259,90</t>
   </si>
   <si>
-    <t>Алмазна мозаїка гойдалки та море 40*50 см</t>
-[...16 lines deleted...]
-  <si>
     <t>Алмазна мозаїка човен та соняшники 40*50 см</t>
   </si>
   <si>
     <t>XQA88447</t>
   </si>
   <si>
     <t>1000000048476</t>
   </si>
   <si>
     <t>Алмазна мозаїка квіти Гіпсофіли 40*50 см</t>
   </si>
   <si>
     <t>XQA88451</t>
   </si>
   <si>
     <t>1000000048513</t>
   </si>
   <si>
     <t>Алмазна мозаїка красиві квіти 40*50 см</t>
   </si>
   <si>
     <t>XQA88452</t>
   </si>
   <si>
     <t>1000000048520</t>
   </si>
   <si>
     <t>Алмазна мозаїка квіти Півонії 40*50 см</t>
   </si>
   <si>
     <t>XQA88453</t>
   </si>
   <si>
     <t>1000000048537</t>
   </si>
   <si>
-    <t>Алмазна мозаїка повітряні кулі 40*50 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка будиночок та квіти 40*50 см</t>
   </si>
   <si>
     <t>XQA88437</t>
   </si>
   <si>
     <t>1000000048377</t>
   </si>
   <si>
     <t>Алмазна мозаїка часточки апельсина 40*50 см</t>
   </si>
   <si>
     <t>XQA88454</t>
   </si>
   <si>
     <t>1000000048568</t>
   </si>
   <si>
     <t>Алмазна мозаїка човен на морі 40*50 см</t>
   </si>
   <si>
     <t>XQA88455</t>
   </si>
   <si>
     <t>1000000048575</t>
   </si>
   <si>
     <t>Алмазна мозаїка мультик 30*40 см</t>
   </si>
   <si>
     <t>XQB88456</t>
   </si>
   <si>
     <t>1000000048605</t>
   </si>
   <si>
     <t>202,40</t>
   </si>
   <si>
     <t>Алмазна мозаїка рибки 30*40 см</t>
   </si>
   <si>
     <t>XQB88457</t>
   </si>
   <si>
     <t>1000000048612</t>
   </si>
   <si>
-    <t>Алмазна мозаїка два котики 30*40 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка чудики 30*40 см</t>
   </si>
   <si>
     <t>XQB88462</t>
   </si>
   <si>
     <t>1000000048667</t>
   </si>
   <si>
     <t>Алмазна мозаїка дівчинка у парку 30*40 см</t>
   </si>
   <si>
     <t>XQB88468</t>
   </si>
   <si>
     <t>1000000048728</t>
   </si>
   <si>
     <t>Алмазна мозаїка Спеції 40*50 см</t>
   </si>
   <si>
     <t>XQA81216</t>
   </si>
   <si>
     <t>000000010008</t>
   </si>
   <si>
     <t>292,10</t>
   </si>
   <si>
     <t>Алмазна мозаїка Морська 21*25 см</t>
   </si>
   <si>
     <t>23-1840</t>
   </si>
   <si>
     <t>1000000018400</t>
   </si>
   <si>
     <t>84,52</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Совушка 21*25 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка В Єдності Сила 40*50 см</t>
   </si>
   <si>
     <t>GA84236</t>
   </si>
   <si>
     <t>000000009897</t>
   </si>
   <si>
     <t>Алмазна мозаїка Воля 40*50 см</t>
   </si>
   <si>
     <t>GA84239</t>
   </si>
   <si>
     <t>000000009927</t>
   </si>
   <si>
     <t>Алмазна мозаїка Мрію не Зруйнувати 40*50 см</t>
   </si>
   <si>
     <t>GA84242</t>
   </si>
   <si>
     <t>1000000009958</t>
@@ -400,255 +466,219 @@
   <si>
     <t>XQA85978</t>
   </si>
   <si>
     <t>1000000014518</t>
   </si>
   <si>
     <t>Алмазна мозаїка Осінь у Лісі 40*50 см</t>
   </si>
   <si>
     <t>XQA85982</t>
   </si>
   <si>
     <t>1000000014556</t>
   </si>
   <si>
     <t>Алмазна мозаїка Чудові Сни 40*50 см</t>
   </si>
   <si>
     <t>XQA86136</t>
   </si>
   <si>
     <t>1000000004731</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Солодощі 40*50 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка Два Папуги 40*50 см</t>
   </si>
   <si>
     <t>XQA85963</t>
   </si>
   <si>
     <t>1000000014365</t>
   </si>
   <si>
     <t>Алмазна мозаїка Вільна Україна 40*50 см</t>
   </si>
   <si>
     <t>GA84237</t>
   </si>
   <si>
     <t>000000009903</t>
   </si>
   <si>
+    <t>Алмазна мозаїка ікона Казанська Пресвятої Богородиці 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85956</t>
+  </si>
+  <si>
+    <t>1000000005264</t>
+  </si>
+  <si>
     <t>Алмазна мозаїка Ейфелева вежа та Дівчина 40*50 см</t>
   </si>
   <si>
     <t>XQA85983</t>
   </si>
   <si>
     <t>1000000014563</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Свята Покрова 40*50 см</t>
-[...23 lines deleted...]
-    <t>1000000005264</t>
+    <t>Алмазна мозаїка На Щастя з лелеками 40*50 см</t>
+  </si>
+  <si>
+    <t>GA84228</t>
+  </si>
+  <si>
+    <t>000000009811</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Рожевий Замок 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85938</t>
+  </si>
+  <si>
+    <t>1000000014129</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Ангелятко і Ягня 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85947</t>
+  </si>
+  <si>
+    <t>1000000014211</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Тюльпани 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85965</t>
+  </si>
+  <si>
+    <t>1000000014389</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка ікона Микола Чудотворець 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB72604</t>
+  </si>
+  <si>
+    <t>1000000005301</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Дельфіни 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85987</t>
+  </si>
+  <si>
+    <t>1000000014617</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Русалочка 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85950</t>
+  </si>
+  <si>
+    <t>1000000014242</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка золоті Троянди 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85962</t>
+  </si>
+  <si>
+    <t>1000000014358</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Кіт у панамці 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83241</t>
+  </si>
+  <si>
+    <t>000000009194</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Дівчина та Піаніно 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85994</t>
+  </si>
+  <si>
+    <t>1000000014686</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Святий Миколай Чудотворець 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA73527</t>
+  </si>
+  <si>
+    <t>1000000006025</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка тюльпани та свічки 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88433</t>
+  </si>
+  <si>
+    <t>1000000048339</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Кошик з Журавлиною 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85961</t>
+  </si>
+  <si>
+    <t>1000000014723</t>
   </si>
   <si>
     <t>Алмазна мозаїка Новорічна Казка 30*40 см</t>
   </si>
   <si>
     <t>XQB85939</t>
   </si>
   <si>
     <t>1000000014136</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Тюльпани 40*50 см</t>
-[...115 lines deleted...]
-  <si>
     <t>Алмазна мозаїка Букет та Шампанське 40*50 см</t>
   </si>
   <si>
     <t>XQA85960</t>
   </si>
   <si>
     <t>1000000014341</t>
-  </si>
-[...7 lines deleted...]
-    <t>1000000014709</t>
   </si>
   <si>
     <t>Алмазна мозаїка Микола Чудотворець 30*40 см</t>
   </si>
   <si>
     <t>XQB73527</t>
   </si>
   <si>
     <t>1000000005363</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -723,51 +753,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b28b45cc22a73f53a24c18189c93c1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a7cfbf5399bdb023cfb296ce66842.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2953befad31697fc8a546600b77cd3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005057104db31a55a654ad11a767e504.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe773ece501e3a7ecd2cec5bc9c5975.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e9d9cf8764527b48a2eaad43727596.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bef101ac4e22be2942106a2cdc3b27.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63459866af7c720b10e14d306fe3f1a8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8038ad2e582ea21e938c694da433639.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23225ace45014d44df7ae44a122fa10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2952d0be0fc0da3e2c5a4d8669591311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12571678614704a8ad103d3e8a65f8de12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c48dfdf73f020cdb7c3dcd360df213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369179b0e0345e5449720e014e444cd514.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d2833c45f8f758ac7b360914378415.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef36f42f8a110d0fa4c7cd9cc0b8816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004aae90a98d86726c51b164535fc617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1b27a03ad1d6db994e213dd3863618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b7841bc610094ab2aeafb016cd57c19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bed512aa25efc060e7763ea36c5f320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74b4d4f27d8b2dc8bfd2e4cdfca4e21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3916c25ab11f42e890d4b44516b5722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd0c61734c3a0cb83bd35a27d9b4523.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd8deaf42bb54c6e7285062c127c524.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6469ca73dbb69f29e5ab4335f7bf8c25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980298db914fe76520d6db539dc20f626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82c5cc50d52771d1f3d28f7ac417a27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba5d87ef92eb90ade3e6dffadb2f028.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9eaeed7ac764b65313d61c78efa429.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19759f3eb8fd69a88d355b9b6422944d30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce6f26ffe3d00453213debfca1e6331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8230252fc2819b539510b21fa201aa32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd21b41e497bfa70009faa941af1a8433.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722de577d2cc993906dc6a4852bd29e34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db91308d2a0133c93a32f613151fa3f35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba273c5f74b9d3d0373962d67ad8536.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23803744103a4f21b3403600b0fb0b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac828455f9719158d3dc1856f4e0f238.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265e3dc476562c87d91f539f3b9cf739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276f170e46204d01c4259ee3cca99c40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1823cf391fdc1c25e394537c4a789a41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b982db23da7a6e26ac0dfd7ca7503c42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a828d5f7d67244f3e252d0978482843.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707e79c9a354424faf5f6ede93e4fd44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6805d6dcda74498af0e3279bc0c545.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27511f727f401472a7ab74a6cdc0631846.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee2b64c6675d0a354a7e579d9d27447.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd76a22bb1f9d59e2d2d4b7543c210b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904228fbc0b2377ca25af25b1a877f49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82322be7d8dd1f7ae75a669cde9dcd850.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656af7262c4540334eea0d9929d33051.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed297ab7e35e1e3174d65142913c052.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96095f13a8f902cd47e9ee78e2368d53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff42e8c7846cded77d9549ae9136f54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1d40334acec43b42960ed8f14502255.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58a2674ba1e37f15d83c7f15bd0f7656.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5071d25df9a933b9b10658fc70351257.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121eebe468f5c0e82fbe18920cde17e58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c1b2de999ae35db805c01e1b713059.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a37ce2cdac20faafc21b7e1a982de60.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb7b4ed8d9db503cd3cce6ef3a3bb1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da8fcb122fdeeee13201cab8d94ce2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc9202450656ca985afbe0755a5d83.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe4f78b92d6499d791add925aa6ee4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94074984a51f4b316cc7ed80cc5f98a45.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2069f9faeea2eb4255248634a6ca546.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e2cac633b8334cdc372401ed7d8447.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a01b9030881c154d63e2006a900928.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c58e33f4815035b97ba5e4c45c80ef9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b305beceb99cc6e0df20c357a89fe210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc01d15d0bb71801aacfcde2f492c311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6b87d6980b8579fec43d50ba689512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f843353e8eb6b1e98b1eecc548df213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80edf2865560fcb773724b44f74f93914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3bdc3b9b0a6c41ac892a3af92af5b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2379df4efd60bf040bef24562e6116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b6229e4c7cc6b8e841605dd772df17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc729eb59b8dec43ed030fb52993b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6fafb798c512aa9a5472cb15f132f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f70f0b5e1caefbfde22544dd4933b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcc31075c9482b1d75d287274421221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e2575c999130bc891c8e8d99959f22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c80db95ce7f480d47a39cf743ddcc23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aff249f5ef1e45a10345bd4e9107324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389a4ca2356c0ad7f5cc44509957a425.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d206607643f25df2618748c2328c26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce131213a1fa852e08cea610a1e06527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a216cc8a883e02c61b15640a1739e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed377d8e21069893e9326cb5bbe05529.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf89db0dc3b123349df2c9649dde7430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7259e421758e7daea57baf40492ba31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b48bd87a28b034e9990c99578ee8c032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe26a1065a3a8557a5c208929b54533.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846766b3f79a314198b72120410fd8c434.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78680e5f375021884fd11ebfeb96640335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc371c47dc8918811a43661681a2e136.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9c4c012ce142837f9959f4a9839d37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b4427d3635c415702dda036fd29638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb22a82e63db79b9e49e379f2d3b139.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55129600346d3121104d15dd50ed3e3f40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39480b3eaef29940833aef8266e01c41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f801022f88234ad47a8c17cfa5287a42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ab7a5b39017232fd725b25c8aab443.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f328e51bae481cf54166e07ca1fd1144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c87d675dfde0e51c886626221982f45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f1455398c68ea2a26ed9123850c546.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab3d67ec74e9d0ff957e9c64b01c947.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb34e02d5ee6a6e28a9a736423feef48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab14b18fcec748e84c218e67e6fb0449.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17a78d7a7066d5959e5784b3c35b050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1560cab066bd75f5b768e497f03d0351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2493a5cb2ae4638888afaff6f8bfd52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760c9cb2d4ed08fd0df951ee192bd053.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa00e26712699dbca986d7a503dc654.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19ef5404c472a31dc1439b427c734955.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1636e33838ac3cfe8c272799ea4c256.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a10764c289ef3f168c3e1f19da4b057.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46582a8f69efa2bda93b4eb9378102f58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdd9d9b5d2cb5a17ce4a296c6b0bb59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84da1fd8e0e09c38916bfb0a65a6a60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd25febd2fc0514fb3374dd8258ee61.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2515,50 +2545,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2825,51 +2885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/15/almazna-mozaika-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K66"/>
+  <dimension ref="A1:K67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3009,1062 +3069,1080 @@
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F19" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C27" t="s">
+        <v>85</v>
+      </c>
+      <c r="D27" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D31" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F31" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F32" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C33" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D35" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F35" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="C36" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C37" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D37" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F37" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C38" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F38" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C39" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C40" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D40" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F40" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C41" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="D41" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F41" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C42" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F42" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C43" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F43" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C44" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F44" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C45" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D45" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F45" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C46" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D46" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F46" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D47" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E47" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F47" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C48" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D48" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F48" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C49" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D49" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="E49" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C50" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D50" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F50" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="C51" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D51" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F51" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C52" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D52" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C53" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="D53" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F53" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C54" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D54" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F54" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C55" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="D55" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="E55" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F55" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C56" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="D56" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F56" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C57" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D57" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="C58" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D58" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F58" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C59" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="E59" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F59" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C60" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D60" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F60" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="C61" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D61" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E61" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F61" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C62" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D62" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F62" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="71">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C63" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D63" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E63" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F63" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="71">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C64" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="E64" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F64" t="s">
-        <v>68</v>
+        <v>93</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="71">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C65" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="D65" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="E65" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F65" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="71">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="C66" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="D66" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F66" t="s">
-        <v>106</v>
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" customHeight="1" ht="71">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>207</v>
+      </c>
+      <c r="C67" t="s">
+        <v>208</v>
+      </c>
+      <c r="D67" t="s">
+        <v>209</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F67" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 