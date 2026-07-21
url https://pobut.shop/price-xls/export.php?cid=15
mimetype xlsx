--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Алмазна мозаїка оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:36</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Набір 2 в 1: мозаїка + розмальовка Вухань 18 см</t>
   </si>
   <si>
     <t>23-6105</t>
   </si>
@@ -193,77 +193,59 @@
   <si>
     <t>Алмазна мозаїка велосипед та квіти 40*50 см</t>
   </si>
   <si>
     <t>XQA88443</t>
   </si>
   <si>
     <t>1000000048438</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>259,90</t>
   </si>
   <si>
     <t>Алмазна мозаїка човен та соняшники 40*50 см</t>
   </si>
   <si>
     <t>XQA88447</t>
   </si>
   <si>
     <t>1000000048476</t>
   </si>
   <si>
-    <t>Алмазна мозаїка квіти Гіпсофіли 40*50 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка красиві квіти 40*50 см</t>
   </si>
   <si>
     <t>XQA88452</t>
   </si>
   <si>
     <t>1000000048520</t>
   </si>
   <si>
-    <t>Алмазна мозаїка квіти Півонії 40*50 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка будиночок та квіти 40*50 см</t>
   </si>
   <si>
     <t>XQA88437</t>
   </si>
   <si>
     <t>1000000048377</t>
   </si>
   <si>
     <t>Алмазна мозаїка часточки апельсина 40*50 см</t>
   </si>
   <si>
     <t>XQA88454</t>
   </si>
   <si>
     <t>1000000048568</t>
   </si>
   <si>
     <t>Алмазна мозаїка човен на морі 40*50 см</t>
   </si>
   <si>
     <t>XQA88455</t>
   </si>
   <si>
     <t>1000000048575</t>
@@ -421,59 +403,50 @@
   <si>
     <t>1000000014310</t>
   </si>
   <si>
     <t>227,47</t>
   </si>
   <si>
     <t>Алмазна мозаїка Залізна Людина 30*40 см</t>
   </si>
   <si>
     <t>XQB85936</t>
   </si>
   <si>
     <t>1000000014105</t>
   </si>
   <si>
     <t>Алмазна мозаїка Колібрі 40*50 см</t>
   </si>
   <si>
     <t>XQA85976</t>
   </si>
   <si>
     <t>1000000014495</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Квіти у Синій Вазі 40*50 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка Сакура в Горах 40*50 см</t>
   </si>
   <si>
     <t>XQA85980</t>
   </si>
   <si>
     <t>1000000014532</t>
   </si>
   <si>
     <t>Алмазна мозаїка Птахи Восени 40*50 см</t>
   </si>
   <si>
     <t>XQA85978</t>
   </si>
   <si>
     <t>1000000014518</t>
   </si>
   <si>
     <t>Алмазна мозаїка Осінь у Лісі 40*50 см</t>
   </si>
   <si>
     <t>XQA85982</t>
   </si>
   <si>
     <t>1000000014556</t>
@@ -484,174 +457,156 @@
   <si>
     <t>XQA86136</t>
   </si>
   <si>
     <t>1000000004731</t>
   </si>
   <si>
     <t>Алмазна мозаїка Два Папуги 40*50 см</t>
   </si>
   <si>
     <t>XQA85963</t>
   </si>
   <si>
     <t>1000000014365</t>
   </si>
   <si>
     <t>Алмазна мозаїка Вільна Україна 40*50 см</t>
   </si>
   <si>
     <t>GA84237</t>
   </si>
   <si>
     <t>000000009903</t>
   </si>
   <si>
-    <t>Алмазна мозаїка ікона Казанська Пресвятої Богородиці 30*40 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Алмазна мозаїка Ейфелева вежа та Дівчина 40*50 см</t>
   </si>
   <si>
     <t>XQA85983</t>
   </si>
   <si>
     <t>1000000014563</t>
   </si>
   <si>
+    <t>Алмазна мозаїка Рожевий Замок 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85938</t>
+  </si>
+  <si>
+    <t>1000000014129</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Ангелятко і Ягня 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85947</t>
+  </si>
+  <si>
+    <t>1000000014211</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Тюльпани 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85965</t>
+  </si>
+  <si>
+    <t>1000000014389</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка тюльпани та свічки 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA88433</t>
+  </si>
+  <si>
+    <t>1000000048339</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Дельфіни 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85987</t>
+  </si>
+  <si>
+    <t>1000000014617</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Кіт у панамці 40*50 см</t>
+  </si>
+  <si>
+    <t>GA83241</t>
+  </si>
+  <si>
+    <t>000000009194</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Русалочка 30*40 см</t>
+  </si>
+  <si>
+    <t>XQB85950</t>
+  </si>
+  <si>
+    <t>1000000014242</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка золоті Троянди 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85962</t>
+  </si>
+  <si>
+    <t>1000000014358</t>
+  </si>
+  <si>
+    <t>Алмазна мозаїка Дівчина та Піаніно 40*50 см</t>
+  </si>
+  <si>
+    <t>XQA85994</t>
+  </si>
+  <si>
+    <t>1000000014686</t>
+  </si>
+  <si>
     <t>Алмазна мозаїка На Щастя з лелеками 40*50 см</t>
   </si>
   <si>
     <t>GA84228</t>
   </si>
   <si>
     <t>000000009811</t>
   </si>
   <si>
-    <t>Алмазна мозаїка Рожевий Замок 30*40 см</t>
-[...79 lines deleted...]
-  <si>
     <t>Алмазна мозаїка Святий Миколай Чудотворець 40*50 см</t>
   </si>
   <si>
     <t>XQA73527</t>
   </si>
   <si>
     <t>1000000006025</t>
-  </si>
-[...7 lines deleted...]
-    <t>1000000048339</t>
   </si>
   <si>
     <t>Алмазна мозаїка Кошик з Журавлиною 40*50 см</t>
   </si>
   <si>
     <t>XQA85961</t>
   </si>
   <si>
     <t>1000000014723</t>
   </si>
   <si>
     <t>Алмазна мозаїка Новорічна Казка 30*40 см</t>
   </si>
   <si>
     <t>XQB85939</t>
   </si>
   <si>
     <t>1000000014136</t>
   </si>
   <si>
     <t>Алмазна мозаїка Букет та Шампанське 40*50 см</t>
   </si>
   <si>
     <t>XQA85960</t>
   </si>
@@ -753,51 +708,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb7b4ed8d9db503cd3cce6ef3a3bb1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26da8fcb122fdeeee13201cab8d94ce2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc9202450656ca985afbe0755a5d83.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbe4f78b92d6499d791add925aa6ee4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94074984a51f4b316cc7ed80cc5f98a45.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2069f9faeea2eb4255248634a6ca546.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e2cac633b8334cdc372401ed7d8447.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a01b9030881c154d63e2006a900928.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c58e33f4815035b97ba5e4c45c80ef9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b305beceb99cc6e0df20c357a89fe210.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc01d15d0bb71801aacfcde2f492c311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6b87d6980b8579fec43d50ba689512.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f843353e8eb6b1e98b1eecc548df213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80edf2865560fcb773724b44f74f93914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3bdc3b9b0a6c41ac892a3af92af5b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2379df4efd60bf040bef24562e6116.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b6229e4c7cc6b8e841605dd772df17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc729eb59b8dec43ed030fb52993b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6fafb798c512aa9a5472cb15f132f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f70f0b5e1caefbfde22544dd4933b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bcc31075c9482b1d75d287274421221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e2575c999130bc891c8e8d99959f22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c80db95ce7f480d47a39cf743ddcc23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aff249f5ef1e45a10345bd4e9107324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389a4ca2356c0ad7f5cc44509957a425.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124d206607643f25df2618748c2328c26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce131213a1fa852e08cea610a1e06527.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a216cc8a883e02c61b15640a1739e28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed377d8e21069893e9326cb5bbe05529.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf89db0dc3b123349df2c9649dde7430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7259e421758e7daea57baf40492ba31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b48bd87a28b034e9990c99578ee8c032.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe26a1065a3a8557a5c208929b54533.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846766b3f79a314198b72120410fd8c434.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78680e5f375021884fd11ebfeb96640335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc371c47dc8918811a43661681a2e136.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9c4c012ce142837f9959f4a9839d37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b4427d3635c415702dda036fd29638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb22a82e63db79b9e49e379f2d3b139.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55129600346d3121104d15dd50ed3e3f40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39480b3eaef29940833aef8266e01c41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f801022f88234ad47a8c17cfa5287a42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ab7a5b39017232fd725b25c8aab443.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f328e51bae481cf54166e07ca1fd1144.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c87d675dfde0e51c886626221982f45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f1455398c68ea2a26ed9123850c546.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab3d67ec74e9d0ff957e9c64b01c947.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb34e02d5ee6a6e28a9a736423feef48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab14b18fcec748e84c218e67e6fb0449.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17a78d7a7066d5959e5784b3c35b050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1560cab066bd75f5b768e497f03d0351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2493a5cb2ae4638888afaff6f8bfd52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f760c9cb2d4ed08fd0df951ee192bd053.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa00e26712699dbca986d7a503dc654.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19ef5404c472a31dc1439b427c734955.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1636e33838ac3cfe8c272799ea4c256.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a10764c289ef3f168c3e1f19da4b057.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46582a8f69efa2bda93b4eb9378102f58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fdd9d9b5d2cb5a17ce4a296c6b0bb59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84da1fd8e0e09c38916bfb0a65a6a60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd25febd2fc0514fb3374dd8258ee61.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7f4ac483177e2a7fdb97179c56a51.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca023ff22103837d970c007b0780ee22.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f890f5d093583fbace579931b1053.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a1baaf5cd1116a70fca1078182734.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2219ab543703c8b75ed07a3fcfff785.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bab20ea53db53ec60d3c185b3f79f6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78cc651ccfaee07565690941e41bd7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f078c6bd6a763051a6eb4fe457c0c8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738981885f21a9966cb0ce30816ceda69.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036b05afa4815eac91ee3e9504e15b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e45e5879c9b167e1de7f3ce33b11611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f074fbc73ea5c81a43f7fda4b02132012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf053832284300b60b670e06e2ea4dfe13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4dfb41cdc1ff6e0ef782310a066c14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959d78827a0fa12dab5431080b7a5d15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2d11565374aaf2ea7b7e93f277a7c16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da18613b3319d265eff1d04eb3f8017.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd3685486b8620f9e0270900ea341718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a402d4ce47b1fd7889f669da374fe19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2054a9972426bd2aa0fff39b639f9bb20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49b83570177050f52db72bf6e31cd221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ac3d14b999e54a0ee511c114f027e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eabc258485c8f97d5aa0db898e7f2223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cd062fddb1900c15b93901938208d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeb82643d5b3a96b6759feb004518e25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88482b165f19d046b5a54343256da27a26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edf74ca331e6fcaf87e2d19a5e4ab727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541e1e0998190d2774cdf42210bdeef28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff32f2c9e93aa6fb7b8c1765c997a29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2afe3972af709174169a043f6ae6430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4796755ea30ee84e12e68a6dc51531.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29ddbaf8ffc4fbc2b57f5fd3cb72f832.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a60d14a54b6689e5cea94db6f8cac33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e35a633f2f8661aa26cbb8477d2734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51634c520f46688015c051202755397135.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3237dbb26bf595fb1c60ded82556d36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e1ffd25eaac7bb8b391b62021202937.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce40ea95169ad0ade1ffb279c0128d38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b4d8c99067d0c92bbc55693e07d839.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178c086c4d2988c2552ccfde9edc73840.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16579452e812cfca061331e347642841.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a4cd079f4417c867b54c28d014ed42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba1aae99a3c0185fa235c45215350643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d772c14f4c750c9aebe4eb1e5b32c44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54bf4c721da95970b681f834950c9345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb5ee1b424d558214c069903a54e3f46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626480649a858ae240587a85dea8e5a47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed454a25ee4c9eaf65cb27e657298748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ffa9464d18d1a2fa7c7d63030d7b149.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a74469527a2c29c85e4b1c449b7f50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60599fe8b4b0cadcb8d48c56e6393f9051.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7c3e297932efb1f1a4d1d1d8c14e52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380bc94c891c16946b1d6e5b081c6353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6965eeaa4c6319b391ca88f54d2b054.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5b93c752b24b2b24b798f78d526455.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ec7075200c60ab7c6af8d688b50456.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2425,200 +2380,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2885,51 +2690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/15/almazna-mozaika-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K67"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -3306,843 +3111,753 @@
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27" t="s">
         <v>86</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C29" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D29" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F31" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F32" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>104</v>
       </c>
       <c r="C33" t="s">
         <v>105</v>
       </c>
       <c r="D33" t="s">
         <v>106</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>107</v>
       </c>
       <c r="C34" t="s">
         <v>108</v>
       </c>
       <c r="D34" t="s">
         <v>109</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F34" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35" t="s">
         <v>112</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>113</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>116</v>
       </c>
       <c r="C37" t="s">
         <v>117</v>
       </c>
       <c r="D37" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="71">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>119</v>
       </c>
       <c r="C38" t="s">
         <v>120</v>
       </c>
       <c r="D38" t="s">
         <v>121</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="71">
       <c r="A39"/>
       <c r="B39" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="71">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F40" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="71">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>129</v>
       </c>
       <c r="C41" t="s">
         <v>130</v>
       </c>
       <c r="D41" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F41" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="71">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>132</v>
       </c>
       <c r="C42" t="s">
         <v>133</v>
       </c>
       <c r="D42" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="71">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>135</v>
       </c>
       <c r="C43" t="s">
         <v>136</v>
       </c>
       <c r="D43" t="s">
         <v>137</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F43" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="71">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>138</v>
       </c>
       <c r="C44" t="s">
         <v>139</v>
       </c>
       <c r="D44" t="s">
         <v>140</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="71">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>141</v>
       </c>
       <c r="C45" t="s">
         <v>142</v>
       </c>
       <c r="D45" t="s">
         <v>143</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F45" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="71">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>144</v>
       </c>
       <c r="C46" t="s">
         <v>145</v>
       </c>
       <c r="D46" t="s">
         <v>146</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="71">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>147</v>
       </c>
       <c r="C47" t="s">
         <v>148</v>
       </c>
       <c r="D47" t="s">
         <v>149</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="71">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>150</v>
       </c>
       <c r="C48" t="s">
         <v>151</v>
       </c>
       <c r="D48" t="s">
         <v>152</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="71">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>153</v>
       </c>
       <c r="C49" t="s">
         <v>154</v>
       </c>
       <c r="D49" t="s">
         <v>155</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="71">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>156</v>
       </c>
       <c r="C50" t="s">
         <v>157</v>
       </c>
       <c r="D50" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="71">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>159</v>
       </c>
       <c r="C51" t="s">
         <v>160</v>
       </c>
       <c r="D51" t="s">
         <v>161</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F51" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="71">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>162</v>
       </c>
       <c r="C52" t="s">
         <v>163</v>
       </c>
       <c r="D52" t="s">
         <v>164</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="71">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>165</v>
       </c>
       <c r="C53" t="s">
         <v>166</v>
       </c>
       <c r="D53" t="s">
         <v>167</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F53" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="71">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>168</v>
       </c>
       <c r="C54" t="s">
         <v>169</v>
       </c>
       <c r="D54" t="s">
         <v>170</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F54" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="71">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>171</v>
       </c>
       <c r="C55" t="s">
         <v>172</v>
       </c>
       <c r="D55" t="s">
         <v>173</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F55" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="71">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>174</v>
       </c>
       <c r="C56" t="s">
         <v>175</v>
       </c>
       <c r="D56" t="s">
         <v>176</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F56" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="71">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>177</v>
       </c>
       <c r="C57" t="s">
         <v>178</v>
       </c>
       <c r="D57" t="s">
         <v>179</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F57" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="71">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>180</v>
       </c>
       <c r="C58" t="s">
         <v>181</v>
       </c>
       <c r="D58" t="s">
         <v>182</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="71">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>183</v>
       </c>
       <c r="C59" t="s">
         <v>184</v>
       </c>
       <c r="D59" t="s">
         <v>185</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F59" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="71">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>186</v>
       </c>
       <c r="C60" t="s">
         <v>187</v>
       </c>
       <c r="D60" t="s">
         <v>188</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F60" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="71">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>189</v>
       </c>
       <c r="C61" t="s">
         <v>190</v>
       </c>
       <c r="D61" t="s">
         <v>191</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="71">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>192</v>
       </c>
       <c r="C62" t="s">
         <v>193</v>
       </c>
       <c r="D62" t="s">
         <v>194</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>54</v>
       </c>
       <c r="F62" t="s">
-        <v>93</v>
-[...89 lines deleted...]
-        <v>128</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 