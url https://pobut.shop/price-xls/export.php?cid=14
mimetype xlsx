--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,440 +14,422 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки для плетіння</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:10</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Бісер для плетіння браслетів Аніме з фігуркою</t>
+  </si>
+  <si>
+    <t>23-5283</t>
+  </si>
+  <si>
+    <t>1000000052831</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>57,55</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Перли 23 см</t>
+  </si>
+  <si>
+    <t>23-4680</t>
+  </si>
+  <si>
+    <t>1000000046809</t>
+  </si>
+  <si>
+    <t>155,25</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Соти 20 см</t>
+  </si>
+  <si>
+    <t>23-4655</t>
+  </si>
+  <si>
+    <t>1000000046557</t>
+  </si>
+  <si>
+    <t>147,20</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Ромашка 20 см</t>
+  </si>
+  <si>
+    <t>23-4679</t>
+  </si>
+  <si>
+    <t>1000000046793</t>
+  </si>
+  <si>
+    <t>126,50</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Лимонад 20 см</t>
+  </si>
+  <si>
+    <t>23-4677</t>
+  </si>
+  <si>
+    <t>1000000046779</t>
+  </si>
+  <si>
+    <t>120,75</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Жар-птиця 20 см</t>
+  </si>
+  <si>
+    <t>23-4673</t>
+  </si>
+  <si>
+    <t>1000000046731</t>
+  </si>
+  <si>
+    <t>118,45</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Бузок 20 см</t>
+  </si>
+  <si>
+    <t>23-4675</t>
+  </si>
+  <si>
+    <t>1000000046755</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Ромашка 8 см</t>
+  </si>
+  <si>
+    <t>23-4668</t>
+  </si>
+  <si>
+    <t>1000000046687</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>276,00</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Метелик 13 см</t>
+  </si>
+  <si>
+    <t>23-4669</t>
+  </si>
+  <si>
+    <t>1000000046694</t>
+  </si>
+  <si>
+    <t>48,30</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Блискуча 13 см</t>
+  </si>
+  <si>
+    <t>23-4654</t>
+  </si>
+  <si>
+    <t>1000000046540</t>
+  </si>
+  <si>
+    <t>78,20</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Бусинка 23 см</t>
+  </si>
+  <si>
+    <t>23-4681</t>
+  </si>
+  <si>
+    <t>1000000046816</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Перо 22,5 см</t>
+  </si>
+  <si>
+    <t>23-4656</t>
+  </si>
+  <si>
+    <t>1000000046564</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Кристал 16,5 см</t>
+  </si>
+  <si>
+    <t>23-4657</t>
+  </si>
+  <si>
+    <t>1000000046571</t>
+  </si>
+  <si>
+    <t>164,45</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Подвійний 20 см</t>
+  </si>
+  <si>
+    <t>23-4683</t>
+  </si>
+  <si>
+    <t>1000000046830</t>
+  </si>
+  <si>
+    <t>224,25</t>
+  </si>
+  <si>
+    <t>Набір резинок для плетіння Яблуко REZ-3</t>
+  </si>
+  <si>
+    <t>KA-23-131</t>
+  </si>
+  <si>
+    <t>1000000001310</t>
+  </si>
+  <si>
+    <t>264,33</t>
+  </si>
+  <si>
+    <t>Набір намистин для плетіння браслетів Краса 13 см</t>
+  </si>
+  <si>
+    <t>KA-23-638</t>
+  </si>
+  <si>
+    <t>1000000006384</t>
+  </si>
+  <si>
+    <t>55,89</t>
+  </si>
+  <si>
+    <t>Набір намистин для плетіння браслетів Метелик 14 см</t>
+  </si>
+  <si>
+    <t>KA-23-636</t>
+  </si>
+  <si>
+    <t>1000000006360</t>
+  </si>
+  <si>
+    <t>Набір намистин для плетіння браслетів Морозиво 15 см</t>
+  </si>
+  <si>
+    <t>KA-23-637</t>
+  </si>
+  <si>
+    <t>1000000006377</t>
+  </si>
+  <si>
+    <t>Набір бісеру та намистин для плетіння браслетів Творчість 17 см</t>
+  </si>
+  <si>
+    <t>KA-23-632</t>
+  </si>
+  <si>
+    <t>1000000006322</t>
+  </si>
+  <si>
+    <t>151,00</t>
+  </si>
+  <si>
+    <t>Набір бісеру та намистин для плетіння браслетів Веселка 17 см</t>
+  </si>
+  <si>
+    <t>KA-23-633</t>
+  </si>
+  <si>
+    <t>1000000006339</t>
+  </si>
+  <si>
+    <t>Набір намистин для плетіння браслетів Ромашка 17 см</t>
+  </si>
+  <si>
+    <t>KA-23-634</t>
+  </si>
+  <si>
+    <t>1000000006346</t>
+  </si>
+  <si>
+    <t>145,70</t>
+  </si>
+  <si>
+    <t>Набір бісеру та намистин для плетіння браслетів Плетінка 17 см</t>
+  </si>
+  <si>
+    <t>KA-23-635</t>
+  </si>
+  <si>
+    <t>1000000006353</t>
+  </si>
+  <si>
+    <t>162,84</t>
+  </si>
+  <si>
+    <t>Резинки для плетіння різнокольорові</t>
+  </si>
+  <si>
+    <t>KA-23-317</t>
+  </si>
+  <si>
+    <t>1000000003178</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 12 шт..</t>
+  </si>
+  <si>
+    <t>102,12</t>
+  </si>
+  <si>
     <t>Резинки для плетіння в асортименті</t>
   </si>
   <si>
     <t>23-129</t>
   </si>
   <si>
     <t>1000000001297</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>34,75</t>
   </si>
   <si>
-    <t>Бісер для плетіння браслетів Аніме з фігуркою</t>
-[...316 lines deleted...]
-  <si>
     <t>Набір бісеру для плетіння браслетів Квітка 17 см</t>
   </si>
   <si>
     <t>MA-23-1180</t>
   </si>
   <si>
     <t>1000000011807</t>
   </si>
   <si>
     <t>KA-23-129</t>
   </si>
   <si>
     <t>43,47</t>
+  </si>
+  <si>
+    <t>Набір резинок для плетіння Скарб REZ-5</t>
+  </si>
+  <si>
+    <t>KA-23-133</t>
+  </si>
+  <si>
+    <t>1000000001334</t>
+  </si>
+  <si>
+    <t>211,54</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Вушастик 20 см</t>
+  </si>
+  <si>
+    <t>23-5281</t>
+  </si>
+  <si>
+    <t>1000000052817</t>
+  </si>
+  <si>
+    <t>114,30</t>
+  </si>
+  <si>
+    <t>Набір резинок для плетіння Валіза REZ-4</t>
+  </si>
+  <si>
+    <t>KA-23-132</t>
+  </si>
+  <si>
+    <t>1000000001327</t>
+  </si>
+  <si>
+    <t>254,15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -513,51 +495,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92037c9ed28d044806a835b2c9e304621.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6dc4bb67f19d99b149da9306779fa2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e887fd9c484feef8dd317ddbf0aa3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695303edffbf1781781b1c3fba1f9a64.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423061b45be0453208d8e287c25da285.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128614e3687bf1fd453a70ef494601d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3773245bffec3ada169538754756197.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35746c954e3959a23c37b5f97d3a329e8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf002489a730e93d3ad21937770f89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b94620eb23d68d8a8da1a7dacfdeea10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab12fd01180430d351f54498e7e8211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778abe96114990d607edbba44c04e68312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1574c7b433549a657465b5934c6436413.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eefe8fe2c2570aa1c04565e5082e4914.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb5a3b101c041b3520a87f970af3c15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4df940f299c0bebab846be16c94c0816.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d8935cff83c6945f968df48634e817.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e0c776832be089792e836a7f17c4a18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941507ccbe951908c19b710357a6ad719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b178c18f1e953e6a58cb2c633c82e20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce34ea7fee40e51c8c2da953c4c8921.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0cacabb0f4a77998bc2971c6ce07e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdae1896b3507f229877dd0c69dfe223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fde48a20942034851ba86594841024.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2e102fe0006ef6eea97e816106d225.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971de8ac1b5897a334cde4f39873c626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e78e3b745a872e4dc272ffae2afb427.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d60355c37bc342068206fb03692228.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15335ef1aa57e843384c9867f82ea49929.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2fbf3a104c20e58690a460fc8c51030.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd49f8d6af02952bf49e6e2d3cac45d31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa46f96042891985838b864851d651.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c3b7a98bf5518bce333107351f4a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827eaf8855671746a593b2208406bf13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a96f7f56167cb68cf7740ba1a8e094.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d06e622164f76ff63d2b4b82c3805.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a662f4c2850dd748daed08aa4cd6436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a8746d9349f3cf2b9c1b72cb9f547.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5192d2da738100cbb1fda639f6a968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d9b65bcfb0f8e49dc778f16b3e1b89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d332a494b4aa7019de5d70e6333810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb26439259dd630708f4e44221e3c6611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cb7a5024633a226e3a72ac1d4a8a612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4bb96da7b92b192b35f5732984cd13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5aeab2e1c1dc696fa746de68d06814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e660ccb564bf8e3a4457ed552df5215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91999698a2eb29b794b0af5b65d3ae16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110b9c1139253ce0a0544f6d3201e617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cbb7d42667039494f40898030f8bb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378881b371eadf592325ccad338f73419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d9e4f4e59c842ea4153d1cc9a88820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7e24f4c5686ef19b5fe40ea1d97a521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f17f24c5da7851840dc49672ce58b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ecb7d9b6f12879c87db9b5b9a0f723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160420f7262f10912391f5d5209f8ce24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688572d10bcce3931e8cd55f5d3071525.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199ca9bd4f12c5a0bf0e3aff60d6d026.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b32e6fd0e25d5dd8af00cd56fba227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad5202ff88dd93bce5462b8a5dbe828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb279f4022602fc4891cecc7ac75f29.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1375,110 +1357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1745,51 +1667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/14/rezinki-dlya-pletinnya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K37"/>
+  <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1986,174 +1908,174 @@
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
         <v>43</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>44</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C17" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
@@ -2166,303 +2088,267 @@
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>80</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>85</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>87</v>
       </c>
       <c r="C26" t="s">
         <v>88</v>
       </c>
       <c r="D26" t="s">
         <v>89</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
         <v>91</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>92</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
         <v>95</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>96</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" t="s">
         <v>99</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>100</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="E29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="C32" t="s">
         <v>110</v>
       </c>
       <c r="D32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>112</v>
       </c>
       <c r="C33" t="s">
         <v>113</v>
       </c>
       <c r="D33" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>116</v>
       </c>
       <c r="C34" t="s">
         <v>117</v>
       </c>
       <c r="D34" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>120</v>
       </c>
       <c r="C35" t="s">
         <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" t="s">
         <v>123</v>
-      </c>
-[...37 lines deleted...]
-        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 