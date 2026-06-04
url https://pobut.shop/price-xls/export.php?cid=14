--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,106 +14,199 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки для плетіння</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:10</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Набір гумок для плетіння Скринька</t>
+  </si>
+  <si>
+    <t>23-5966</t>
+  </si>
+  <si>
+    <t>1000000059663</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>187,44</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Неон 22 см</t>
+  </si>
+  <si>
+    <t>23-5964</t>
+  </si>
+  <si>
+    <t>1000000059649</t>
+  </si>
+  <si>
+    <t>165,06</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Креатив 22 см</t>
+  </si>
+  <si>
+    <t>23-5965</t>
+  </si>
+  <si>
+    <t>1000000059656</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Яскравий Мікс 20 см</t>
+  </si>
+  <si>
+    <t>23-5963</t>
+  </si>
+  <si>
+    <t>1000000059632</t>
+  </si>
+  <si>
+    <t>160,89</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Великий мікс 20 см</t>
+  </si>
+  <si>
+    <t>23-5959</t>
+  </si>
+  <si>
+    <t>1000000059595</t>
+  </si>
+  <si>
+    <t>127,57</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Фантазія 23 см</t>
+  </si>
+  <si>
+    <t>23-5960</t>
+  </si>
+  <si>
+    <t>1000000059601</t>
+  </si>
+  <si>
+    <t>121,84</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Веселка 20 см</t>
+  </si>
+  <si>
+    <t>23-5962</t>
+  </si>
+  <si>
+    <t>1000000059625</t>
+  </si>
+  <si>
+    <t>108,82</t>
+  </si>
+  <si>
+    <t>Набір гумок для плетіння Калейдоскоп 17 см</t>
+  </si>
+  <si>
+    <t>23-5961</t>
+  </si>
+  <si>
+    <t>1000000059618</t>
+  </si>
+  <si>
+    <t>105,18</t>
+  </si>
+  <si>
     <t>Бісер для плетіння браслетів Аніме з фігуркою</t>
   </si>
   <si>
     <t>23-5283</t>
   </si>
   <si>
     <t>1000000052831</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>57,55</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Перли 23 см</t>
   </si>
   <si>
     <t>23-4680</t>
   </si>
   <si>
     <t>1000000046809</t>
   </si>
   <si>
     <t>155,25</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Соти 20 см</t>
   </si>
   <si>
     <t>23-4655</t>
   </si>
   <si>
     <t>1000000046557</t>
   </si>
   <si>
     <t>147,20</t>
@@ -157,83 +250,62 @@
   <si>
     <t>Бісер для плетіння браслетів Бузок 20 см</t>
   </si>
   <si>
     <t>23-4675</t>
   </si>
   <si>
     <t>1000000046755</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Ромашка 8 см</t>
   </si>
   <si>
     <t>23-4668</t>
   </si>
   <si>
     <t>1000000046687</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
   <si>
     <t>276,00</t>
   </si>
   <si>
-    <t>Бісер для плетіння браслетів Метелик 13 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Бісер для плетіння браслетів Блискуча 13 см</t>
   </si>
   <si>
     <t>23-4654</t>
   </si>
   <si>
     <t>1000000046540</t>
   </si>
   <si>
     <t>78,20</t>
   </si>
   <si>
-    <t>Бісер для плетіння браслетів Бусинка 23 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Бісер для плетіння браслетів Перо 22,5 см</t>
   </si>
   <si>
     <t>23-4656</t>
   </si>
   <si>
     <t>1000000046564</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Кристал 16,5 см</t>
   </si>
   <si>
     <t>23-4657</t>
   </si>
   <si>
     <t>1000000046571</t>
   </si>
   <si>
     <t>164,45</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Подвійний 20 см</t>
   </si>
   <si>
     <t>23-4683</t>
@@ -286,150 +358,144 @@
   <si>
     <t>1000000006377</t>
   </si>
   <si>
     <t>Набір бісеру та намистин для плетіння браслетів Творчість 17 см</t>
   </si>
   <si>
     <t>KA-23-632</t>
   </si>
   <si>
     <t>1000000006322</t>
   </si>
   <si>
     <t>151,00</t>
   </si>
   <si>
     <t>Набір бісеру та намистин для плетіння браслетів Веселка 17 см</t>
   </si>
   <si>
     <t>KA-23-633</t>
   </si>
   <si>
     <t>1000000006339</t>
   </si>
   <si>
-    <t>Набір намистин для плетіння браслетів Ромашка 17 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Набір бісеру та намистин для плетіння браслетів Плетінка 17 см</t>
   </si>
   <si>
     <t>KA-23-635</t>
   </si>
   <si>
     <t>1000000006353</t>
   </si>
   <si>
     <t>162,84</t>
   </si>
   <si>
     <t>Резинки для плетіння різнокольорові</t>
   </si>
   <si>
     <t>KA-23-317</t>
   </si>
   <si>
     <t>1000000003178</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>102,12</t>
   </si>
   <si>
+    <t>Набір бісеру для плетіння браслетів Квітка 17 см</t>
+  </si>
+  <si>
+    <t>MA-23-1180</t>
+  </si>
+  <si>
+    <t>1000000011807</t>
+  </si>
+  <si>
+    <t>Набір резинок для плетіння Чарівність REZ-2</t>
+  </si>
+  <si>
+    <t>23-130</t>
+  </si>
+  <si>
+    <t>1000000001303</t>
+  </si>
+  <si>
+    <t>76,30</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Вушастик 20 см</t>
+  </si>
+  <si>
+    <t>23-5281</t>
+  </si>
+  <si>
+    <t>1000000052817</t>
+  </si>
+  <si>
+    <t>114,30</t>
+  </si>
+  <si>
     <t>Резинки для плетіння в асортименті</t>
   </si>
   <si>
-    <t>23-129</t>
+    <t>KA-23-129</t>
   </si>
   <si>
     <t>1000000001297</t>
   </si>
   <si>
-    <t>34,75</t>
-[...13 lines deleted...]
-  <si>
     <t>43,47</t>
   </si>
   <si>
     <t>Набір резинок для плетіння Скарб REZ-5</t>
   </si>
   <si>
-    <t>KA-23-133</t>
+    <t>23-133</t>
   </si>
   <si>
     <t>1000000001334</t>
   </si>
   <si>
-    <t>211,54</t>
-[...11 lines deleted...]
-    <t>114,30</t>
+    <t>196,29</t>
   </si>
   <si>
     <t>Набір резинок для плетіння Валіза REZ-4</t>
   </si>
   <si>
-    <t>KA-23-132</t>
+    <t>23-132</t>
   </si>
   <si>
     <t>1000000001327</t>
   </si>
   <si>
-    <t>254,15</t>
+    <t>244,71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -495,51 +561,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa46f96042891985838b864851d651.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c3b7a98bf5518bce333107351f4a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827eaf8855671746a593b2208406bf13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a96f7f56167cb68cf7740ba1a8e094.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d06e622164f76ff63d2b4b82c3805.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a662f4c2850dd748daed08aa4cd6436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a8746d9349f3cf2b9c1b72cb9f547.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5192d2da738100cbb1fda639f6a968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d9b65bcfb0f8e49dc778f16b3e1b89.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155d332a494b4aa7019de5d70e6333810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb26439259dd630708f4e44221e3c6611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cb7a5024633a226e3a72ac1d4a8a612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4bb96da7b92b192b35f5732984cd13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5aeab2e1c1dc696fa746de68d06814.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e660ccb564bf8e3a4457ed552df5215.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91999698a2eb29b794b0af5b65d3ae16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110b9c1139253ce0a0544f6d3201e617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cbb7d42667039494f40898030f8bb18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378881b371eadf592325ccad338f73419.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d9e4f4e59c842ea4153d1cc9a88820.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7e24f4c5686ef19b5fe40ea1d97a521.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f17f24c5da7851840dc49672ce58b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6ecb7d9b6f12879c87db9b5b9a0f723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160420f7262f10912391f5d5209f8ce24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688572d10bcce3931e8cd55f5d3071525.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f199ca9bd4f12c5a0bf0e3aff60d6d026.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b32e6fd0e25d5dd8af00cd56fba227.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad5202ff88dd93bce5462b8a5dbe828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb279f4022602fc4891cecc7ac75f29.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b65a5af733d0d45460e308d1c3411.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9412cef557fea972e437055a1929d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c733a0930fc8c154e2dd5bc0e01cc3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce2955f9423f90c1d820be015d73a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c09f52f3be0354da0aff1a07fd965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9424eb228255c2ce573b8b818df9086.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a0fef8c9124f749ecdfc6b054c99a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4a09853fbd087cae0f89b74f1aca8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609e72618fe02fdff4bd3d4959e2709.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363185acbb50a942f297540e5e5873f610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ef726a3d7b8eb614dc4b26db72b511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956295ab1431a56e33f8507c80f6ee12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb640b7bb768ae84ecd5324fb46bb8613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932931e763f6bcfc0d2581af24f58b114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8f16a8d9efcb0b7f56cedfef341715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e856e3499dd9546316c119f4901616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9708ca18cb9908dba98f204df752f17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e389577383ea3f5b08344763bd6918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bde02dcad5e30fb44fec90662136619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc645fc2cb8d53fe4dc9bec84563326b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873407f53983250fd5be9671a32647ff21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff9e5f52c0dfa7f700a2f834ac83e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2d097d39cea863d217b57286c11723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe9fa9e75b7d6676e36ef585bf598a24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c36652fa9712000e689ae43f5a59925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cacbce4c8949d3de666ae2837f324426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda93aee044f57534079ea81dad443e27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d887dff72131c5f3b684899f61c428.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a26c6e98abd22ffcc8661b5ddcb0b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db71e2d829d737c39a9d741c306ff5030.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01073f8a1ea3eecd03f84be17fb76ea131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6fe6ac08fef600db3db2e8df6d9a732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368e4242bb0fc5f2d0de4c1aa840e933.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7275a34889cdbf1c8999a500af17534.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1357,50 +1423,200 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1667,51 +1883,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/14/rezinki-dlya-pletinnya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K35"/>
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1836,519 +2052,609 @@
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
         <v>47</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>48</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
         <v>51</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>52</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
         <v>55</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>56</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="F22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C28" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C29" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="C31" t="s">
         <v>108</v>
       </c>
       <c r="D31" t="s">
         <v>109</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D33" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="F34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>123</v>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" customHeight="1" ht="71">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" customHeight="1" ht="71">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" customHeight="1" ht="71">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" customHeight="1" ht="71">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 