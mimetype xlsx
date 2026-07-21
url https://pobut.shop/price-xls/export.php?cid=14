--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,118 +14,106 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Резинки для плетіння</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Набір гумок для плетіння Скринька</t>
-[...5 lines deleted...]
-    <t>1000000059663</t>
+    <t>Набір гумок для плетіння Неон 22 см</t>
+  </si>
+  <si>
+    <t>23-5964</t>
+  </si>
+  <si>
+    <t>1000000059649</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>187,44</t>
-[...10 lines deleted...]
-  <si>
     <t>165,06</t>
   </si>
   <si>
     <t>Набір гумок для плетіння Креатив 22 см</t>
   </si>
   <si>
     <t>23-5965</t>
   </si>
   <si>
     <t>1000000059656</t>
   </si>
   <si>
     <t>Набір гумок для плетіння Яскравий Мікс 20 см</t>
   </si>
   <si>
     <t>23-5963</t>
   </si>
   <si>
     <t>1000000059632</t>
   </si>
   <si>
     <t>160,89</t>
   </si>
   <si>
     <t>Набір гумок для плетіння Великий мікс 20 см</t>
@@ -190,62 +178,50 @@
   <si>
     <t>Бісер для плетіння браслетів Перли 23 см</t>
   </si>
   <si>
     <t>23-4680</t>
   </si>
   <si>
     <t>1000000046809</t>
   </si>
   <si>
     <t>155,25</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Соти 20 см</t>
   </si>
   <si>
     <t>23-4655</t>
   </si>
   <si>
     <t>1000000046557</t>
   </si>
   <si>
     <t>147,20</t>
   </si>
   <si>
-    <t>Бісер для плетіння браслетів Ромашка 20 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Бісер для плетіння браслетів Лимонад 20 см</t>
   </si>
   <si>
     <t>23-4677</t>
   </si>
   <si>
     <t>1000000046779</t>
   </si>
   <si>
     <t>120,75</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Жар-птиця 20 см</t>
   </si>
   <si>
     <t>23-4673</t>
   </si>
   <si>
     <t>1000000046731</t>
   </si>
   <si>
     <t>118,45</t>
   </si>
   <si>
     <t>Бісер для плетіння браслетів Бузок 20 см</t>
@@ -385,117 +361,105 @@
   <si>
     <t>KA-23-635</t>
   </si>
   <si>
     <t>1000000006353</t>
   </si>
   <si>
     <t>162,84</t>
   </si>
   <si>
     <t>Резинки для плетіння різнокольорові</t>
   </si>
   <si>
     <t>KA-23-317</t>
   </si>
   <si>
     <t>1000000003178</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 12 шт..</t>
   </si>
   <si>
     <t>102,12</t>
   </si>
   <si>
+    <t>Резинки для плетіння в асортименті</t>
+  </si>
+  <si>
+    <t>KA-23-129</t>
+  </si>
+  <si>
+    <t>1000000001297</t>
+  </si>
+  <si>
+    <t>43,47</t>
+  </si>
+  <si>
+    <t>Набір резинок для плетіння Скарб REZ-5</t>
+  </si>
+  <si>
+    <t>23-133</t>
+  </si>
+  <si>
+    <t>1000000001334</t>
+  </si>
+  <si>
+    <t>196,29</t>
+  </si>
+  <si>
+    <t>Бісер для плетіння браслетів Вушастик 20 см</t>
+  </si>
+  <si>
+    <t>23-5281</t>
+  </si>
+  <si>
+    <t>1000000052817</t>
+  </si>
+  <si>
+    <t>114,30</t>
+  </si>
+  <si>
+    <t>Набір резинок для плетіння Чарівність REZ-2</t>
+  </si>
+  <si>
+    <t>23-130</t>
+  </si>
+  <si>
+    <t>1000000001303</t>
+  </si>
+  <si>
+    <t>76,30</t>
+  </si>
+  <si>
     <t>Набір бісеру для плетіння браслетів Квітка 17 см</t>
   </si>
   <si>
     <t>MA-23-1180</t>
   </si>
   <si>
     <t>1000000011807</t>
-  </si>
-[...58 lines deleted...]
-    <t>244,71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -561,51 +525,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400b65a5af733d0d45460e308d1c3411.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9412cef557fea972e437055a1929d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c733a0930fc8c154e2dd5bc0e01cc3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce2955f9423f90c1d820be015d73a4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c09f52f3be0354da0aff1a07fd965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9424eb228255c2ce573b8b818df9086.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a0fef8c9124f749ecdfc6b054c99a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4a09853fbd087cae0f89b74f1aca8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609e72618fe02fdff4bd3d4959e2709.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363185acbb50a942f297540e5e5873f610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ef726a3d7b8eb614dc4b26db72b511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956295ab1431a56e33f8507c80f6ee12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb640b7bb768ae84ecd5324fb46bb8613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932931e763f6bcfc0d2581af24f58b114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8f16a8d9efcb0b7f56cedfef341715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58e856e3499dd9546316c119f4901616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9708ca18cb9908dba98f204df752f17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e389577383ea3f5b08344763bd6918.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bde02dcad5e30fb44fec90662136619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc645fc2cb8d53fe4dc9bec84563326b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873407f53983250fd5be9671a32647ff21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff9e5f52c0dfa7f700a2f834ac83e22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2d097d39cea863d217b57286c11723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe9fa9e75b7d6676e36ef585bf598a24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c36652fa9712000e689ae43f5a59925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cacbce4c8949d3de666ae2837f324426.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda93aee044f57534079ea81dad443e27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5d887dff72131c5f3b684899f61c428.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a26c6e98abd22ffcc8661b5ddcb0b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db71e2d829d737c39a9d741c306ff5030.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01073f8a1ea3eecd03f84be17fb76ea131.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6fe6ac08fef600db3db2e8df6d9a732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368e4242bb0fc5f2d0de4c1aa840e933.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7275a34889cdbf1c8999a500af17534.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd490c7227c730d36bb23c16d813331.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980d5eb8621e2915226263600fb27d2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe0e6c1bfb890fc98f8524bf4814873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87cb744ac547232bff33821d7119584.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f100e2acc316d5ed21103cd90b565.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09bdb71a6d356027d19a5509d3adb6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5f214f45e01c1ed39c98099d2d227.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2892ba4054abe126ee918c227a52598.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0e3d4caec959bc99343621aafb8159.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca7ccd2366f0ec1a9e2526512230cf10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31580aa9f11c84064f86a984d5359a011.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27a6411ccc04c79a112237eff699912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c91c4fc5007dda9817139ecb22e55613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1580f977a28100993ef7eee6e0bb314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ad4060f3b7ddde274c196a24154c15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d94eaa3bead88740544a02ff5c7616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6113fc7c19a4503c49c1ce768ba9217.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd7f8fe3df06f99b7936be6178c6718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e7b1337a58ea37769be0f98c2aa519.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f1697ea4a5f169825070c4c3d4a1e20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26e948ee3bd8b9519aa57f29d2252a21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930bf598087d9f176010c2a4e7d0af22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771465e7997faf6488aa400a60f22e3923.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4facaca929d610cabefffc1856552d24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20268a1ecac63304d078088a0786e25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed651694fad4d102d642bc50a23efb526.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4951dae7adb8d7175e4c8bc86813a27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b62d0344069366f3f27c35b07943828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c17b827fea0fbf2d6305008c64ed529.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca0bc15e5c1a2588ac85f6eb359b2d30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77ce4ec5917865f3f75f127f7ada1931.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1483,140 +1447,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1883,51 +1757,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/14/rezinki-dlya-pletinnya/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K40"/>
+  <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -2034,69 +1908,69 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>30</v>
       </c>
@@ -2232,141 +2106,141 @@
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>67</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>79</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
         <v>82</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>83</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>89</v>
       </c>
@@ -2376,285 +2250,231 @@
       <c r="D26" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
         <v>97</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>98</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" t="s">
         <v>101</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30" t="s">
         <v>104</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>105</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
+        <v>106</v>
+      </c>
+      <c r="C31" t="s">
         <v>107</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>108</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
         <v>111</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>112</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="E32" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="71">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="71">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="71">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>123</v>
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
-        <v>110</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="71">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="71">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
-[...53 lines deleted...]
-        <v>145</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 