--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,206 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі мечі оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:06</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Світиться меч Піратов 1-6285</t>
   </si>
   <si>
     <t>S-120</t>
   </si>
   <si>
     <t>0000006285</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
     <t>133,98</t>
   </si>
   <si>
-    <t>Піксельний меч Самурай</t>
-[...7 lines deleted...]
-  <si>
     <t>Світиться меч Самурая 1-6261</t>
   </si>
   <si>
     <t>KA-23-200</t>
   </si>
   <si>
     <t>1000000002003</t>
   </si>
   <si>
     <t>112,93</t>
   </si>
   <si>
     <t>Піксельний меч Майнкрафт світиться, звуковий</t>
   </si>
   <si>
     <t>VT-0173</t>
   </si>
   <si>
     <t>000005592</t>
   </si>
   <si>
     <t>134,32</t>
   </si>
   <si>
     <t>Меч самурая Катана кольоровий</t>
   </si>
   <si>
     <t>KA-23-124</t>
   </si>
   <si>
     <t>1000000001242</t>
   </si>
   <si>
     <t>86,82</t>
   </si>
   <si>
-    <t>Меч Катана білий 67 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Сяючий меч Робот 70 см</t>
   </si>
   <si>
     <t>KA-23-1179</t>
   </si>
   <si>
     <t>1000000011791</t>
   </si>
   <si>
     <t>128,22</t>
-  </si>
-[...28 lines deleted...]
-    <t>1000000015706</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -279,51 +228,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a42cb2faa13c3a408c6192e0ee4d2a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd285202ff897d0a5b7151e1605a46042.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890be8c6f9f510b441de5878578a58673.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15fd086fb583032abb4ec4335f53974.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d00c597930b8dee4523a0f1fcef1a5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de43e4715e84a2ed2628a4d011f6676.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b960e20fd6e21f2ecc686f8a9409f7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441c4162f1932a9b41203832c3437d8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3ed09f073a62e1948d2b7f6dd3e49.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be8e44a3380b7e942d7618c204f62410.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32b8a71159cf168c21d27fbdc9dca1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c042f46007f7be2587a86ddb64182.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a7c491f61e7259369691a129c86eb3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455612955b35fee2ac0568ac161d6a84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d0754c9a529bcfcb7ad84a3ad87845.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -434,200 +383,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...148 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -881,51 +680,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/13/syayuchi-mechi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:K11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1032,195 +831,105 @@
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="B12" t="s">
         <v>34</v>
-      </c>
-[...82 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 