--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,155 +14,323 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі мечі оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:06</t>
+    <t>22:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Меч, що світиться Піксель 66 см</t>
+  </si>
+  <si>
+    <t>23-5984</t>
+  </si>
+  <si>
+    <t>1000000059847</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>121,04</t>
+  </si>
+  <si>
+    <t>Меч, що світиться Гра 62 см</t>
+  </si>
+  <si>
+    <t>23-5983</t>
+  </si>
+  <si>
+    <t>1000000059830</t>
+  </si>
+  <si>
+    <t>93,00</t>
+  </si>
+  <si>
+    <t>Меч, що світиться Самурая 65 см</t>
+  </si>
+  <si>
+    <t>23-5985</t>
+  </si>
+  <si>
+    <t>1000000059854</t>
+  </si>
+  <si>
+    <t>67,02</t>
+  </si>
+  <si>
+    <t>Меч Майнкрафт (Minecraft) маленький</t>
+  </si>
+  <si>
+    <t>23-596</t>
+  </si>
+  <si>
+    <t>100000005967</t>
+  </si>
+  <si>
+    <t>78,44</t>
+  </si>
+  <si>
+    <t>Дитячий меч світиться Джедая</t>
+  </si>
+  <si>
+    <t>23-128</t>
+  </si>
+  <si>
+    <t>1000000001280</t>
+  </si>
+  <si>
+    <t>28,06</t>
+  </si>
+  <si>
+    <t>Світловий меч Капібара 70 см</t>
+  </si>
+  <si>
+    <t>23-5757</t>
+  </si>
+  <si>
+    <t>1000000057577</t>
+  </si>
+  <si>
+    <t>112,46</t>
+  </si>
+  <si>
+    <t>Світлова бензопила Собачки 38 см</t>
+  </si>
+  <si>
+    <t>23-5763</t>
+  </si>
+  <si>
+    <t>1000000057638</t>
+  </si>
+  <si>
+    <t>140,57</t>
+  </si>
+  <si>
     <t>Світиться меч Піратов 1-6285</t>
   </si>
   <si>
     <t>S-120</t>
   </si>
   <si>
     <t>0000006285</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>133,98</t>
   </si>
   <si>
     <t>Світиться меч Самурая 1-6261</t>
   </si>
   <si>
     <t>KA-23-200</t>
   </si>
   <si>
     <t>1000000002003</t>
   </si>
   <si>
     <t>112,93</t>
   </si>
   <si>
     <t>Піксельний меч Майнкрафт світиться, звуковий</t>
   </si>
   <si>
     <t>VT-0173</t>
   </si>
   <si>
     <t>000005592</t>
   </si>
   <si>
     <t>134,32</t>
   </si>
   <si>
-    <t>Меч самурая Катана кольоровий</t>
-[...10 lines deleted...]
-  <si>
     <t>Сяючий меч Робот 70 см</t>
   </si>
   <si>
     <t>KA-23-1179</t>
   </si>
   <si>
     <t>1000000011791</t>
   </si>
   <si>
     <t>128,22</t>
+  </si>
+  <si>
+    <t>Світиться меч Майнкрафт алмазний</t>
+  </si>
+  <si>
+    <t>23-5982</t>
+  </si>
+  <si>
+    <t>1000000059823</t>
+  </si>
+  <si>
+    <t>96,62</t>
+  </si>
+  <si>
+    <t>Оптимус Прайм, що світиться меч</t>
+  </si>
+  <si>
+    <t>23-1570</t>
+  </si>
+  <si>
+    <t>1000000015706</t>
+  </si>
+  <si>
+    <t>102,34</t>
+  </si>
+  <si>
+    <t>Меч Майнкрафт, Minecraft великий</t>
+  </si>
+  <si>
+    <t>23-123</t>
+  </si>
+  <si>
+    <t>1000000001235</t>
+  </si>
+  <si>
+    <t>103,27</t>
+  </si>
+  <si>
+    <t>Сяючий меч Людина Павук 72 см</t>
+  </si>
+  <si>
+    <t>23-1648</t>
+  </si>
+  <si>
+    <t>1000000016482</t>
+  </si>
+  <si>
+    <t>117,40</t>
+  </si>
+  <si>
+    <t>Світиться меч із супер героєм Бамблбі</t>
+  </si>
+  <si>
+    <t>23-1569</t>
+  </si>
+  <si>
+    <t>1000000015690</t>
+  </si>
+  <si>
+    <t>Сяючий меч Халк 72 см</t>
+  </si>
+  <si>
+    <t>23-1650</t>
+  </si>
+  <si>
+    <t>1000000016505</t>
+  </si>
+  <si>
+    <t>Сяючий меч Бамблбі 72 см</t>
+  </si>
+  <si>
+    <t>23-1649</t>
+  </si>
+  <si>
+    <t>1000000016499</t>
+  </si>
+  <si>
+    <t>Секіра Майнкрафт, Minecraft</t>
+  </si>
+  <si>
+    <t>23-594</t>
+  </si>
+  <si>
+    <t>000000005943</t>
+  </si>
+  <si>
+    <t>95,07</t>
+  </si>
+  <si>
+    <t>Світлодіодний меч Людина Павук</t>
+  </si>
+  <si>
+    <t>23-1571</t>
+  </si>
+  <si>
+    <t>1000000015713</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -228,51 +396,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf32b8a71159cf168c21d27fbdc9dca1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c042f46007f7be2587a86ddb64182.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a7c491f61e7259369691a129c86eb3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455612955b35fee2ac0568ac161d6a84.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d0754c9a529bcfcb7ad84a3ad87845.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331809c6f791698f80aeed0a6f912371.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a05f46fa1527cbf500827d03a02e12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f7f1d62db98c11a0386584c691353.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da513d763e13132f98224c5e0b4894.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051719eeda5dc10fe6f45f484b4433d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a26f5d3bbae3668ca21d7657d695d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674b11b15a7a3c0a9daaf91c597e367.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee97339e8470de387e82554255c2878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e09bd20059fb7a6d6caa2bf8ba84e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b2947e9ffb1677e698aa006e158310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4607c230f8d4c132e52dd3a09464611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cf454bd4ab0bbdc13d78f3f9cef8912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2808350271b208ee4b0183ad968a613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51964559c80d0da362ad11ae12778c614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103fc5ac38f0e56ccc4fc1f80a407f915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83ee4097b5885a4b491e3d4981d5a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfc1c0e1df0360ba87c4f56c6bd19417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c57138a1ff70a4d6e43fe07d80afe18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1b1b910b01d7aa557cdf2f43af3f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3858cf3d8aaa233f95ab1ccdace4c9020.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -370,50 +538,500 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -680,51 +1298,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/13/syayuchi-mechi-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -886,50 +1504,320 @@
         <v>29</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" customHeight="1" ht="71">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" customHeight="1" ht="71">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" customHeight="1" ht="71">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" customHeight="1" ht="71">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" customHeight="1" ht="71">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" customHeight="1" ht="71">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>59</v>
+      </c>
+      <c r="C18" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D22" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" customHeight="1" ht="71">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" t="s">
+        <v>90</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 