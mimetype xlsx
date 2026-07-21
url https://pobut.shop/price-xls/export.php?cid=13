--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі мечі оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:35</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Меч, що світиться Піксель 66 см</t>
   </si>
   <si>
     <t>23-5984</t>
   </si>
@@ -205,132 +205,132 @@
   <si>
     <t>Сяючий меч Робот 70 см</t>
   </si>
   <si>
     <t>KA-23-1179</t>
   </si>
   <si>
     <t>1000000011791</t>
   </si>
   <si>
     <t>128,22</t>
   </si>
   <si>
     <t>Світиться меч Майнкрафт алмазний</t>
   </si>
   <si>
     <t>23-5982</t>
   </si>
   <si>
     <t>1000000059823</t>
   </si>
   <si>
     <t>96,62</t>
   </si>
   <si>
+    <t>Світиться меч із супер героєм Бамблбі</t>
+  </si>
+  <si>
+    <t>23-1569</t>
+  </si>
+  <si>
+    <t>1000000015690</t>
+  </si>
+  <si>
+    <t>102,34</t>
+  </si>
+  <si>
+    <t>Сяючий меч Халк 72 см</t>
+  </si>
+  <si>
+    <t>23-1650</t>
+  </si>
+  <si>
+    <t>1000000016505</t>
+  </si>
+  <si>
+    <t>117,40</t>
+  </si>
+  <si>
+    <t>Секіра Майнкрафт, Minecraft</t>
+  </si>
+  <si>
+    <t>23-594</t>
+  </si>
+  <si>
+    <t>000000005943</t>
+  </si>
+  <si>
+    <t>95,07</t>
+  </si>
+  <si>
+    <t>Сяючий меч Бамблбі 72 см</t>
+  </si>
+  <si>
+    <t>23-1649</t>
+  </si>
+  <si>
+    <t>1000000016499</t>
+  </si>
+  <si>
+    <t>Світлодіодний меч Людина Павук</t>
+  </si>
+  <si>
+    <t>23-1571</t>
+  </si>
+  <si>
+    <t>1000000015713</t>
+  </si>
+  <si>
     <t>Оптимус Прайм, що світиться меч</t>
   </si>
   <si>
     <t>23-1570</t>
   </si>
   <si>
     <t>1000000015706</t>
   </si>
   <si>
-    <t>102,34</t>
-[...1 lines deleted...]
-  <si>
     <t>Меч Майнкрафт, Minecraft великий</t>
   </si>
   <si>
     <t>23-123</t>
   </si>
   <si>
     <t>1000000001235</t>
   </si>
   <si>
     <t>103,27</t>
   </si>
   <si>
     <t>Сяючий меч Людина Павук 72 см</t>
   </si>
   <si>
     <t>23-1648</t>
   </si>
   <si>
     <t>1000000016482</t>
-  </si>
-[...49 lines deleted...]
-    <t>1000000015713</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -396,51 +396,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331809c6f791698f80aeed0a6f912371.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a05f46fa1527cbf500827d03a02e12.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f7f1d62db98c11a0386584c691353.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da513d763e13132f98224c5e0b4894.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051719eeda5dc10fe6f45f484b4433d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a26f5d3bbae3668ca21d7657d695d6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674b11b15a7a3c0a9daaf91c597e367.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee97339e8470de387e82554255c2878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e09bd20059fb7a6d6caa2bf8ba84e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b2947e9ffb1677e698aa006e158310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4607c230f8d4c132e52dd3a09464611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cf454bd4ab0bbdc13d78f3f9cef8912.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2808350271b208ee4b0183ad968a613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51964559c80d0da362ad11ae12778c614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103fc5ac38f0e56ccc4fc1f80a407f915.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83ee4097b5885a4b491e3d4981d5a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfc1c0e1df0360ba87c4f56c6bd19417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c57138a1ff70a4d6e43fe07d80afe18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1b1b910b01d7aa557cdf2f43af3f19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3858cf3d8aaa233f95ab1ccdace4c9020.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c8265c5e475d66a7cc1f2c390d351.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0087b9a474e9eb4e9d392da986a542.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c64daab1623c761d1d5b4b4a203ad3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aefbb8b14424f643eb4d71d6f6bf54.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0633c3fe0b02624c9d3167722b97945.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eff218d8328674965dfd8c4793dbf36.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a00b59eaff89334000cc6e6bed1a67.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a0a521dff418327f9d2a582ed7918.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2661fc80827a6fa499cfcb94fefefc9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f156f44a667fb0c41b9ac62b6754c0410.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fa343cb8869fa3f4acc80bc90a93d11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6814969b587ec3ba07a6c6bdbdd20312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e0bd2a6c31e16f94f7aee8df9ae1213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9331dd5ea51eb3b901ce4f0d4d692d414.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868cab1ab0c81a665e29a6e2cfd899c15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3e32803a8589a576d10743fe76b1916.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b7c038f7965b1d697a6138b27bf7417.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59cdde213cef5d3bd5af06eaa8207c18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515377047bc852163dc0f1f7aab6d019.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6023da2185d923787ea6b0e522fc20.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1701,123 +1701,123 @@
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>81</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>88</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 