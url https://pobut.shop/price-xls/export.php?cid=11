--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі пістолети оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:08</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Сяючий звуковий Пістолет Глок 16 см</t>
   </si>
   <si>
     <t>1000000007084</t>
   </si>
@@ -264,51 +264,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939009ef4a918074c9e331133064f8f1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4618fbc36695a7ff720e237adc69b52.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf99618df0df701665b72f2c816f6d13.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3c6151c9a9363d443263e9042c2c54.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154ecc72465f17e3c8432716d60a7c5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0e90716cbc9687325ca64a0bb3a1c6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1c7b6642ced162a00f34eaaf30087.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b027b04a3320669931885ed392fbd2e8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3934210c05e7ec52c43ff2f35ba759.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44873f41ea178f7c9857f481d79893d510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0899cc306a11fae7681bc415a77b11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462095239e60499ae26ba6507bb731941.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0d67780711afdb7cf0ff36fd7b242.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25f4d9360c78559299b368f6494803.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0e0d5f9dbe61110d3f9cdb485f284.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f445ba4666f44d88f9ebdfa771d97eb5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ec21468233d99c524c8bfa8fa3476.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0adac5edb8337b1e9994c113a351b77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6edb54d546e26306b7d7150c3a25ad8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570fb8c5fe38e2e5591b0f027edfa509.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118ed99d10c43520e17334516e862f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94c398a55b6384450fb27e9d8f0a811.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>