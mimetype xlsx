--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,103 +14,322 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі пістолети оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:08</t>
+    <t>22:36</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Світиться, звуковий автомат Солдат 51 см</t>
+  </si>
+  <si>
+    <t>23-5741</t>
+  </si>
+  <si>
+    <t>1000000057416</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>177,14</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Омега 60 см</t>
+  </si>
+  <si>
+    <t>23-5740</t>
+  </si>
+  <si>
+    <t>1000000057409</t>
+  </si>
+  <si>
+    <t>158,45</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Альфа 60 см</t>
+  </si>
+  <si>
+    <t>23-5737</t>
+  </si>
+  <si>
+    <t>1000000057379</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Шквал 55 см</t>
+  </si>
+  <si>
+    <t>23-5734</t>
+  </si>
+  <si>
+    <t>1000000057348</t>
+  </si>
+  <si>
+    <t>152,74</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Тактик 62 см</t>
+  </si>
+  <si>
+    <t>23-5739</t>
+  </si>
+  <si>
+    <t>1000000057933</t>
+  </si>
+  <si>
+    <t>149,10</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Камуфляж 60 см</t>
+  </si>
+  <si>
+    <t>23-5735</t>
+  </si>
+  <si>
+    <t>1000000057355</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Скеля 48 см</t>
+  </si>
+  <si>
+    <t>23-5736</t>
+  </si>
+  <si>
+    <t>1000000057362</t>
+  </si>
+  <si>
+    <t>139,75</t>
+  </si>
+  <si>
+    <t>Світиться звуковий автомат Глушак 62 см</t>
+  </si>
+  <si>
+    <t>23-5733</t>
+  </si>
+  <si>
+    <t>1000000057331</t>
+  </si>
+  <si>
+    <t>132,47</t>
+  </si>
+  <si>
+    <t>Автомат, що світиться, звуковий Грім 55 см</t>
+  </si>
+  <si>
+    <t>23-5738</t>
+  </si>
+  <si>
+    <t>1000000057386</t>
+  </si>
+  <si>
+    <t>115,33</t>
+  </si>
+  <si>
+    <t>Світиться пістолет Барабан 31 см</t>
+  </si>
+  <si>
+    <t>23-5732</t>
+  </si>
+  <si>
+    <t>1000000057324</t>
+  </si>
+  <si>
+    <t>Світиться пістолет Трьохстволка 32 см</t>
+  </si>
+  <si>
+    <t>23-5728</t>
+  </si>
+  <si>
+    <t>1000000572872</t>
+  </si>
+  <si>
+    <t>130,39</t>
+  </si>
+  <si>
+    <t>Світиться пістолет Вогонь 35 см</t>
+  </si>
+  <si>
+    <t>23-5729</t>
+  </si>
+  <si>
+    <t>1000000057294</t>
+  </si>
+  <si>
+    <t>80,01</t>
+  </si>
+  <si>
+    <t>Пістолет, що світиться Візерунок 16 см</t>
+  </si>
+  <si>
+    <t>23-5727</t>
+  </si>
+  <si>
+    <t>1000000057270</t>
+  </si>
+  <si>
+    <t>105,98</t>
+  </si>
+  <si>
+    <t>Пістолет, що світиться Приціл 23 см</t>
+  </si>
+  <si>
+    <t>23-5731</t>
+  </si>
+  <si>
+    <t>1000000057317</t>
+  </si>
+  <si>
+    <t>63,38</t>
+  </si>
+  <si>
+    <t>Звуковий автомат, що світиться Грім 40 см</t>
+  </si>
+  <si>
+    <t>23-5747</t>
+  </si>
+  <si>
+    <t>1000000057478</t>
+  </si>
+  <si>
+    <t>102,58</t>
+  </si>
+  <si>
+    <t>Світиться звуковий автомат Вектор 32 см</t>
+  </si>
+  <si>
+    <t>23-5746</t>
+  </si>
+  <si>
+    <t>1000000057461</t>
+  </si>
+  <si>
+    <t>93,20</t>
+  </si>
+  <si>
+    <t>Світиться, звуковий автомат Маскування 23 см</t>
+  </si>
+  <si>
+    <t>23-5748</t>
+  </si>
+  <si>
+    <t>1000000057485</t>
+  </si>
+  <si>
+    <t>89,55</t>
+  </si>
+  <si>
+    <t>Звуковий пістолет, що світиться Камуфляж 20 см</t>
+  </si>
+  <si>
+    <t>23-5744</t>
+  </si>
+  <si>
+    <t>1000000057447</t>
+  </si>
+  <si>
+    <t>83,85</t>
+  </si>
+  <si>
+    <t>Звуковий пістолет, що світиться Барабан 19 см</t>
+  </si>
+  <si>
+    <t>23-5743</t>
+  </si>
+  <si>
+    <t>1000000057430</t>
+  </si>
+  <si>
+    <t>60,39</t>
+  </si>
+  <si>
     <t>Сяючий звуковий Пістолет Глок 16 см</t>
   </si>
   <si>
     <t>1000000007084</t>
   </si>
   <si>
-    <t>шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>110,86</t>
   </si>
   <si>
     <t>Дитячий автомат, що світиться, звуковий М-16</t>
   </si>
   <si>
     <t>1000000000184</t>
   </si>
   <si>
     <t>120,52</t>
   </si>
   <si>
     <t>Іграшковий пістолет, що світиться, звуковий</t>
   </si>
   <si>
     <t>10000000000191</t>
   </si>
   <si>
     <t>131,10</t>
   </si>
   <si>
     <t>Сяючий звуковий Автомат Вертушка 25 см</t>
   </si>
   <si>
     <t>1000000007077</t>
@@ -137,50 +356,59 @@
     <t>Сяючий, звуковий Автомат АК-47</t>
   </si>
   <si>
     <t>1000000000238</t>
   </si>
   <si>
     <t>132,02</t>
   </si>
   <si>
     <t>Автомат сяючий, звуковий</t>
   </si>
   <si>
     <t>1000000000252</t>
   </si>
   <si>
     <t>157,09</t>
   </si>
   <si>
     <t>Сяючий, звуковий пістолет Шестерня</t>
   </si>
   <si>
     <t>00000007831</t>
   </si>
   <si>
     <t>145,82</t>
+  </si>
+  <si>
+    <t>Дитячий пістолет світиться, музичний Вертушка</t>
+  </si>
+  <si>
+    <t>1000000000177</t>
+  </si>
+  <si>
+    <t>149,43</t>
   </si>
   <si>
     <t>Сяючий, звуковий пістолет Марс</t>
   </si>
   <si>
     <t>1000000000290</t>
   </si>
   <si>
     <t>108,79</t>
   </si>
   <si>
     <t>Сяючий, звуковий автомат GUN</t>
   </si>
   <si>
     <t>1000000000245</t>
   </si>
   <si>
     <t>133,98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -264,51 +492,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462095239e60499ae26ba6507bb731941.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0d67780711afdb7cf0ff36fd7b242.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25f4d9360c78559299b368f6494803.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0e0d5f9dbe61110d3f9cdb485f284.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f445ba4666f44d88f9ebdfa771d97eb5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ec21468233d99c524c8bfa8fa3476.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0adac5edb8337b1e9994c113a351b77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6edb54d546e26306b7d7150c3a25ad8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570fb8c5fe38e2e5591b0f027edfa509.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118ed99d10c43520e17334516e862f10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b94c398a55b6384450fb27e9d8f0a811.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4dc53ba07572a467985141d7d64dd1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192378273dc809e15484c14d56cd7caf2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e6a7ac280731fb8241fdf1ab39bee3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff8b80497f5df041f0c9f77e4d18b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789edccd7d08f502402b26224e54da9d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38c4f79486854054bda75de952a6a6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adfccd31dc75a5b3b2332f371def77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73532509d3b25f0a297a160c019330268.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c6a75d581be9878da3860ade24569.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c88703a7f0638e64b95fb345183d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e031aca387da537d512c5c0400435a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188e17d919c6061fea99768988b51812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee4973f1790c6769f9a0e9ae9f9fc713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f7d67342f55f99569c4b6314bbf214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb7f8b150badc95f81f7f990abe13e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3dfeac3a0cc3a1e892834b316e88a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0bc170b01fa1cc8cbab2d7d3d2b7317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afb0eea19e6390bb646c6a6391788818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540453e268ce4b53efc3eeb50e46e919.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c37d555fb660b22b3f1bfd464a91d20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092338ae1d354f416ba60c1423192b2b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2813298d9a16bb5f9fe3f4ea5413c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e4a32ae0e52e0568898e738b06f623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5097aabffe77dadaf2d14ab01f8924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc181aae63dade7dc1d5f5d7b109eb3a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1cad969de00ac4cef2476a6a307926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7a3c439e54193ef40da6d807434fb27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc6ac425eab938f5da1a4d830ce2028.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b86480bffb7eeec2c1ca9a6d617d29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73d4b4c50e3d80b6d292110af3b2e30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713c97bbce9bc2f1db858a3a988f51231.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -586,50 +814,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -896,51 +1724,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/11/syayuchi-pistoleti-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1022,216 +1850,574 @@
       </c>
       <c r="B6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="71">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
       <c r="E7" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
       <c r="E8" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" t="s">
         <v>22</v>
-      </c>
-[...5 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
       <c r="E10" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
       <c r="E11" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
       <c r="E12" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
       <c r="E13" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>43</v>
+      </c>
       <c r="E14" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
       <c r="E15" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
+        <v>51</v>
+      </c>
       <c r="E16" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>53</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
       <c r="E17" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" customHeight="1" ht="71">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" customHeight="1" ht="71">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" customHeight="1" ht="71">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" t="s">
+        <v>65</v>
+      </c>
+      <c r="D20" t="s">
+        <v>66</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" customHeight="1" ht="71">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" customHeight="1" ht="71">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" customHeight="1" ht="71">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" customHeight="1" ht="71">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" customHeight="1" ht="71">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" customHeight="1" ht="71">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" customHeight="1" ht="71">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" customHeight="1" ht="71">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" customHeight="1" ht="71">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" customHeight="1" ht="71">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>100</v>
+      </c>
+      <c r="C30" t="s">
+        <v>101</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" customHeight="1" ht="71">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" customHeight="1" ht="71">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" customHeight="1" ht="71">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F35" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" t="s">
+        <v>118</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" customHeight="1" ht="71">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>120</v>
+      </c>
+      <c r="C37" t="s">
+        <v>121</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 