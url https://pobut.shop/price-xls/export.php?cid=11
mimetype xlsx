--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -31,57 +31,57 @@
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Сяючі пістолети оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:36</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Світиться, звуковий автомат Солдат 51 см</t>
   </si>
   <si>
     <t>23-5741</t>
   </si>
@@ -492,51 +492,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4dc53ba07572a467985141d7d64dd1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192378273dc809e15484c14d56cd7caf2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e6a7ac280731fb8241fdf1ab39bee3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ff8b80497f5df041f0c9f77e4d18b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789edccd7d08f502402b26224e54da9d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38c4f79486854054bda75de952a6a6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adfccd31dc75a5b3b2332f371def77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73532509d3b25f0a297a160c019330268.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c6a75d581be9878da3860ade24569.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c88703a7f0638e64b95fb345183d10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e031aca387da537d512c5c0400435a11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188e17d919c6061fea99768988b51812.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee4973f1790c6769f9a0e9ae9f9fc713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f7d67342f55f99569c4b6314bbf214.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb7f8b150badc95f81f7f990abe13e15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3dfeac3a0cc3a1e892834b316e88a16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0bc170b01fa1cc8cbab2d7d3d2b7317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afb0eea19e6390bb646c6a6391788818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540453e268ce4b53efc3eeb50e46e919.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c37d555fb660b22b3f1bfd464a91d20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092338ae1d354f416ba60c1423192b2b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2813298d9a16bb5f9fe3f4ea5413c22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e4a32ae0e52e0568898e738b06f623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5097aabffe77dadaf2d14ab01f8924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc181aae63dade7dc1d5f5d7b109eb3a25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1cad969de00ac4cef2476a6a307926.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7a3c439e54193ef40da6d807434fb27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc6ac425eab938f5da1a4d830ce2028.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b86480bffb7eeec2c1ca9a6d617d29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b73d4b4c50e3d80b6d292110af3b2e30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713c97bbce9bc2f1db858a3a988f51231.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aaa256298ae890ae13879a272ba88a1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014f88244363cf95bdc150b5823b8a2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713cf0f5632ee4f81daa9759e645143.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443f59b8918ff716df5eb16438740754.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a7f36b428407fbe6fb18a3f6363d5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf121d606327847400c52cce4bd04eca6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2860806d11919ffd7f266573fbd43a7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441ada87908a86a91d66865f3a0de578.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04e110c7fc63bddb510fd4d64140e9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96869a1db6780c0eedc6029a8bbc96510.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcfa4959ba4b2e8337f91853b5086511.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250118bc9eb59825f366eaad81630a5a12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744a8b09ecea9bced35f31fa896e11113.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f685329482c780b52a840b787f05c7c14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfe8482f1bc20167f5d6637a2388a015.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed580f42a7a8f1e2225e940f1cf1d316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49158c8abf133f586df9185858510317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be04a4bbcd1070cb62bcad7d0190a818.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887fd54e9abb27c9fba39e6cac90ad19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9568b44dbb266e964bf3eaf5f1d266620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f669d7446a8288db1333b908d13c0421.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cb61ac0dfb21c1265c00afbb5ac822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77126b036db30b33d424969285e59b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba0c0d011f949444e18efecbbb75724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bcd3ef621af89bddc9356f2880fcb25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aa27919f445c06f456d9f6cd7352f26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a23015fd3a187bb83a00eae223ba27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506b7668b54b6d0a59f5569644945828.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c7113f7d95bff3d267aa074dd008429.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc489fbf8942549b146e4b2c77f1430.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fc819f6315ff0671a7f03de15f5d231.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>