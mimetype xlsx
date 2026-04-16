--- v1 (2026-01-09)
+++ v2 (2026-04-16)
@@ -14,74 +14,74 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мильні бульбашки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>10.01.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>01:05</t>
+    <t>16:08</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
     <t>Мильні бульбашки Качечки 12 см</t>
   </si>
   <si>
     <t>23-838</t>
   </si>
@@ -112,68 +112,68 @@
   <si>
     <t>23-839</t>
   </si>
   <si>
     <t>1000000008395</t>
   </si>
   <si>
     <t>Мильні бульбашки Пончики 13,5 см</t>
   </si>
   <si>
     <t>23-835</t>
   </si>
   <si>
     <t>1000000008357</t>
   </si>
   <si>
     <t>Мильні бульбашки Динозаврики 13,5 см</t>
   </si>
   <si>
     <t>23-917</t>
   </si>
   <si>
     <t>1000000009170</t>
   </si>
   <si>
+    <t>Мильні бульбашки Смайли 13,5 см</t>
+  </si>
+  <si>
+    <t>23-836</t>
+  </si>
+  <si>
+    <t>1000000008364</t>
+  </si>
+  <si>
     <t>Мильні бульбашки Ведмедики 13,5 см</t>
   </si>
   <si>
     <t>23-915</t>
   </si>
   <si>
     <t>1000000009156</t>
   </si>
   <si>
-    <t>Мильні бульбашки Смайли 13,5 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Шпага 45 см</t>
   </si>
   <si>
     <t>23-913</t>
   </si>
   <si>
     <t>1000000009132</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 16 шт..</t>
   </si>
   <si>
     <t>695,52</t>
   </si>
   <si>
     <t>Мильні бульбашки Жираф 13,5 см</t>
   </si>
   <si>
     <t>23-916</t>
   </si>
   <si>
     <t>1000000009163</t>
   </si>
   <si>
     <t>Мильні бульбашки Єдиноріг 13,5 см</t>
@@ -214,59 +214,50 @@
   <si>
     <t>Ручні мильні бульбашки Єдинороги 13,5 см</t>
   </si>
   <si>
     <t>23-254</t>
   </si>
   <si>
     <t>1000000002546</t>
   </si>
   <si>
     <t>37,26</t>
   </si>
   <si>
     <t>Мильні бульбашки Ельза 26 см</t>
   </si>
   <si>
     <t>23-819</t>
   </si>
   <si>
     <t>1000000008197</t>
   </si>
   <si>
     <t>303,60</t>
   </si>
   <si>
-    <t>Мильні бульбашки Кішечки 26 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Котики та Панди 26 см</t>
   </si>
   <si>
     <t>23-824</t>
   </si>
   <si>
     <t>1000000008241</t>
   </si>
   <si>
     <t>Мильні бульбашки Динозаври 26 см</t>
   </si>
   <si>
     <t>23-817</t>
   </si>
   <si>
     <t>1000000008173</t>
   </si>
   <si>
     <t>312,16</t>
   </si>
   <si>
     <t>Мильні бульбашки Людина-павук 26 см</t>
   </si>
   <si>
     <t>23-822</t>
@@ -326,50 +317,95 @@
     <t>Мильні бульбашки Герої 36 см</t>
   </si>
   <si>
     <t>23-829</t>
   </si>
   <si>
     <t>1000000008296</t>
   </si>
   <si>
     <t>Мильні бульбашки Динозаври 36 см</t>
   </si>
   <si>
     <t>23-830</t>
   </si>
   <si>
     <t>1000000008302</t>
   </si>
   <si>
     <t>Мильні бульбашки Павук 36 см</t>
   </si>
   <si>
     <t>23-1212</t>
   </si>
   <si>
     <t>1000000012125</t>
+  </si>
+  <si>
+    <t>Мильні бульбашки Поні 36 см</t>
+  </si>
+  <si>
+    <t>23-833</t>
+  </si>
+  <si>
+    <t>1000000008333</t>
+  </si>
+  <si>
+    <t>Мильні бульбашки Коти Герої кольорові 36 см</t>
+  </si>
+  <si>
+    <t>23-1210</t>
+  </si>
+  <si>
+    <t>1000000012101</t>
+  </si>
+  <si>
+    <t>Генератор мильних бульбашок Крило 13 см</t>
+  </si>
+  <si>
+    <t>23-4662</t>
+  </si>
+  <si>
+    <t>1000000054330</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>119,60</t>
+  </si>
+  <si>
+    <t>Генератор мильних бульбашок Аніме13 см</t>
+  </si>
+  <si>
+    <t>1000000054347</t>
+  </si>
+  <si>
+    <t>Генератор мильних бульбашок Капібара 13 см</t>
+  </si>
+  <si>
+    <t>1000000054354</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF1315F0"/>
       <name val="Calibri"/>
@@ -435,51 +471,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb407fa63b05de72638e1882254aed71.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89c8297088075de686c5deef0eb8e32.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7702662cb6ef072c37c7b95f305b93.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42eee29df40f04fe9deb485eb0db0e4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5e2ef41d61cd58afeab1a1d0a524a5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e606f1f79ff327bee39d75f05acd6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb00c19a2e029be888ff28beb7128e7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a20475a4174bfa754105e9911545818.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6ff02c3c1fb39bc86129af5cd89609.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a6ef05dd9e51a2e9a8233a78bec0710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb05918c04e38849fb14ead0efe4e11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b1dea5812c9dc411dfd8c5542fec12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e4c5c15e9cb6d00a6e8b6e3a6603c13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd0f7d372ddb62cc9fffcf9fd2afa714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa00fe604d30e47ce371a969c7bc315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1728371ed3f6539aeae4c7ea3add616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0097da022cd79ce73b62fd90d5baa17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d30aac1264b3b8a49fe7d6c5f441718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd94ebc01b74623102589786ae371719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13140744aeb1b5805684dbfa1ae180a20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a19311fb00a133d36e6f9eaac6432b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b751cc10be5b3bbb73b6f05e7314d822.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881c8710f88d5a51fcc3e07add65d5d23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f24bb928846cb56b5d6b6011c3e5e24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0f4d0a98e56206d0bc3c7c22905325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3428f97184db62356bd2190a183bf826.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a40402afbbe514d2ff58643b1ec9bd1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fbb0a0d492b31116f638618cd41592.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79bf6e1270016d6124ca9c7d111af3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23a4d03ce2592747b7b549928873c4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d4579cec361da460be66bebb24805.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d1b5620f07de311013f5a723cd9e6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840a459444715450158479e21922bc7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600402ad5704ec15f29c2db889c039968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a87490d396323245c2fe5bc3a8c7e79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160105ab739add68e7dc580a3b038e6a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9fd20d8e25bb5b08f67b4c45f7e8911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd405e063e4994902349653279acca12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96522cc27a366635ef912e234405c313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6962a8ce10b376cb7ea6245dec5114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af8084b2659425b5405bcf9c0f9f315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bea1a6b3d3a2765ddca3ba880670d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffdbcd430945ad0b8f8aa287d5646617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874285b9fea6227abdeb0561de47d3518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28128ea2c50b790212aac5b90c9fd319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3aa4773ac0ad4545f1dfa4120197520.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7822bdd89414fa6e0ffcd6a51d09e5221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd117c72f743b16b5e1dc3a7b2f54ae222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aac9ea39772f95c032e133f20ac7223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc1e5ead55519bf635f25e10bc41924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd402a014b3b3bd304fa23feb39ef925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e969e3d37093caf252840ee0849126.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b48afbea76ee72af521bfe32206627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf917fda068345524b1f62944f5af28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0379037d657a21e55010378f6f9f529.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656d2135ccd56608aa74abb090398d30.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1207,50 +1243,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1190625" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Photo" descr="Photo"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1517,51 +1673,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/1/mil-ni-bul-bashki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1920,69 +2076,69 @@
       <c r="D21" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>71</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>77</v>
       </c>
       <c r="D24" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>79</v>
       </c>
@@ -2010,141 +2166,213 @@
       <c r="D26" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F27" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>92</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>95</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="71">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
-        <v>91</v>
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" customHeight="1" ht="71">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" t="s">
+        <v>105</v>
+      </c>
+      <c r="D33" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" customHeight="1" ht="71">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" t="s">
+        <v>108</v>
+      </c>
+      <c r="D34" t="s">
+        <v>109</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F34" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" customHeight="1" ht="71">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>112</v>
+      </c>
+      <c r="C35" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F35" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" customHeight="1" ht="71">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>114</v>
+      </c>
+      <c r="C36" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" t="s">
+        <v>115</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="F36" t="s">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 