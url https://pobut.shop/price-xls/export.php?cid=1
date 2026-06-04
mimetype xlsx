--- v2 (2026-04-16)
+++ v3 (2026-06-04)
@@ -14,383 +14,344 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мильні бульбашки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>16.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>16:08</t>
+    <t>22:36</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
+    <t>Генератор мильних бульбашок Чудики 15 см</t>
+  </si>
+  <si>
+    <t>23-5427</t>
+  </si>
+  <si>
+    <t>1000000054279</t>
+  </si>
+  <si>
+    <t>шт.</t>
+  </si>
+  <si>
+    <t>117,40</t>
+  </si>
+  <si>
+    <t>Концентрат для мильних бульбашок Party 50 мл</t>
+  </si>
+  <si>
+    <t>23-6075</t>
+  </si>
+  <si>
+    <t>1000000060751</t>
+  </si>
+  <si>
+    <t>35,94</t>
+  </si>
+  <si>
+    <t>Ручні мильні бульбашки Дудочки 10 см</t>
+  </si>
+  <si>
+    <t>23-5751</t>
+  </si>
+  <si>
+    <t>1000000057515</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 10 шт..</t>
+  </si>
+  <si>
+    <t>260,33</t>
+  </si>
+  <si>
     <t>Мильні бульбашки Качечки 12 см</t>
   </si>
   <si>
     <t>23-838</t>
   </si>
   <si>
     <t>1000000008388</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 24 шт..</t>
   </si>
   <si>
     <t>151,80</t>
   </si>
   <si>
+    <t>Мильні бульбашки Кролики 12 см</t>
+  </si>
+  <si>
+    <t>23-839</t>
+  </si>
+  <si>
+    <t>1000000008395</t>
+  </si>
+  <si>
     <t>Мильні бульбашки Качечки 13,5 см</t>
   </si>
   <si>
     <t>23-914</t>
   </si>
   <si>
     <t>1000000009149</t>
   </si>
   <si>
     <t>278,30</t>
   </si>
   <si>
-    <t>Мильні бульбашки Кролики 12 см</t>
-[...16 lines deleted...]
-  <si>
     <t>Мильні бульбашки Динозаврики 13,5 см</t>
   </si>
   <si>
     <t>23-917</t>
   </si>
   <si>
     <t>1000000009170</t>
   </si>
   <si>
-    <t>Мильні бульбашки Смайли 13,5 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Ведмедики 13,5 см</t>
   </si>
   <si>
     <t>23-915</t>
   </si>
   <si>
     <t>1000000009156</t>
   </si>
   <si>
-    <t>Мильні бульбашки Шпага 45 см</t>
-[...13 lines deleted...]
-  <si>
     <t>Мильні бульбашки Жираф 13,5 см</t>
   </si>
   <si>
     <t>23-916</t>
   </si>
   <si>
     <t>1000000009163</t>
   </si>
   <si>
-    <t>Мильні бульбашки Єдиноріг 13,5 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Людина-павук 12 см</t>
   </si>
   <si>
     <t>23-837</t>
   </si>
   <si>
     <t>1000000008371</t>
   </si>
   <si>
     <t>151,22</t>
   </si>
   <si>
-    <t>Ручні мильні бульбашки Звірята 10,8 см</t>
-[...5 lines deleted...]
-    <t>1000000002553</t>
+    <t>Ручні мильні бульбашки Єдинороги 13,5 см</t>
+  </si>
+  <si>
+    <t>23-254</t>
+  </si>
+  <si>
+    <t>1000000002546</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 1 шт..</t>
   </si>
   <si>
-    <t>33,81</t>
-[...10 lines deleted...]
-  <si>
     <t>37,26</t>
   </si>
   <si>
     <t>Мильні бульбашки Ельза 26 см</t>
   </si>
   <si>
     <t>23-819</t>
   </si>
   <si>
     <t>1000000008197</t>
   </si>
   <si>
     <t>303,60</t>
   </si>
   <si>
     <t>Мильні бульбашки Котики та Панди 26 см</t>
   </si>
   <si>
     <t>23-824</t>
   </si>
   <si>
     <t>1000000008241</t>
   </si>
   <si>
-    <t>Мильні бульбашки Динозаври 26 см</t>
-[...10 lines deleted...]
-  <si>
     <t>Мильні бульбашки Людина-павук 26 см</t>
   </si>
   <si>
     <t>23-822</t>
   </si>
   <si>
     <t>1000000008227</t>
   </si>
   <si>
     <t>Мильні бульбашки Герої 26 см</t>
   </si>
   <si>
     <t>23-818</t>
   </si>
   <si>
     <t>1000000008180</t>
   </si>
   <si>
     <t>Мильні бульбашки Єдинороги 26 см</t>
   </si>
   <si>
     <t>23-825</t>
   </si>
   <si>
     <t>1000000008258</t>
   </si>
   <si>
-    <t>Мильні бульбашки Кішки Герої 26 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Людина-павук 36 см</t>
   </si>
   <si>
     <t>23-911</t>
   </si>
   <si>
     <t>1000000009118</t>
   </si>
   <si>
     <t>466,90</t>
   </si>
   <si>
     <t>Мильні бульбашки Дівчатка 36 см</t>
   </si>
   <si>
     <t>23-831</t>
   </si>
   <si>
     <t>1000000008319</t>
   </si>
   <si>
     <t>Мильні бульбашки Герої 36 см</t>
   </si>
   <si>
     <t>23-829</t>
   </si>
   <si>
     <t>1000000008296</t>
   </si>
   <si>
     <t>Мильні бульбашки Динозаври 36 см</t>
   </si>
   <si>
     <t>23-830</t>
   </si>
   <si>
     <t>1000000008302</t>
   </si>
   <si>
     <t>Мильні бульбашки Павук 36 см</t>
   </si>
   <si>
     <t>23-1212</t>
   </si>
   <si>
     <t>1000000012125</t>
   </si>
   <si>
-    <t>Мильні бульбашки Поні 36 см</t>
-[...14 lines deleted...]
-    <t>1000000012101</t>
+    <t>Концентрат для мильних бульбашок 10 мл</t>
+  </si>
+  <si>
+    <t>23-6074</t>
+  </si>
+  <si>
+    <t>1000000060744</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 50 шт..</t>
+  </si>
+  <si>
+    <t>104,13</t>
   </si>
   <si>
     <t>Генератор мильних бульбашок Крило 13 см</t>
   </si>
   <si>
     <t>23-4662</t>
   </si>
   <si>
     <t>1000000054330</t>
-  </si>
-[...1 lines deleted...]
-    <t>шт.</t>
   </si>
   <si>
     <t>119,60</t>
   </si>
   <si>
     <t>Генератор мильних бульбашок Аніме13 см</t>
   </si>
   <si>
     <t>1000000054347</t>
   </si>
   <si>
     <t>Генератор мильних бульбашок Капібара 13 см</t>
   </si>
   <si>
     <t>1000000054354</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -471,51 +432,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a40402afbbe514d2ff58643b1ec9bd1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fbb0a0d492b31116f638618cd41592.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba79bf6e1270016d6124ca9c7d111af3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce23a4d03ce2592747b7b549928873c4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d4579cec361da460be66bebb24805.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d1b5620f07de311013f5a723cd9e6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840a459444715450158479e21922bc7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600402ad5704ec15f29c2db889c039968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a87490d396323245c2fe5bc3a8c7e79.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160105ab739add68e7dc580a3b038e6a10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9fd20d8e25bb5b08f67b4c45f7e8911.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd405e063e4994902349653279acca12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96522cc27a366635ef912e234405c313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6962a8ce10b376cb7ea6245dec5114.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af8084b2659425b5405bcf9c0f9f315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bea1a6b3d3a2765ddca3ba880670d16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffdbcd430945ad0b8f8aa287d5646617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874285b9fea6227abdeb0561de47d3518.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28128ea2c50b790212aac5b90c9fd319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3aa4773ac0ad4545f1dfa4120197520.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7822bdd89414fa6e0ffcd6a51d09e5221.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd117c72f743b16b5e1dc3a7b2f54ae222.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aac9ea39772f95c032e133f20ac7223.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc1e5ead55519bf635f25e10bc41924.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd402a014b3b3bd304fa23feb39ef925.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e969e3d37093caf252840ee0849126.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b48afbea76ee72af521bfe32206627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf917fda068345524b1f62944f5af28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0379037d657a21e55010378f6f9f529.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656d2135ccd56608aa74abb090398d30.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3c73879f009904c29896c20b90491.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84092d8572d2844494b15766346a3f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c69805e943543491cdd3b320aab4373.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec98f3f3508f3df6c56c61ba6e60ea4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e06cda8b7a2ac658422c00440c9b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05ad16195cb9a67efb703f4c4d60e6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d139037ea98f54e1175179601d82a77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9adb44534a2cceea527f016fa2b6b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c004b9d811f4306df021cc9f65779.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a69974358a93f57c9dd41a36f7291810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b6b269d50e6f3384ea180dcd7612711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7489a9b9f49c0d36492e209f5c734e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a19a29289fe463137502b221428213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca41db363dd82de8ff436b7d47287a014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0961438f50f9cff70802691633bb15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c695cb5d5f9fb9f321991201cfae16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ccef3830843fa6670c44d6191bbe17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956473b6f81d2cda5bc7543d1a82c6018.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b973ee84bdfa7811de5db66f2d0319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907c1c562cf70bed1824b8ccb0e93e20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd4b3b757d476f7220f4957f5e7ba021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb89b0149c1c0ba30fa579ba760eb22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf120d41278a3b19b73b27681498823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d03927fe45214d05cb95d4ba3b9424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49add1cc12dd424742f7874145aab725.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1213,200 +1174,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1673,51 +1484,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/1/mil-ni-bul-bashki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K36"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1839,540 +1650,450 @@
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F18" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F21" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="71">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="71">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F23" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="71">
       <c r="A24"/>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="71">
       <c r="A25"/>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="71">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F26" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="71">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C27" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F27" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="71">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C28" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="F28" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="71">
       <c r="A29"/>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C29" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D29" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="71">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C30" t="s">
         <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="71">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C31" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D31" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>88</v>
-[...89 lines deleted...]
-        <v>111</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 