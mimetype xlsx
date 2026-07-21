--- v3 (2026-06-04)
+++ v4 (2026-07-21)
@@ -14,335 +14,230 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Товар" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Оптовий інтернет-магазин товарів POBUT</t>
   </si>
   <si>
     <t>Прайс має ознайомлювальний характер, замовлення приймаються тільки через сайт.</t>
   </si>
   <si>
     <t>Категорія:</t>
   </si>
   <si>
     <t>Мильні бульбашки оптом</t>
   </si>
   <si>
     <t>Дата:</t>
   </si>
   <si>
-    <t>04.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>Час:</t>
   </si>
   <si>
-    <t>22:36</t>
+    <t>07:35</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Найменування</t>
   </si>
   <si>
     <t>Код товару</t>
   </si>
   <si>
     <t>Штрих-код</t>
   </si>
   <si>
     <t>Вид упаковки</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
-    <t>Генератор мильних бульбашок Чудики 15 см</t>
-[...5 lines deleted...]
-    <t>1000000054279</t>
+    <t>Концентрат для мильних бульбашок Party 50 мл</t>
+  </si>
+  <si>
+    <t>23-6075</t>
+  </si>
+  <si>
+    <t>1000000060751</t>
   </si>
   <si>
     <t>шт.</t>
   </si>
   <si>
-    <t>117,40</t>
-[...10 lines deleted...]
-  <si>
     <t>35,94</t>
   </si>
   <si>
     <t>Ручні мильні бульбашки Дудочки 10 см</t>
   </si>
   <si>
     <t>23-5751</t>
   </si>
   <si>
     <t>1000000057515</t>
   </si>
   <si>
     <t>Продається упаковками. В упаковці: 10 шт..</t>
   </si>
   <si>
     <t>260,33</t>
   </si>
   <si>
+    <t>Мильні бульбашки Жираф 13,5 см</t>
+  </si>
+  <si>
+    <t>23-916</t>
+  </si>
+  <si>
+    <t>1000000009163</t>
+  </si>
+  <si>
+    <t>Продається упаковками. В упаковці: 24 шт..</t>
+  </si>
+  <si>
+    <t>278,30</t>
+  </si>
+  <si>
+    <t>Мильні бульбашки Людина-павук 12 см</t>
+  </si>
+  <si>
+    <t>23-837</t>
+  </si>
+  <si>
+    <t>1000000008371</t>
+  </si>
+  <si>
+    <t>151,22</t>
+  </si>
+  <si>
     <t>Мильні бульбашки Качечки 12 см</t>
   </si>
   <si>
     <t>23-838</t>
   </si>
   <si>
     <t>1000000008388</t>
   </si>
   <si>
-    <t>Продається упаковками. В упаковці: 24 шт..</t>
-[...1 lines deleted...]
-  <si>
     <t>151,80</t>
   </si>
   <si>
-    <t>Мильні бульбашки Кролики 12 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Качечки 13,5 см</t>
   </si>
   <si>
     <t>23-914</t>
   </si>
   <si>
     <t>1000000009149</t>
   </si>
   <si>
-    <t>278,30</t>
-[...10 lines deleted...]
-  <si>
     <t>Мильні бульбашки Ведмедики 13,5 см</t>
   </si>
   <si>
     <t>23-915</t>
   </si>
   <si>
     <t>1000000009156</t>
   </si>
   <si>
-    <t>Мильні бульбашки Жираф 13,5 см</t>
-[...34 lines deleted...]
-  <si>
     <t>Мильні бульбашки Ельза 26 см</t>
   </si>
   <si>
     <t>23-819</t>
   </si>
   <si>
     <t>1000000008197</t>
   </si>
   <si>
     <t>303,60</t>
   </si>
   <si>
-    <t>Мильні бульбашки Котики та Панди 26 см</t>
-[...7 lines deleted...]
-  <si>
     <t>Мильні бульбашки Людина-павук 26 см</t>
   </si>
   <si>
     <t>23-822</t>
   </si>
   <si>
     <t>1000000008227</t>
   </si>
   <si>
     <t>Мильні бульбашки Герої 26 см</t>
   </si>
   <si>
     <t>23-818</t>
   </si>
   <si>
     <t>1000000008180</t>
   </si>
   <si>
     <t>Мильні бульбашки Єдинороги 26 см</t>
   </si>
   <si>
     <t>23-825</t>
   </si>
   <si>
     <t>1000000008258</t>
   </si>
   <si>
-    <t>Мильні бульбашки Людина-павук 36 см</t>
-[...5 lines deleted...]
-    <t>1000000009118</t>
+    <t>Мильні бульбашки Герої 36 см</t>
+  </si>
+  <si>
+    <t>23-829</t>
+  </si>
+  <si>
+    <t>1000000008296</t>
   </si>
   <si>
     <t>466,90</t>
-  </si>
-[...49 lines deleted...]
-    <t>104,13</t>
   </si>
   <si>
     <t>Генератор мильних бульбашок Крило 13 см</t>
   </si>
   <si>
     <t>23-4662</t>
   </si>
   <si>
     <t>1000000054330</t>
   </si>
   <si>
     <t>119,60</t>
   </si>
   <si>
     <t>Генератор мильних бульбашок Аніме13 см</t>
   </si>
   <si>
     <t>1000000054347</t>
   </si>
   <si>
     <t>Генератор мильних бульбашок Капібара 13 см</t>
   </si>
   <si>
     <t>1000000054354</t>
   </si>
@@ -432,51 +327,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3c73879f009904c29896c20b90491.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84092d8572d2844494b15766346a3f2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c69805e943543491cdd3b320aab4373.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec98f3f3508f3df6c56c61ba6e60ea4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e06cda8b7a2ac658422c00440c9b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05ad16195cb9a67efb703f4c4d60e6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d139037ea98f54e1175179601d82a77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9adb44534a2cceea527f016fa2b6b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c004b9d811f4306df021cc9f65779.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a69974358a93f57c9dd41a36f7291810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b6b269d50e6f3384ea180dcd7612711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7489a9b9f49c0d36492e209f5c734e12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a19a29289fe463137502b221428213.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca41db363dd82de8ff436b7d47287a014.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea0961438f50f9cff70802691633bb15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c695cb5d5f9fb9f321991201cfae16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ccef3830843fa6670c44d6191bbe17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956473b6f81d2cda5bc7543d1a82c6018.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b973ee84bdfa7811de5db66f2d0319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907c1c562cf70bed1824b8ccb0e93e20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd4b3b757d476f7220f4957f5e7ba021.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb89b0149c1c0ba30fa579ba760eb22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf120d41278a3b19b73b27681498823.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d03927fe45214d05cb95d4ba3b9424.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49add1cc12dd424742f7874145aab725.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d99367120c03e47e4b6ce35732be1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2d251bfe8ff842eb2e127d1ee5ad2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f908045435d1282ea8f9d50ef00b693.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ec0ff4a5d9b7248b1e0819d06d404.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e0cf6e03a9968ca64c68846ab5e065.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4a7ec4eb6d07f8b246b319e9dfe86.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5976b9c76b055840c68fa4783ad77.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a163c9614ba53cea6ef9bff1fe6577d8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b13b78270dd08405a635d1bc9e119.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca078319d9e42ad80d97a4e6df20bb6810.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd43aa7fab392a620ac99fcd6b891a211.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf0a275f09bf33b2be433f451801012.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f539df394882883bbbdabcd9d93dd13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d9c6ad5d86db475804e55315dc3614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cbfe59e8842d04c75412dc7c0404415.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -887,350 +782,50 @@
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1190625" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Photo" descr="Photo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...298 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1484,51 +1079,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catalog/1/mil-ni-bul-bashki-optom/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K31"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="5" max="5" width="28" customWidth="true" style="4"/>
     <col min="1" max="1" width="19" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1632,468 +1227,288 @@
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="71">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="71">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="71">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="71">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="71">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="71">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="71">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="71">
       <c r="A15"/>
       <c r="B15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="71">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="71">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="F17" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="71">
       <c r="A18"/>
       <c r="B18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
         <v>58</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="71">
       <c r="A19"/>
       <c r="B19" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" t="s">
         <v>62</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="71">
       <c r="A20"/>
       <c r="B20" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
         <v>65</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="4" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="71">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
-        <v>61</v>
-[...179 lines deleted...]
-        <v>98</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 